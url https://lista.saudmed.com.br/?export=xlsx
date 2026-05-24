--- v0 (2026-03-28)
+++ v1 (2026-05-24)
@@ -14,71 +14,71 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
-    <t>Preço en U$</t>
-[...2 lines deleted...]
-    <t>Lista gerada no: 28/03/2026 16:17</t>
+    <t>Preço en R$</t>
+  </si>
+  <si>
+    <t>Lista gerada no: 24/05/2026 13:14</t>
   </si>
   <si>
     <t>Campo Operatorio 4X 50Cm S/Rx Pc/50 - VALENTINNA</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
     <t>AMED</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 0X 23CM - VITALPACK</t>
   </si>
   <si>
     <t>Envelopes para esterilização</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 20 X 23 - VITALPACK</t>
   </si>
   <si>
     <t>UNID MICROCANULA 25G C/AG 50MM - SMART GR</t>
   </si>
@@ -115,99 +115,102 @@
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>HIDROLIGHT</t>
   </si>
   <si>
     <t>SONDA NASOGASTRICA LONGA N.22 - MEDSONDA</t>
   </si>
   <si>
     <t>UNID MANITOL 20% 250ML FRASCO - JP</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
     <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
   <si>
     <t>UNID CATETER 22G AZUL SEGURANCA - DESCARPACK</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
+    <t>UNID ADRENALINA/EPINEFRINA 1MG/ML 1ML SOL INJ - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS SEM CONTROLE ESPE</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
     <t>UNID ACIDO ASCORBICO (VITAMINA C) 100MG/ML 5ML IV/IM AMP - HYPOFARMA</t>
   </si>
   <si>
-    <t>HYPOFARMA</t>
-[...1 lines deleted...]
-  <si>
     <t>UNID AGULHA 23G AZUL 2X 0,- SOLIDOR</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>OR1001_5 - TIPOIA ESTOFADA IMOBILIZADORA VELPEAU PP - HIDROLIGHT</t>
   </si>
   <si>
     <t>TIRAS DE GLICOSE LITE - G-TECH</t>
   </si>
   <si>
     <t>Teste de Glicose</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
     <t>OR46B_2 - TORNOZELEIRA CURTA M - HIDROLIGHT</t>
   </si>
   <si>
     <t>ABAIXADOR DE LINGUA PC/100 - THEOTO</t>
   </si>
   <si>
     <t>Suprimentos Descartáveis</t>
   </si>
   <si>
     <t>THEOTO</t>
   </si>
   <si>
     <t>TOUCA BRANCA C/ELASTICO PC/100 - TALGE</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>TALGE</t>
   </si>
   <si>
     <t>CANULA ENDOTRAQUEAL C/BL 3,5 - VITALGOLD</t>
-  </si>
-[...1 lines deleted...]
-    <t>UNID AGULHA 21G VERDE 30 X 0,- SOLIDOR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe7bc0e4398c4998950b31bc9feb79.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dcf18312c671ec11fc5b4008017ce.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210baa228ad90cb15b4bcefb12969d41.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bb489af47667fca5f877c7f2418c5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5137f2ca735c4f9bc386f677d479544.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811414896768e1a9a6a76c19cf25881.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b8bd18fddce5b9b91950bc3f10a32.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a496c0134e6b688898c19711a3114a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df82361d5f3aef68fc913d3c67cf53.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad521f21c33bdc6e5b9776af35c8e3ae.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaf62e057e4741c45f96a4798e8c16.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3fe34eb58f4db4aab85c357100a7b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655baac8f723d3b8074f5b501e9bd48a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f6afacf1bdb79d39e3308b71d8f56.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e6bbca9769ed54abe16dde2c90e67.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82682446ac4644115f1b880d4bd938.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420129db4ed504221332274875158a3b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef38d76a5100d97363fc7557f325e0b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d257f50015559612e9ecae01c676e8a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fef0702bf3e8a10202db6f94d0f340.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136fe039799b7c4f4971f9018902a09.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee73e5ac4d72d2a480c5f2b42495009.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc184d762a3856b65ed94d8f97c4d44.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df55c6fde8f286c9ca5fad5725350a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f82620b094c8c8125d4e9404627fd1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c44e41f79b23f8f68a03e6a1de2d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b1d0e97c98c58d7b05f29367519e5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85a325bfb15e953a9ba3529bfc3330.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c579f09c62c93adc1896332b8ece3a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7631c74b9283637deba57e503a7f5ac.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661e591b93313a744d93e7448b43e8b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afe8df715066417e17ed4337d31f27.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2556049717624a3fdea16cf0911a17.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d5ecc5acd041332106d311c9906f3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6c78f9c087b787ecfa674c201477a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee59df733c6177392b456051cec4475.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab77571989d4de9156c0375b76197bc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81feb93bb7c9d047e804298c60fd04.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84adb0f9268b51f2fab4948f565fdd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b44859aeecfaa90900b8fb06641267.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1184,374 +1187,374 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>139.34</v>
+        <v>169.97</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>18.97</v>
+        <v>22.55</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>6.59</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>1.59</v>
+        <v>2.39</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>3.88</v>
+        <v>6.51</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>45.07</v>
+        <v>47.57</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>2.25</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
         <v>38</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>13.3</v>
+        <v>15.23</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>2.66</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>1.64</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" t="s">
         <v>35</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>0.11</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="F15" s="3">
-        <v>79.0</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>137.29</v>
+        <v>90.95</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" t="s">
         <v>41</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>40.23</v>
+        <v>110.84</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="F18" s="3">
-        <v>3.29</v>
+        <v>46.94</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" t="s">
         <v>45</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>46</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>12.19</v>
+        <v>5.52</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" t="s">
         <v>48</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>6.48</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F21" s="3">
-        <v>0.12</v>
+        <v>7.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>