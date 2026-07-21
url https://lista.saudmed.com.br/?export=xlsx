--- v1 (2026-05-24)
+++ v2 (2026-07-21)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 13:14</t>
+    <t>Lista gerada no: 21/07/2026 16:20</t>
   </si>
   <si>
     <t>Campo Operatorio 4X 50Cm S/Rx Pc/50 - VALENTINNA</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
     <t>AMED</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 0X 23CM - VITALPACK</t>
   </si>
   <si>
     <t>Envelopes para esterilização</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 20 X 23 - VITALPACK</t>
   </si>
   <si>
     <t>UNID MICROCANULA 25G C/AG 50MM - SMART GR</t>
   </si>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136fe039799b7c4f4971f9018902a09.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee73e5ac4d72d2a480c5f2b42495009.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc184d762a3856b65ed94d8f97c4d44.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df55c6fde8f286c9ca5fad5725350a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f82620b094c8c8125d4e9404627fd1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247c44e41f79b23f8f68a03e6a1de2d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b1d0e97c98c58d7b05f29367519e5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85a325bfb15e953a9ba3529bfc3330.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c579f09c62c93adc1896332b8ece3a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7631c74b9283637deba57e503a7f5ac.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661e591b93313a744d93e7448b43e8b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afe8df715066417e17ed4337d31f27.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2556049717624a3fdea16cf0911a17.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d5ecc5acd041332106d311c9906f3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6c78f9c087b787ecfa674c201477a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee59df733c6177392b456051cec4475.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab77571989d4de9156c0375b76197bc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81feb93bb7c9d047e804298c60fd04.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84adb0f9268b51f2fab4948f565fdd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b44859aeecfaa90900b8fb06641267.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc19ed626a5fd90435e82236cc03a22.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4143c863e3689ceb0caeb5838f637.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c1ef599e5be425b575eb7d1cb968c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d499ab2790a991f96e1b8e423f2dc3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02e1067ad80af68bec2130d71aecb6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06577d475c9f2d4b11e1b50d2766cf33.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40f38e9cd22ad3996cbbd5cb688079.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366610c96a2dd31d33d18aa4a1e972c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d362886f3a119ddf49eb523f8ed4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64135d3d52838454154c539b580c66a2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbad423feafaa81bd964cbfea56dc4f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19115c0b09cd8be2458a2a2af7c08b62.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b353555c14ee63f81ac78dd1c5fbb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d3bb8e12d4fe3258864b263e9a6e6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e7d98708cea0bb35844a97cfa2e51.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bc3616881d51c2a39aac11fcd575d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651be5358a101944863037e47bcf844a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7343b0afb5be00460e8afb32c95eb7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1a1a9e61426b28db47cfc898c70f4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3477a742cc1ef79fed3de47d63380.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>