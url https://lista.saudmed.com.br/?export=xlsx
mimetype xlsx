--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -14,71 +14,71 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 16:20</t>
+    <t>Lista gerada no: 04/09/2026 20:30</t>
   </si>
   <si>
     <t>Campo Operatorio 4X 50Cm S/Rx Pc/50 - VALENTINNA</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
     <t>AMED</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 0X 23CM - VITALPACK</t>
   </si>
   <si>
     <t>Envelopes para esterilização</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 20 X 23 - VITALPACK</t>
   </si>
   <si>
     <t>UNID MICROCANULA 25G C/AG 50MM - SMART GR</t>
   </si>
@@ -133,84 +133,87 @@
   <si>
     <t>UNID CATETER 22G AZUL SEGURANCA - DESCARPACK</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
     <t>UNID ADRENALINA/EPINEFRINA 1MG/ML 1ML SOL INJ - HYPOFARMA</t>
   </si>
   <si>
     <t>MEDICAMENTOS SEM CONTROLE ESPE</t>
   </si>
   <si>
     <t>HYPOFARMA</t>
   </si>
   <si>
     <t>UNID ACIDO ASCORBICO (VITAMINA C) 100MG/ML 5ML IV/IM AMP - HYPOFARMA</t>
   </si>
   <si>
     <t>UNID AGULHA 23G AZUL 2X 0,- SOLIDOR</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>OR1001_5 - TIPOIA ESTOFADA IMOBILIZADORA VELPEAU PP - HIDROLIGHT</t>
-[...1 lines deleted...]
-  <si>
     <t>TIRAS DE GLICOSE LITE - G-TECH</t>
   </si>
   <si>
     <t>Teste de Glicose</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
-    <t>OR46B_2 - TORNOZELEIRA CURTA M - HIDROLIGHT</t>
-[...10 lines deleted...]
-  <si>
     <t>TOUCA BRANCA C/ELASTICO PC/100 - TALGE</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>TALGE</t>
   </si>
   <si>
+    <t>TUBO COLETA A VAC C/ GEL E ATIV COAGULO 13 X 100 5ML AMARELO - VACUPLAST</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
     <t>CANULA ENDOTRAQUEAL C/BL 3,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 21G VERDE 30 X 0,- SOLIDOR</t>
+  </si>
+  <si>
+    <t>Touca Rosa Pink Pc/100 - PROTDESC</t>
+  </si>
+  <si>
+    <t>PROTDESC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc19ed626a5fd90435e82236cc03a22.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4143c863e3689ceb0caeb5838f637.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c1ef599e5be425b575eb7d1cb968c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d499ab2790a991f96e1b8e423f2dc3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02e1067ad80af68bec2130d71aecb6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06577d475c9f2d4b11e1b50d2766cf33.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40f38e9cd22ad3996cbbd5cb688079.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366610c96a2dd31d33d18aa4a1e972c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6d362886f3a119ddf49eb523f8ed4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64135d3d52838454154c539b580c66a2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbad423feafaa81bd964cbfea56dc4f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19115c0b09cd8be2458a2a2af7c08b62.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b353555c14ee63f81ac78dd1c5fbb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d3bb8e12d4fe3258864b263e9a6e6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e7d98708cea0bb35844a97cfa2e51.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bc3616881d51c2a39aac11fcd575d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651be5358a101944863037e47bcf844a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7343b0afb5be00460e8afb32c95eb7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1a1a9e61426b28db47cfc898c70f4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3477a742cc1ef79fed3de47d63380.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ee8a89e1b6f8dc8dcd131e5e0efae.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59007179cec26188db915e20c6ccb792.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d4721a542f7b247eb29491b3e81f6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d501baf32ee5a974aa500f1beff5f2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8606e292b2249f4efa0a7ffa35ebdd4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c893985894ddb88015418e707b72ee.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a2b26b7589523c2bb0e18a2b6e29a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebce9fb7f13f3ab65eded20c0c85d00.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7be14d4b8b85db7cf268fa76c0c077.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f0642de441461b7b9556d2d0c3c74.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285fa3d2b737ab48f87ddef65e99aa4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4705fb58013c86d451604a5603662.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292e3a6b0b3fc9e3f6c0fc93808aac5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66daa6169261ae5096528df265c6d5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d609dcbf7d8fea70c5934a54cd43f4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1124bcf6f203380bae74b6e38393dd1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0150d57d2afbc0c1388fa19e14cf0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db3ff56d296b7642f18f0486d69464.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a029e0103ba6aaf24c76b6369c298a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165dfecf3d55142f9252e427229d802.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,51 +1147,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -1204,51 +1207,51 @@
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
         <v>169.97</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
         <v>0.61</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
@@ -1413,148 +1416,148 @@
         <v>35</v>
       </c>
       <c r="F14" s="3">
         <v>2.12</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="3">
         <v>0.13</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>90.95</v>
+        <v>110.84</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>110.84</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>46.94</v>
+        <v>158.38</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>5.52</v>
+        <v>7.56</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="F20" s="3">
-        <v>18.06</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>7.56</v>
+        <v>31.12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>