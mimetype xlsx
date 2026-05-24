--- v0 (2026-03-28)
+++ v1 (2026-05-24)
@@ -14,71 +14,71 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
-    <t>Preço en U$</t>
-[...2 lines deleted...]
-    <t>Lista gerada no: 28/03/2026 17:33</t>
+    <t>Preço en R$</t>
+  </si>
+  <si>
+    <t>Lista gerada no: 24/05/2026 14:09</t>
   </si>
   <si>
     <t>Campo Operatorio 4X 50Cm S/Rx Pc/50 - VALENTINNA</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
     <t>AMED</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 0X 23CM - VITALPACK</t>
   </si>
   <si>
     <t>Envelopes para esterilização</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 20 X 23 - VITALPACK</t>
   </si>
   <si>
     <t>UNID MICROCANULA 25G C/AG 50MM - SMART GR</t>
   </si>
@@ -115,99 +115,102 @@
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>HIDROLIGHT</t>
   </si>
   <si>
     <t>SONDA NASOGASTRICA LONGA N.22 - MEDSONDA</t>
   </si>
   <si>
     <t>UNID MANITOL 20% 250ML FRASCO - JP</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
     <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
   <si>
     <t>UNID CATETER 22G AZUL SEGURANCA - DESCARPACK</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
+    <t>UNID ADRENALINA/EPINEFRINA 1MG/ML 1ML SOL INJ - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS SEM CONTROLE ESPE</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
     <t>UNID ACIDO ASCORBICO (VITAMINA C) 100MG/ML 5ML IV/IM AMP - HYPOFARMA</t>
   </si>
   <si>
-    <t>HYPOFARMA</t>
-[...1 lines deleted...]
-  <si>
     <t>UNID AGULHA 23G AZUL 2X 0,- SOLIDOR</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>OR1001_5 - TIPOIA ESTOFADA IMOBILIZADORA VELPEAU PP - HIDROLIGHT</t>
   </si>
   <si>
     <t>TIRAS DE GLICOSE LITE - G-TECH</t>
   </si>
   <si>
     <t>Teste de Glicose</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
     <t>OR46B_2 - TORNOZELEIRA CURTA M - HIDROLIGHT</t>
   </si>
   <si>
     <t>ABAIXADOR DE LINGUA PC/100 - THEOTO</t>
   </si>
   <si>
     <t>Suprimentos Descartáveis</t>
   </si>
   <si>
     <t>THEOTO</t>
   </si>
   <si>
     <t>TOUCA BRANCA C/ELASTICO PC/100 - TALGE</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>TALGE</t>
   </si>
   <si>
     <t>CANULA ENDOTRAQUEAL C/BL 3,5 - VITALGOLD</t>
-  </si>
-[...1 lines deleted...]
-    <t>UNID AGULHA 21G VERDE 30 X 0,- SOLIDOR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5402c408bc225e737360247150081.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf216585e9d004903c4e184688bbee.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e62746a82b78a1a68ced8a6e50dcc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4a57319fba26edb223a7a72dc5c72.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbba6158f3248f506aac3d8165375b8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154da22149a8cb7a6ef3522ca8eff4a7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e69d36d3f5d1220e402a2686af8d1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf9856ccea5c9695bec11d5696d8c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f659797dfb0a32798f842fa338b986c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd13e0c7c11b2b7d36e314248f8a7c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e0270fa50182ce81b20f00e78ff11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aaec0c0478e7557b041890d0c6b88.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e285efb3042e82ad2974a7bec7a17.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b589c3dc41e188af3f530c9f36962e5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c05d927146ef9f803461e0debd3cc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bbe6124efae34552df846ac069453.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690315774f14cdf3f9dde62a71ccb80.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ccde28b34db3a6df2f5577c79bb49.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718769058ad961d7bb60c9a906a574e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998e1dd23de13fc3d65bfa3a9a057ab.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9a6b24a83086e8b19de61ff1a90a6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1b7ff78666023db0be57a61ca2cf5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591abb7f00cfd6030533817cb50b0c45.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42e60ebe369e30ce5ebd6380a410af.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248de986f52ea844fb97c7b175fb271.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c04f46b4d78d134331f6753433d4a4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec8214e12c189e2e5c74a60f323804.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2896fa819ead83f9201b6ee0d49db0c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62082955bf4d5f6c275c17414f919907.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421d0f8394c3a457a5579a777965f4b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d440b273a975b9c8eac44203ad735b8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba25fbb4d472f02a7c316befb32d52.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73e5e8777485343153c844258f845e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a511c8841c1e9d2b747763894c6806a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec83a312f54dfa589ffd87800381ff.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f9d78a0db35163058df8c1ad78722.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8d641314d0eb19f568b97f85a31a4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73033581fc1eee9c59be7bdecd9fef0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0dd795404061c1d621ff517aadffe.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af7463841cf9b4c406e13c8b845e09.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1184,374 +1187,374 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>139.34</v>
+        <v>169.97</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>18.97</v>
+        <v>22.55</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>6.59</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>1.59</v>
+        <v>2.39</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>3.88</v>
+        <v>6.51</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>45.07</v>
+        <v>47.57</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>2.25</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
         <v>38</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>13.3</v>
+        <v>15.23</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>2.66</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>1.64</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" t="s">
         <v>35</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>0.11</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="F15" s="3">
-        <v>79.0</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>137.29</v>
+        <v>90.95</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" t="s">
         <v>41</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>40.23</v>
+        <v>110.84</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="F18" s="3">
-        <v>3.29</v>
+        <v>46.94</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" t="s">
         <v>45</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>46</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>12.19</v>
+        <v>5.52</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" t="s">
         <v>48</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>6.48</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F21" s="3">
-        <v>0.12</v>
+        <v>7.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>