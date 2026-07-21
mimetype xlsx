--- v1 (2026-05-24)
+++ v2 (2026-07-21)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:09</t>
+    <t>Lista gerada no: 21/07/2026 17:15</t>
   </si>
   <si>
     <t>Campo Operatorio 4X 50Cm S/Rx Pc/50 - VALENTINNA</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
     <t>AMED</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 0X 23CM - VITALPACK</t>
   </si>
   <si>
     <t>Envelopes para esterilização</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 20 X 23 - VITALPACK</t>
   </si>
   <si>
     <t>UNID MICROCANULA 25G C/AG 50MM - SMART GR</t>
   </si>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9a6b24a83086e8b19de61ff1a90a6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1b7ff78666023db0be57a61ca2cf5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591abb7f00cfd6030533817cb50b0c45.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42e60ebe369e30ce5ebd6380a410af.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248de986f52ea844fb97c7b175fb271.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c04f46b4d78d134331f6753433d4a4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec8214e12c189e2e5c74a60f323804.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2896fa819ead83f9201b6ee0d49db0c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62082955bf4d5f6c275c17414f919907.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421d0f8394c3a457a5579a777965f4b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d440b273a975b9c8eac44203ad735b8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba25fbb4d472f02a7c316befb32d52.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73e5e8777485343153c844258f845e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a511c8841c1e9d2b747763894c6806a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec83a312f54dfa589ffd87800381ff.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f9d78a0db35163058df8c1ad78722.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8d641314d0eb19f568b97f85a31a4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73033581fc1eee9c59be7bdecd9fef0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0dd795404061c1d621ff517aadffe.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af7463841cf9b4c406e13c8b845e09.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed98f56e7c5643191012d1ebd7886c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522505a6d0eb9dc7e138feb3ea6bb2bb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74940f98390612dfa5fa54fc2aedc1af.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2d0c56c64234ad8de6e1a7e3433a8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068e9f971cebaade8312b5611947dfd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cee75b323ea97c9876c593ffc8471.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7ecb947a4223dee7686b75da26792.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac5cf39e451236a1cecacf4c20c7c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefbded4fd344c511981205734923a4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d10a5f0d6cde3f79ab8c25b777ed96.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba01f841ed898a5dba952a4401f1e57.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0d925596c01ce45d8d14f90746fb3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9976bd99157d55690791b1f4c5947.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45493e328948d3ef49cde8a2d9d755.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3e24b4592af814bdd1fb5483e121a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adf3ddd539e9a7d1975735e69cbb4d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de670f931e122ba5bcb3f6acef510d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785675a1539446a762eff249ba6a9fd6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b640419998669cb556774a081585e0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad8f897d2bc5a142a43d755ed819f2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>