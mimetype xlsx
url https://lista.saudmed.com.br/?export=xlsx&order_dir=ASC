--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -14,71 +14,71 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 17:15</t>
+    <t>Lista gerada no: 04/09/2026 22:09</t>
   </si>
   <si>
     <t>Campo Operatorio 4X 50Cm S/Rx Pc/50 - VALENTINNA</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
     <t>AMED</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 0X 23CM - VITALPACK</t>
   </si>
   <si>
     <t>Envelopes para esterilização</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 20 X 23 - VITALPACK</t>
   </si>
   <si>
     <t>UNID MICROCANULA 25G C/AG 50MM - SMART GR</t>
   </si>
@@ -133,84 +133,87 @@
   <si>
     <t>UNID CATETER 22G AZUL SEGURANCA - DESCARPACK</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
     <t>UNID ADRENALINA/EPINEFRINA 1MG/ML 1ML SOL INJ - HYPOFARMA</t>
   </si>
   <si>
     <t>MEDICAMENTOS SEM CONTROLE ESPE</t>
   </si>
   <si>
     <t>HYPOFARMA</t>
   </si>
   <si>
     <t>UNID ACIDO ASCORBICO (VITAMINA C) 100MG/ML 5ML IV/IM AMP - HYPOFARMA</t>
   </si>
   <si>
     <t>UNID AGULHA 23G AZUL 2X 0,- SOLIDOR</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>OR1001_5 - TIPOIA ESTOFADA IMOBILIZADORA VELPEAU PP - HIDROLIGHT</t>
-[...1 lines deleted...]
-  <si>
     <t>TIRAS DE GLICOSE LITE - G-TECH</t>
   </si>
   <si>
     <t>Teste de Glicose</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
-    <t>OR46B_2 - TORNOZELEIRA CURTA M - HIDROLIGHT</t>
-[...10 lines deleted...]
-  <si>
     <t>TOUCA BRANCA C/ELASTICO PC/100 - TALGE</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>TALGE</t>
   </si>
   <si>
+    <t>TUBO COLETA A VAC C/ GEL E ATIV COAGULO 13 X 100 5ML AMARELO - VACUPLAST</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
     <t>CANULA ENDOTRAQUEAL C/BL 3,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 21G VERDE 30 X 0,- SOLIDOR</t>
+  </si>
+  <si>
+    <t>Touca Rosa Pink Pc/100 - PROTDESC</t>
+  </si>
+  <si>
+    <t>PROTDESC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed98f56e7c5643191012d1ebd7886c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522505a6d0eb9dc7e138feb3ea6bb2bb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74940f98390612dfa5fa54fc2aedc1af.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2d0c56c64234ad8de6e1a7e3433a8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068e9f971cebaade8312b5611947dfd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cee75b323ea97c9876c593ffc8471.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7ecb947a4223dee7686b75da26792.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac5cf39e451236a1cecacf4c20c7c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefbded4fd344c511981205734923a4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d10a5f0d6cde3f79ab8c25b777ed96.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba01f841ed898a5dba952a4401f1e57.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0d925596c01ce45d8d14f90746fb3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9976bd99157d55690791b1f4c5947.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45493e328948d3ef49cde8a2d9d755.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3e24b4592af814bdd1fb5483e121a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adf3ddd539e9a7d1975735e69cbb4d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de670f931e122ba5bcb3f6acef510d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785675a1539446a762eff249ba6a9fd6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b640419998669cb556774a081585e0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad8f897d2bc5a142a43d755ed819f2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da65f4ee53a07b61e905ea36ad5709.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30a8883fae6aeca2a14d68f0396970.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc358772f9a0d1e37cd8ea27dbc8ef.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c102461a5ed0e9749fa53c4abc96b9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9368272754881eafe5834e5d1fec5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f6f8deef0180775210b2132f41ac0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5726e45cccf242108ca0e483ef5620.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cadfe8bea8bd854b85460225afaf0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af1587bad8021a7b281fb3eb4d12b4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f444e8634d03bffb9f864ad528e7b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9edb364294762d1f664d0cb24dba8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec735dc347f132ea398abba66d10167.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434f9da800e17feadfa9441ecb47cc6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b706c0aacc54572dec4a883221ddcbb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7e38ce0aa1028228385295a7494a7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5852829aad976f2b66a15c68c0ded3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de8a930987c6d3ac8962e8bd61dc6e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce127b5b8c4079c73004fe5b6007436.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8ec9413923c7122c78d18b5038e93.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21f5a86d13d29113e4a2b98cb3c7bf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,51 +1147,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -1204,51 +1207,51 @@
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
         <v>169.97</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
         <v>0.61</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
@@ -1413,148 +1416,148 @@
         <v>35</v>
       </c>
       <c r="F14" s="3">
         <v>2.12</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="3">
         <v>0.13</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>90.95</v>
+        <v>110.84</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>110.84</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>46.94</v>
+        <v>158.38</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>5.52</v>
+        <v>7.56</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="F20" s="3">
-        <v>18.06</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>7.56</v>
+        <v>31.12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>