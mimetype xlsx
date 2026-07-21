--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:52</t>
+    <t>Lista gerada no: 21/07/2026 18:24</t>
   </si>
   <si>
     <t>Campo Operatorio 4X 50Cm S/Rx Pc/50 - VALENTINNA</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
     <t>AMED</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 0X 23CM - VITALPACK</t>
   </si>
   <si>
     <t>Envelopes para esterilização</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 20 X 23 - VITALPACK</t>
   </si>
   <si>
     <t>UNID MICROCANULA 25G C/AG 50MM - SMART GR</t>
   </si>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0134ec1eac0214d3879ac64cf67c86.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cee8d3ac566cce1fe58aadfd430686.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac53f7e9abfc6d88a3dc521194c0f13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2955d2bd1eb711eab02410b6c7cbd07.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9d5a8a6067765c8d0341b87c01633.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aedfe0c1afd142570c075ccc3e7cf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96d759d83510b8b341f1c2f1ca06fb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca5af257d277045738b39410da6b27.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e304c4e8b09018d6a94951bce6218c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e25c7d74c1093f91d96a1696d40ba3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04619011f21fbefef17f26e79737deb1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922c48c580a902e72edda35a46dab99.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9434e06b1dfc0106b260c948910a10.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bfff257ac4e17377468d1322bf2e3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6397e5927369f896430555a53c9274f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3a1be7653f57593a13608b8ecaa12.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0357a4dc80494c8a2076c445ca518f9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aee541d0f202c4147f8ed4a2b252a7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e6019b7bb5cc8bc3fd8326716671f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92801bb71d657a1c44298002d0376e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564254c35d9dd7c1e7d58262977ce1e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee57fd41b6b9c0517203567107be48.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc596300b7bed3710e9f6617e04fd27f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358429395480a9eef7e19df74d4cc5c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8c883753f377fa37b3f126d873015.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4804558dfaf042a9198c87af03699aa.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b9d8a3f5b188f3e8ef1eb6fde8082.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639c899c7722a07a15c00a4f77efe80.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acb2edf06fabdbcc0821ddb9da1346.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6244795ad291e330800b9433484de.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bff5e0ad92e733b2ce8bb7dcaa00db.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a90a532d18bb7d57838fd3edd703e6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b039865b4d9b6d39fbdd99224ff6bf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20371d55c3291ef422bf653b49e94b7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35e9dd296db3a31e13e983fb66f9bc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da5b4d89796657e3b3225186d4bb9a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937319ad1746de3c67dbdfb56330aba.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c5958ae073bacd8b34d55715c5228.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798d5d50ce4cc3a97a16f78f054c0f3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cbc42496d7047e98a2c82766af981.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>