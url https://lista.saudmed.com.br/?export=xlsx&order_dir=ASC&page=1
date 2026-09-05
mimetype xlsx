--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -14,71 +14,71 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 18:24</t>
+    <t>Lista gerada no: 04/09/2026 22:50</t>
   </si>
   <si>
     <t>Campo Operatorio 4X 50Cm S/Rx Pc/50 - VALENTINNA</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
     <t>AMED</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 0X 23CM - VITALPACK</t>
   </si>
   <si>
     <t>Envelopes para esterilização</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Unid Envelope Esterilizacao 20 X 23 - VITALPACK</t>
   </si>
   <si>
     <t>UNID MICROCANULA 25G C/AG 50MM - SMART GR</t>
   </si>
@@ -133,84 +133,87 @@
   <si>
     <t>UNID CATETER 22G AZUL SEGURANCA - DESCARPACK</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
     <t>UNID ADRENALINA/EPINEFRINA 1MG/ML 1ML SOL INJ - HYPOFARMA</t>
   </si>
   <si>
     <t>MEDICAMENTOS SEM CONTROLE ESPE</t>
   </si>
   <si>
     <t>HYPOFARMA</t>
   </si>
   <si>
     <t>UNID ACIDO ASCORBICO (VITAMINA C) 100MG/ML 5ML IV/IM AMP - HYPOFARMA</t>
   </si>
   <si>
     <t>UNID AGULHA 23G AZUL 2X 0,- SOLIDOR</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>OR1001_5 - TIPOIA ESTOFADA IMOBILIZADORA VELPEAU PP - HIDROLIGHT</t>
-[...1 lines deleted...]
-  <si>
     <t>TIRAS DE GLICOSE LITE - G-TECH</t>
   </si>
   <si>
     <t>Teste de Glicose</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
-    <t>OR46B_2 - TORNOZELEIRA CURTA M - HIDROLIGHT</t>
-[...10 lines deleted...]
-  <si>
     <t>TOUCA BRANCA C/ELASTICO PC/100 - TALGE</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>TALGE</t>
   </si>
   <si>
+    <t>TUBO COLETA A VAC C/ GEL E ATIV COAGULO 13 X 100 5ML AMARELO - VACUPLAST</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
     <t>CANULA ENDOTRAQUEAL C/BL 3,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 21G VERDE 30 X 0,- SOLIDOR</t>
+  </si>
+  <si>
+    <t>Touca Rosa Pink Pc/100 - PROTDESC</t>
+  </si>
+  <si>
+    <t>PROTDESC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564254c35d9dd7c1e7d58262977ce1e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee57fd41b6b9c0517203567107be48.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc596300b7bed3710e9f6617e04fd27f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358429395480a9eef7e19df74d4cc5c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8c883753f377fa37b3f126d873015.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4804558dfaf042a9198c87af03699aa.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b9d8a3f5b188f3e8ef1eb6fde8082.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639c899c7722a07a15c00a4f77efe80.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acb2edf06fabdbcc0821ddb9da1346.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6244795ad291e330800b9433484de.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bff5e0ad92e733b2ce8bb7dcaa00db.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a90a532d18bb7d57838fd3edd703e6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b039865b4d9b6d39fbdd99224ff6bf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20371d55c3291ef422bf653b49e94b7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35e9dd296db3a31e13e983fb66f9bc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da5b4d89796657e3b3225186d4bb9a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937319ad1746de3c67dbdfb56330aba.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c5958ae073bacd8b34d55715c5228.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798d5d50ce4cc3a97a16f78f054c0f3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cbc42496d7047e98a2c82766af981.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfe680a60a4d2094a21e846c175ec0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946b2833a992655388e8ee627409560.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50354ce6f6cca7567bcc2c80155ff75.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6789e1fbda94984fb1be957b4f913.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55976abebf6913c02d857f2eb898287b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ac59afbc20cc44b6ba5c613c7b978.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8677d94b6b24f2fc3848758343ce88.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db06a0b1cae8bc9569fbb297c8646f9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a9ec7acc00fb1817325aee914d4e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b14d083495c700fa2f203cc177d289.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c662856e81546dc2793dc29a9822a5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ec45fbfcdf857d9217f0028a0e07b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7660d14d9f745e13d3f7d2747d185d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a5cace663e40483a4167b60e976c4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f018b774b2eacebec35d18454afa1fa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b7e8e0cdb8545dd00d7a47a72da79.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9e2398fba7d8d942e94840494a175.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680da9e28a93bb091396849cd122c20.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa866b5b4aeaa96021dd582e002b5f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d6570ac41745ceee35f57daf26e60.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,51 +1147,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -1204,51 +1207,51 @@
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
         <v>169.97</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
         <v>0.61</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
@@ -1413,148 +1416,148 @@
         <v>35</v>
       </c>
       <c r="F14" s="3">
         <v>2.12</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" s="3">
         <v>0.13</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>90.95</v>
+        <v>110.84</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>110.84</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>46.94</v>
+        <v>158.38</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>5.52</v>
+        <v>7.56</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="F20" s="3">
-        <v>18.06</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>7.56</v>
+        <v>31.12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>