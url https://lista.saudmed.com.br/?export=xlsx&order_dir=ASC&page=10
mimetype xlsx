--- v2 (2026-09-05)
+++ v3 (2026-10-21)
@@ -14,218 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 03:01</t>
-[...2 lines deleted...]
-    <t>UNID AGULHA 26G MARROM 1X 0,4- DESCARPACK</t>
+    <t>Lista gerada no: 21/10/2026 05:59</t>
+  </si>
+  <si>
+    <t>OR1028B_3 - ORT COMFORT AIR LONGA S/POL ESQ G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>AGUA PARA INJETAVEIS 10ML AMP - SAMTEC</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
+    <t>SAMTEC</t>
+  </si>
+  <si>
+    <t>RINGER C/ LACTATO SODIO 500ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>SOROS</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML S/AG LL - BD</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Mascara De Tecido Lavavel Branca Pc/3 - MINASREY</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>TECELAGEM MINASREY LTDA</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 22FR 30ML - SOLIDOR</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 1ML C/AG LS 1X 0,4- DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>1625G3 - FAIXA ABDOMINAL DE 3 GOMOS BEGE P - BIOBELA</t>
-[...2 lines deleted...]
-    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>1614B- SOUTIEN C/ REFORCO FECHO FRONTAL (BOJO COST.) BEGE P - BIOBELA</t>
-[...8 lines deleted...]
-    <t>Suturas</t>
+    <t>Canula Guedel Pvc N.2 Est - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Garrote Tubo Latex N204 1M (Transporte De Gases) - Lemgruber</t>
+  </si>
+  <si>
+    <t>LEMGRUBER</t>
+  </si>
+  <si>
+    <t>22 - COLCHAO AGUA COMUM 1,90 X 0,90 - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>23 - COLCHAO AGUA ARTICULADO 1,90 X 0,90 - AQUASONUS</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.20 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.23 - UNIQMED</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID ADAPTADOR DE AGULHA PC/250 - CRAL</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Fixador Celular 100ML - CRALPLAST</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>BOLSA COLETORA URINA 2L C/ VALV ANTI REFLUXO - FARMATEX</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>BOLSA COLETA / TRANSFUSAO SANGUE DUPLA CPDA-500ML - JP</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 4X 50CM C/RX PC/50  - HELENA</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>AC POLIGLICOLICO 2-0 C/AG 3,CX/3- SHALON</t>
   </si>
   <si>
     <t>SHALON</t>
-  </si>
-[...112 lines deleted...]
-    <t>VICPHARMA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80495bbc19f710f9fd23f163d21144.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a95b18fd332bd17e0b19d8c537da5d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292bbb50a8fa25f9a7c20cc7eb31680.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1fa8f94954906c0577c35cfdde1c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64ce9cefee1fb3d7af1fce3e2a6642.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc5a58dee97128ea6c0324aa4686e4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b580bec0b7f912e0e89f076f416d4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aff4be5c370f19048e6dd965f81553.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca641088573cda7b3404fde8c642900a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7598edfa81cb76a20def5aa4dc7a0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8d3c2f447f5f1e8f79ac9a5c3b4d2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1cc32225d5858bc634e778f8d10fa.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16058546a28a493a810559089b45c123.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b19abf3ab694d4a39eba20db4adb1e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488ac424a29854b88b90f07a63f7bd5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c578a0a48eff19c721beff90d01834c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38495063e3909b42cce953a27013d47.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a3fd6ecf7697edad1e469a7c17a98.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1a6e86faf559c4d60ef5a1d8b304e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017156857ac61de2182a195c1b365b8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f314d3806e9d558dde395b16c5a46.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffe0ca56c5ba0b722425ae32c27cd7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae099fd78745ec7d96783bea5dd2ede8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502e197ba8f6b348711e76422f9fc1b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f1de21520ce501672a2a27e0a2107.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dc99fc30d2ada0ce4f8a4afabb662.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2229b95a2d7c7fe4e9bbcd578c1189.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008d2e90c64ba5468d5d9561e3278c0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe536d759dfaae4581b5ee64d622c5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8c1cbe88df31a08d3c9cc414dd38b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98093d9dd85e843e25f4d9c09003c0b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899da6c3ddf1f05173435d5ff865fe9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c1b88bce43f950096fdb5ff21467b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d6f07a6d0d8605e2cd3c896587d29.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b1c980f3be0cb46302d7a251d62d7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba86f0044d721805e0c2ba15ebbfc5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018843db65426970c5ded2672e4fdee.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7e8fca9c4460529dae4b6068374ed.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0489a6bd9d72b0e67c14451fd1d09.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c463e350ecb742284cbaf69a743bc.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>788</v>
+        <v>817</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.19</v>
+        <v>117.29</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>789</v>
+        <v>819</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>162.23</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>792</v>
+        <v>825</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>89.92</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>802</v>
+        <v>833</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>66.93</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>806</v>
+        <v>843</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>24.15</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>817</v>
+        <v>845</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>117.29</v>
+        <v>7.67</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>819</v>
+        <v>858</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>0.55</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>825</v>
+        <v>863</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>11.0</v>
+        <v>227.54</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>833</v>
+        <v>870</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>0.71</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>843</v>
+        <v>873</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>5.25</v>
+        <v>16.53</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>845</v>
+        <v>877</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F12" s="3">
-        <v>7.67</v>
+        <v>299.31</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>863</v>
+        <v>878</v>
       </c>
       <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>227.54</v>
+        <v>352.97</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>870</v>
+        <v>884</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>3.8</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>873</v>
+        <v>893</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F15" s="3">
-        <v>16.53</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>877</v>
+        <v>898</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>299.31</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>878</v>
+        <v>912</v>
       </c>
       <c r="C17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" t="s">
         <v>45</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>352.97</v>
+        <v>22.51</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>884</v>
+        <v>913</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F18" s="3">
-        <v>3.32</v>
+        <v>10.75</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>893</v>
+        <v>914</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
         <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>0.55</v>
+        <v>75.98</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>898</v>
+        <v>923</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>0.25</v>
+        <v>134.06</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>902</v>
+        <v>927</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F21" s="3">
-        <v>3.8</v>
+        <v>555.41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>