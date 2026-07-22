--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -34,134 +34,104 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 17:27</t>
-[...2 lines deleted...]
-    <t>UNID AGULHA 26G MARROM 1X 0,4- DESCARPACK</t>
+    <t>Lista gerada no: 21/07/2026 21:40</t>
+  </si>
+  <si>
+    <t>OR1022B - ORT COMFORT AIR C/ POL ESQ P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>AGUA PARA INJETAVEIS 10ML AMP - SAMTEC</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>DESCARPACK</t>
-[...2 lines deleted...]
-    <t>1614B- SOUTIEN C/ REFORCO FECHO FRONTAL (BOJO COST.) BEGE P - BIOBELA</t>
+    <t>SAMTEC</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML S/AG LL - BD</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Mascara De Tecido Lavavel Branca Pc/3 - MINASREY</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>TECELAGEM MINASREY LTDA</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 22FR 30ML - SOLIDOR</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE G - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>NYLON PRETO 4-0 C/AG 3,0  - SHALON</t>
-[...61 lines deleted...]
-  <si>
     <t>Canula Guedel Pvc N.2 Est - ADVANTIVE</t>
   </si>
   <si>
     <t>Equipos de Respiração</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Garrote Tubo Latex N204 1M (Transporte De Gases) - Lemgruber</t>
   </si>
   <si>
     <t>LEMGRUBER</t>
   </si>
   <si>
     <t>SONDA NASOGASTRICA LONGA N.20 - MEDSONDA</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
     <t>Reanimador Adulto De Silicone C/ Reser Ambu - Advantive</t>
   </si>
   <si>
     <t>UNID LAMINA BISTURI N.23 - UNIQMED</t>
@@ -182,50 +152,80 @@
     <t>SANREMO</t>
   </si>
   <si>
     <t>UNID ADAPTADOR DE AGULHA PC/250 - CRAL</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
     <t>AGUA OXIGENADA 10VOL 100ML - VICPHARMA</t>
   </si>
   <si>
     <t>Químicos e Soluções</t>
   </si>
   <si>
     <t>VICPHARMA</t>
   </si>
   <si>
     <t>Lenco Umedecido - BABYFREE</t>
   </si>
   <si>
     <t>Cuidados Especiais</t>
   </si>
   <si>
     <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>Fixador Celular 100ML - CRALPLAST</t>
+  </si>
+  <si>
+    <t>BOLSA COLETORA URINA 2L C/ VALV ANTI REFLUXO - FARMATEX</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>BOLSA COLETA / TRANSFUSAO SANGUE DUPLA CPDA-500ML - JP</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 4X 50CM C/RX PC/50  - HELENA</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.08 - MEDSONDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615d25ec6f9584ae81dc78d6649510.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00044fe2fc068dd7fe66088d2db38b9d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaa285009b2b056c640b3adfe9b77b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff112eb2b0af8f8d16f8e2b3eb0db769.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6a74b87cdefc15728ca9215681717.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14b4e68e9ca7d83195fa5f9709ab32.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4330d9fb559efeae4b41ba8eea0665.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833187c864a22fab3f91f15ac2ffc469.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86c0e183b23bafafd3a0dac5173781.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db280f73f20ef3e9d20eef33042443ae.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41027909d818e3fc22c380916b290a9a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5f84fa519a02d2ecaa7bde73c4e91.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d7cb48e30ffe7fe666ef33280cd48.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8706e1110f61dcb638bce8cc5b0c46d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c758943b7c965e95bc5e7d06367ff72.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005700b2d7db1d27d7d8f05b2a28d9f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac44171f7ff5c955d9b7fa499336eb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed13cfcb7d532a297224b6048262dc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bf97f5cbf58e694d6f13dbe586bb6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9254addc5947b74e7a13f3683ba626c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0aa447858c0efd8eaaaace8009632.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2568f7f5d3bc3814cec9c7f74f642.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb11ea8c3e3c3f9b7d614d9b6bab3d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ea5250f1543018e77d62d1b02722b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf5d3111c0d7c337f6af5355bb43b6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f375683cc60c96d0b585b20a56c69f1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6348c7d9f2bad3501a5e27adff05b8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21740eb8d32ac6bfbddd047be4a5c18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40715b3caa737c1998247b19fa5ad2d5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb4d1a62d2fafd1a49f3373d3b52aa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c95f536e712b5b6d6e84250e85e02.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31832aded7cc4c73d57f1f4811bf6662.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f184ec76c3c9942b6c6cb5634f1d2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b5d6d6fb11600a2d1fbd403415693.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eddc38944b10d3cf2c6235e6d2e3bd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5428c7cb9372e3a47835d559172f31c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83fcb93c95b9619a146c8acfe1aa58.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d845299abeb0f2c84f60549551ce.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5731e085e4953b0a4d81d4c0dc4fa6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579b9799e8608cb734666a59c07082c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>788</v>
+        <v>813</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.19</v>
+        <v>139.76</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>792</v>
+        <v>819</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>89.92</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>802</v>
+        <v>833</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>66.93</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>806</v>
+        <v>843</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>24.15</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>813</v>
+        <v>845</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>139.76</v>
+        <v>7.67</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>819</v>
+        <v>863</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>0.55</v>
+        <v>227.54</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>833</v>
+        <v>870</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>0.74</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>843</v>
+        <v>873</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>5.25</v>
+        <v>16.53</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>845</v>
+        <v>884</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>7.67</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>858</v>
+        <v>885</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>0.57</v>
+        <v>290.98</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>863</v>
+        <v>893</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
         <v>33</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>227.54</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>870</v>
+        <v>897</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>3.8</v>
+        <v>43.41</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>873</v>
+        <v>898</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>16.53</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>884</v>
+        <v>902</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>3.32</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>290.98</v>
+        <v>7.79</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>893</v>
+        <v>912</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>0.55</v>
+        <v>22.51</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>897</v>
+        <v>913</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>43.41</v>
+        <v>10.75</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>898</v>
+        <v>914</v>
       </c>
       <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
         <v>48</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F19" s="3">
-        <v>0.25</v>
+        <v>75.98</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>902</v>
+        <v>923</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>3.8</v>
+        <v>134.06</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>910</v>
+        <v>932</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="F21" s="3">
-        <v>7.79</v>
+        <v>1.09</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>