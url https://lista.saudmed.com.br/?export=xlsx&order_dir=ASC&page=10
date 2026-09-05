--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -34,198 +34,198 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 21:40</t>
-[...2 lines deleted...]
-    <t>OR1022B - ORT COMFORT AIR C/ POL ESQ P - HIDROLIGHT</t>
+    <t>Lista gerada no: 05/09/2026 03:01</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 26G MARROM 1X 0,4- DESCARPACK</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>1625G3 - FAIXA ABDOMINAL DE 3 GOMOS BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1614B- SOUTIEN C/ REFORCO FECHO FRONTAL (BOJO COST.) BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 4-0 C/AG 3,0  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Colar Cervical Resgate Tipo Stifneck M - MARIMAR</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
+    <t>MARIMAR</t>
+  </si>
+  <si>
+    <t>OR1028B_3 - ORT COMFORT AIR LONGA S/POL ESQ G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
     <t>HIDROLIGHT</t>
   </si>
   <si>
     <t>AGUA PARA INJETAVEIS 10ML AMP - SAMTEC</t>
   </si>
   <si>
-    <t>Seringas, Agulhas e Conta Gotas</t>
-[...1 lines deleted...]
-  <si>
     <t>SAMTEC</t>
   </si>
   <si>
+    <t>RINGER C/ LACTATO SODIO 500ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>SOROS</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
     <t>UNID SERINGA 3ML S/AG LL - BD</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Mascara De Tecido Lavavel Branca Pc/3 - MINASREY</t>
   </si>
   <si>
     <t>Higiene Básica</t>
   </si>
   <si>
     <t>TECELAGEM MINASREY LTDA</t>
   </si>
   <si>
     <t>SONDA FOLEY VIAS 22FR 30ML - SOLIDOR</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>LABOR IMPORT</t>
   </si>
   <si>
     <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE G - BIOBELA</t>
   </si>
   <si>
-    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
-[...4 lines deleted...]
-  <si>
     <t>Canula Guedel Pvc N.2 Est - ADVANTIVE</t>
   </si>
   <si>
     <t>Equipos de Respiração</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Garrote Tubo Latex N204 1M (Transporte De Gases) - Lemgruber</t>
   </si>
   <si>
     <t>LEMGRUBER</t>
   </si>
   <si>
+    <t>22 - COLCHAO AGUA COMUM 1,90 X 0,90 - AQUASONUS</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>23 - COLCHAO AGUA ARTICULADO 1,90 X 0,90 - AQUASONUS</t>
+  </si>
+  <si>
     <t>SONDA NASOGASTRICA LONGA N.20 - MEDSONDA</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>Reanimador Adulto De Silicone C/ Reser Ambu - Advantive</t>
-[...1 lines deleted...]
-  <si>
     <t>UNID LAMINA BISTURI N.23 - UNIQMED</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
     <t>UNIQMED</t>
   </si>
   <si>
-    <t>Lixeira Basculante Plastico 19L - SANREMO</t>
-[...7 lines deleted...]
-  <si>
     <t>UNID ADAPTADOR DE AGULHA PC/250 - CRAL</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
     <t>AGUA OXIGENADA 10VOL 100ML - VICPHARMA</t>
   </si>
   <si>
     <t>Químicos e Soluções</t>
   </si>
   <si>
     <t>VICPHARMA</t>
-  </si>
-[...37 lines deleted...]
-    <t>SONDA RETAL N.08 - MEDSONDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0aa447858c0efd8eaaaace8009632.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2568f7f5d3bc3814cec9c7f74f642.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb11ea8c3e3c3f9b7d614d9b6bab3d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ea5250f1543018e77d62d1b02722b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf5d3111c0d7c337f6af5355bb43b6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f375683cc60c96d0b585b20a56c69f1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6348c7d9f2bad3501a5e27adff05b8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21740eb8d32ac6bfbddd047be4a5c18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40715b3caa737c1998247b19fa5ad2d5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb4d1a62d2fafd1a49f3373d3b52aa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c95f536e712b5b6d6e84250e85e02.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31832aded7cc4c73d57f1f4811bf6662.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f184ec76c3c9942b6c6cb5634f1d2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b5d6d6fb11600a2d1fbd403415693.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eddc38944b10d3cf2c6235e6d2e3bd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5428c7cb9372e3a47835d559172f31c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83fcb93c95b9619a146c8acfe1aa58.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d845299abeb0f2c84f60549551ce.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5731e085e4953b0a4d81d4c0dc4fa6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579b9799e8608cb734666a59c07082c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80495bbc19f710f9fd23f163d21144.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a95b18fd332bd17e0b19d8c537da5d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292bbb50a8fa25f9a7c20cc7eb31680.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1fa8f94954906c0577c35cfdde1c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64ce9cefee1fb3d7af1fce3e2a6642.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc5a58dee97128ea6c0324aa4686e4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b580bec0b7f912e0e89f076f416d4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aff4be5c370f19048e6dd965f81553.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca641088573cda7b3404fde8c642900a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7598edfa81cb76a20def5aa4dc7a0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8d3c2f447f5f1e8f79ac9a5c3b4d2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1cc32225d5858bc634e778f8d10fa.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16058546a28a493a810559089b45c123.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b19abf3ab694d4a39eba20db4adb1e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488ac424a29854b88b90f07a63f7bd5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c578a0a48eff19c721beff90d01834c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38495063e3909b42cce953a27013d47.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a3fd6ecf7697edad1e469a7c17a98.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1a6e86faf559c4d60ef5a1d8b304e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017156857ac61de2182a195c1b365b8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>813</v>
+        <v>788</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>139.76</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>819</v>
+        <v>789</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>0.55</v>
+        <v>162.23</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>833</v>
+        <v>792</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>0.74</v>
+        <v>89.92</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>843</v>
+        <v>802</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>5.25</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>845</v>
+        <v>806</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>7.67</v>
+        <v>24.15</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>863</v>
+        <v>817</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>227.54</v>
+        <v>117.29</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>870</v>
+        <v>819</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>25</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>3.8</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>873</v>
+        <v>825</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>16.53</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>884</v>
+        <v>833</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>3.32</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>885</v>
+        <v>843</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>290.98</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>893</v>
+        <v>845</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>0.55</v>
+        <v>7.67</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>897</v>
+        <v>863</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>43.41</v>
+        <v>227.54</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>898</v>
+        <v>870</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>0.25</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>902</v>
+        <v>873</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>3.8</v>
+        <v>16.53</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>910</v>
+        <v>877</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" t="s">
         <v>44</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>7.79</v>
+        <v>299.31</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>912</v>
+        <v>878</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>22.51</v>
+        <v>352.97</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>913</v>
+        <v>884</v>
       </c>
       <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" t="s">
         <v>47</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>10.75</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>914</v>
+        <v>893</v>
       </c>
       <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E19" t="s">
         <v>50</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>75.98</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>923</v>
+        <v>898</v>
       </c>
       <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
         <v>52</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>134.06</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>932</v>
+        <v>902</v>
       </c>
       <c r="C21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" t="s">
+        <v>54</v>
+      </c>
+      <c r="E21" t="s">
         <v>55</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>1.09</v>
+        <v>3.8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>