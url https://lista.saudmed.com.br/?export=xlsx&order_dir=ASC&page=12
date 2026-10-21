--- v2 (2026-09-05)
+++ v3 (2026-10-21)
@@ -14,221 +14,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 03:02</t>
-[...17 lines deleted...]
-    <t>Tubos e Coletores</t>
+    <t>Lista gerada no: 21/10/2026 04:54</t>
+  </si>
+  <si>
+    <t>Algodao Bola 100G PC/10 - NATHY</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>NATHY</t>
+  </si>
+  <si>
+    <t>1626 - MODELADOR SUBDIVIDIVO SHORT FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>GLICONATO DE CALCIO 10% 10ML AMP - ISOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>ISOFARMA</t>
+  </si>
+  <si>
+    <t>SONDA ASPIRACAO TRAQUEAL N.14 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>7099 - TESOURA IRIS RETA 12CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Medidor De Pressao Digital De Pulso - PREMIUM</t>
+  </si>
+  <si>
+    <t>Monitores de Sinais Vitais</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>1161 - CABO BISTURI N.4 - BSZ</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>1604 - CORSELET REGATA/SHORTS BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Tira Reagente P/ Urinalise C/100 - CRAL</t>
+  </si>
+  <si>
+    <t>Testes Rápidos de Doenças Infecciosas</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>SISTEMA DRENAGEM MEDIASTINO 2000ML - CPL</t>
+  </si>
+  <si>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>AC POLIGLICOLICO C/AG 4,0 GIN CX/3- SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 1L RIOZYME NEUTRO  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Umidificador Oxigenio Frasco 250ML - IFAB</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>IFAB</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO PP - MEDIX</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Band Aid Astes Flexiveis - MISSNER</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>Aspirador Sangue E Secrecoes 1,3L Ma520/60 Bivolts - ASPIRAMAX</t>
+  </si>
+  <si>
+    <t>NS - OMRON</t>
+  </si>
+  <si>
+    <t>1,289.53</t>
+  </si>
+  <si>
+    <t>ALMOTOLIA 500ML BICO RETO MARROM - JPROLAB</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
   </si>
   <si>
-    <t>UNID SERINGA 20ML S/AG LL 00 - BD</t>
+    <t>UNID AGULHA 18G ROSA 40 X 1,- BD</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
-    <t>Algodao Bola 100G PC/10 - NATHY</t>
-[...116 lines deleted...]
-    <t>MISSNER</t>
+    <t>SONDA NASOGASTRICA CURTA N.08 - MEDSONDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f123191dd275ed4363df2a488e51d5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d2e350c3fc473fc368ccb9d67f42f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70fc971a29ab0a00bfe6519b2c4392.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76688ad9cddd87a72b9b94a75fc143fa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3daed6947d09a375f46ee81ec0873b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da38d2198349a9a054ef725e89a771.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6946cbcc94a8abe9cfd5d17ec42880.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba2fed7193f511c321a9a47fe71c37.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e145fefa040127d0542c9f665bc4e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014329d17f89839245734d2b7ce488c1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f55fce0c9e8536c3af469dda8237c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce37239be1e822d6cb6b4f805b2426.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cfee1cc905f197bd907b700de6581.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6a569c461fee0bbb4984112e1f977.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c8575540f6ddda2c9ebadfa6f17ad.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053e58eff78b9fd2de81cb0c519ee34.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27448fd37323b8b73b9dcd3f7d9b9f3a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d59ac33f475dc60a66c505742b8568.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d53a8a77bb784c0a0a688965a3b90.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e8c79f2cd477b07d4de98a21897ea.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a78da744364caf89135f83b9f255f7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616390f50d79e215c519f691616c802.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a16cb0cca980f9b6508f74ff133e2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754e1f894c652a722f15ac242e9f0cf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ee96943784cae8b6e1673ee06d03d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae1cfd8acf48d90171636d38da4264.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad700e8c044212845e65ac77697694c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fe254197eb408b76fe08a00344178.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654582c6141cdf4c6d81ef901c275a5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb09f37424d0f93382e76ed2a8b6536.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74731c5e61c5251c5cfd224bf0e9b946.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086224cb2540d83d12cd27d0cf2b646d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2111cb418e561afb5a173329ff8f1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596b95f2faa8712031d1595ca74189e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff7b3d63ad00b0a8d71e5104b16165.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c27eca3004e26dca4a49b77ec1b92.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53336c649d5be1d77d59a4ca8f746c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc785dbb08ee157f355a7dc011af70e0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69176ceca318e3be62b72a4c639ad3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d1bb0f6fcdd12147c7514ba729579.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1193,386 +1196,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1038</v>
+        <v>1053</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>6.57</v>
+        <v>9.34</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1039</v>
+        <v>1056</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>12.11</v>
+        <v>244.19</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1040</v>
+        <v>1058</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>1.13</v>
+        <v>6.17</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1041</v>
+        <v>1061</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>4.33</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1053</v>
+        <v>1073</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>9.95</v>
+        <v>40.74</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1056</v>
+        <v>1075</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>244.19</v>
+        <v>133.88</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1058</v>
+        <v>1079</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>4.45</v>
+        <v>36.04</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1061</v>
+        <v>1080</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>1.62</v>
+        <v>252.82</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1073</v>
+        <v>1089</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>30</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>40.74</v>
+        <v>45.17</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1075</v>
+        <v>1114</v>
       </c>
       <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>133.88</v>
+        <v>42.13</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1078</v>
+        <v>1117</v>
       </c>
       <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" t="s">
         <v>35</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>78.31</v>
+        <v>484.64</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1079</v>
+        <v>1120</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>36.04</v>
+        <v>47.59</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1080</v>
+        <v>1121</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>252.82</v>
+        <v>39.27</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1089</v>
+        <v>1127</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F15" s="3">
-        <v>45.17</v>
+        <v>37.11</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1114</v>
+        <v>1128</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>42.13</v>
+        <v>194.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1120</v>
+        <v>1136</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F17" s="3">
-        <v>47.59</v>
+        <v>13.73</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1121</v>
+        <v>1137</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
-      <c r="F18" s="3">
-        <v>39.27</v>
+      <c r="F18" s="3" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1127</v>
+        <v>1141</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F19" s="3">
-        <v>37.11</v>
+        <v>5.71</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1128</v>
+        <v>1153</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="F20" s="3">
-        <v>194.0</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1136</v>
+        <v>1159</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>13.73</v>
+        <v>1.47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>