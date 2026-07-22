--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,215 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 18:19</t>
-[...2 lines deleted...]
-    <t>1626 - MODELADOR SUBDIVIDIVO SHORT FECHO FRONTAL BEGE P - BIOBELA</t>
+    <t>Lista gerada no: 21/07/2026 22:43</t>
+  </si>
+  <si>
+    <t>SUPORTE P/ COLETOR 7L - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Medidor De Pressao Digital De Pulso - PREMIUM</t>
+  </si>
+  <si>
+    <t>Monitores de Sinais Vitais</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>1604 - CORSELET REGATA/SHORTS BEGE G - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>GLICONATO DE CALCIO 10% 10ML AMP - ISOFARMA</t>
-[...8 lines deleted...]
-    <t>SONDA ASPIRACAO TRAQUEAL N.14 - MEDSONDA</t>
+    <t>Tira Reagente P/ Urinalise C/100 - CRAL</t>
+  </si>
+  <si>
+    <t>Testes Rápidos de Doenças Infecciosas</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>FL30 - CORDA DE PULAR - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 1L RIOZYME NEUTRO  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Umidificador Oxigenio Frasco 250ML - IFAB</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>IFAB</t>
+  </si>
+  <si>
+    <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Band Aid Astes Flexiveis - MISSNER</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>ALMOTOLIA 500ML BICO RETO MARROM - JPROLAB</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>1157 - CABO BISTURI N.3 - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 18G ROSA 40 X 1,- BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA CURTA N.08 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>LUVA NITRIL S/PO ROSA G - NUGARD</t>
-[...109 lines deleted...]
-  <si>
     <t>UNID AGULHA 21G VERDE 30 X 0,- BD</t>
   </si>
   <si>
     <t>SONDA NASOGASTRICA CURTA N.14 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.04 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.08 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.12 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.14 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.16 - MEDSONDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e205041b44de8324b55dacebe47fc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9e05be3904c12b56d32cd89211dfe.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353793ab107264a0b722ccaef12832cb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfc837e68b63d8f1ae32552a1b6625.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcbf0d9b562a33910eeec9b2f22b83.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb398d066072161cdce0b0fbe33429.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47272e1d812ee831d11bbbd83fbf25f3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d958b46a1e9813446c562acd420ff43.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d78ac271669c3798412245686cdbc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe55fa85abb7d140d0810e6dad51b35.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f931d465479f69a63848e09f2cccf7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c2e2709facf0bbed33fce9971acfe.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d7fba862385ac02d00624457d9145.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a9ba02df38b07255c4c8930141510.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a5295dc81ea89ef3721331fc26ee8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2862a0f1b13222ea9f22fbab9db522.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b8e70e180a5fa65be8eda5312cbd5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92867c8a5535dbf14ef4d481441258.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697b89c8881677a67cf20e26b9a1673.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dd2a5f09158a91dc1ecc4c76f91f2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a16a67abc1d4152a0af5bd61ae0fa7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb88c031cfcdb11a9025705ccd071eb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d0e4a5ea18bf5624fdcc53b774063.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b700207b093f1ec2c153e4a46c1a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1668f3b4f9ee3fba0b3d40221e6e584.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bb9d3574f69aed1de56649daea4a8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ecaa9b726bbabdc8e3e50aef13876.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8356998ffe3ccedd942c2a57618ec.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1582157ba269486aebb0e5996227e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caa486c469b649aed966bd18090deb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358541014f7e163565c502d346fe344.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7eba41394aef6cca90b2f43d7187a0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c277e4a539e1604edb4976b17050638.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25209af6ef10f9a8f5525cfde0b66d45.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040abbf108c66259a0c45f0b738f316.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799aa84323c0216beb7900aa929e770.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72f86cfaa4f9fea5487f509581b6af.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e9d758644561fd16006582c024ab8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b2684d0b1f08399335bd970be2660.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04eb4dbbd474566be7e9889bd0934c0.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1056</v>
+        <v>1074</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>244.19</v>
+        <v>37.02</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1058</v>
+        <v>1075</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>4.45</v>
+        <v>133.88</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1061</v>
+        <v>1080</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>1.62</v>
+        <v>252.82</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1069</v>
+        <v>1089</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>63.0</v>
+        <v>45.17</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1073</v>
+        <v>1111</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>40.74</v>
+        <v>35.45</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1074</v>
+        <v>1120</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>37.02</v>
+        <v>47.59</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1075</v>
+        <v>1121</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>133.88</v>
+        <v>39.27</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1080</v>
+        <v>1128</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>252.82</v>
+        <v>194.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1089</v>
+        <v>1136</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>45.17</v>
+        <v>13.73</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1111</v>
+        <v>1141</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>35.45</v>
+        <v>5.71</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1120</v>
+        <v>1143</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="3">
-        <v>47.59</v>
+        <v>38.81</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1121</v>
+        <v>1153</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
       <c r="E13" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="3">
-        <v>39.27</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1128</v>
+        <v>1159</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="F14" s="3">
-        <v>194.0</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1136</v>
+        <v>1160</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>13.73</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1141</v>
+        <v>1161</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>5.71</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1143</v>
+        <v>1162</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>38.81</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1153</v>
+        <v>1163</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>0.5</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="F20" s="3">
-        <v>0.32</v>
+        <v>2.33</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F21" s="3">
-        <v>1.18</v>
+        <v>2.06</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>