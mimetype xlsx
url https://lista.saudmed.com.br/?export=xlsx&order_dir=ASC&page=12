--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,203 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 22:43</t>
-[...2 lines deleted...]
-    <t>SUPORTE P/ COLETOR 7L - DESCARPACK</t>
+    <t>Lista gerada no: 05/09/2026 03:02</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 7L - DESCARBOX</t>
   </si>
   <si>
     <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
   </si>
   <si>
-    <t>DESCARPACK</t>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 20L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>COLETOR UNIVERSAL BRANCO LEITOSO C/ PA 70ML - JPROLAB</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML S/AG LL 00 - BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Algodao Bola 100G PC/10 - NATHY</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>NATHY</t>
+  </si>
+  <si>
+    <t>1626 - MODELADOR SUBDIVIDIVO SHORT FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>GLICONATO DE CALCIO 10% 10ML AMP - ISOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>ISOFARMA</t>
+  </si>
+  <si>
+    <t>SONDA ASPIRACAO TRAQUEAL N.14 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>7099 - TESOURA IRIS RETA 12CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
   </si>
   <si>
     <t>Medidor De Pressao Digital De Pulso - PREMIUM</t>
   </si>
   <si>
     <t>Monitores de Sinais Vitais</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
+    <t>7251 - TESOURA MAYO STILLE RETA 15CM - BSZ</t>
+  </si>
+  <si>
+    <t>1161 - CABO BISTURI N.4 - BSZ</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
     <t>1604 - CORSELET REGATA/SHORTS BEGE G - BIOBELA</t>
   </si>
   <si>
-    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
-[...4 lines deleted...]
-  <si>
     <t>Tira Reagente P/ Urinalise C/100 - CRAL</t>
   </si>
   <si>
     <t>Testes Rápidos de Doenças Infecciosas</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
-    <t>FL30 - CORDA DE PULAR - HIDROLIGHT</t>
-[...5 lines deleted...]
-    <t>HIDROLIGHT</t>
+    <t>SISTEMA DRENAGEM MEDIASTINO 2000ML - CPL</t>
+  </si>
+  <si>
+    <t>CPL</t>
   </si>
   <si>
     <t>DETERGENTE ENZIMATICO 1L RIOZYME NEUTRO  - RIOQUIMICA</t>
   </si>
   <si>
     <t>Químicos e Soluções</t>
   </si>
   <si>
     <t>RIOQUIMICA</t>
   </si>
   <si>
     <t>Umidificador Oxigenio Frasco 250ML - IFAB</t>
   </si>
   <si>
     <t>Equipos de Respiração</t>
   </si>
   <si>
     <t>IFAB</t>
   </si>
   <si>
+    <t>LUVA USO GERAL LATEX C/PO PP - MEDIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
     <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL M - BIOBELA</t>
   </si>
   <si>
     <t>Band Aid Astes Flexiveis - MISSNER</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
     <t>MISSNER</t>
-  </si>
-[...55 lines deleted...]
-    <t>SONDA NASOGASTRICA LONGA N.16 - MEDSONDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a16a67abc1d4152a0af5bd61ae0fa7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb88c031cfcdb11a9025705ccd071eb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d0e4a5ea18bf5624fdcc53b774063.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b700207b093f1ec2c153e4a46c1a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1668f3b4f9ee3fba0b3d40221e6e584.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bb9d3574f69aed1de56649daea4a8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ecaa9b726bbabdc8e3e50aef13876.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8356998ffe3ccedd942c2a57618ec.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1582157ba269486aebb0e5996227e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caa486c469b649aed966bd18090deb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358541014f7e163565c502d346fe344.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7eba41394aef6cca90b2f43d7187a0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c277e4a539e1604edb4976b17050638.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25209af6ef10f9a8f5525cfde0b66d45.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040abbf108c66259a0c45f0b738f316.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799aa84323c0216beb7900aa929e770.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72f86cfaa4f9fea5487f509581b6af.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e9d758644561fd16006582c024ab8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b2684d0b1f08399335bd970be2660.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04eb4dbbd474566be7e9889bd0934c0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f123191dd275ed4363df2a488e51d5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d2e350c3fc473fc368ccb9d67f42f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70fc971a29ab0a00bfe6519b2c4392.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76688ad9cddd87a72b9b94a75fc143fa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3daed6947d09a375f46ee81ec0873b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da38d2198349a9a054ef725e89a771.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6946cbcc94a8abe9cfd5d17ec42880.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba2fed7193f511c321a9a47fe71c37.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e145fefa040127d0542c9f665bc4e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014329d17f89839245734d2b7ce488c1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f55fce0c9e8536c3af469dda8237c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce37239be1e822d6cb6b4f805b2426.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cfee1cc905f197bd907b700de6581.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6a569c461fee0bbb4984112e1f977.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c8575540f6ddda2c9ebadfa6f17ad.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053e58eff78b9fd2de81cb0c519ee34.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27448fd37323b8b73b9dcd3f7d9b9f3a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d59ac33f475dc60a66c505742b8568.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d53a8a77bb784c0a0a688965a3b90.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e8c79f2cd477b07d4de98a21897ea.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1074</v>
+        <v>1038</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>37.02</v>
+        <v>6.57</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1075</v>
+        <v>1039</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>133.88</v>
+        <v>12.11</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1080</v>
+        <v>1040</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>252.82</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1089</v>
+        <v>1041</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>45.17</v>
+        <v>4.33</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1111</v>
+        <v>1053</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>35.45</v>
+        <v>9.95</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1120</v>
+        <v>1056</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>47.59</v>
+        <v>244.19</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1121</v>
+        <v>1058</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
         <v>25</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>39.27</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1128</v>
+        <v>1061</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
         <v>28</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>194.0</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1136</v>
+        <v>1073</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>13.73</v>
+        <v>40.74</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1141</v>
+        <v>1075</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>5.71</v>
+        <v>133.88</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1143</v>
+        <v>1078</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>38.81</v>
+        <v>78.31</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1153</v>
+        <v>1079</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>0.5</v>
+        <v>36.04</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1159</v>
+        <v>1080</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>1.47</v>
+        <v>252.82</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1160</v>
+        <v>1089</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>0.32</v>
+        <v>45.17</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1161</v>
+        <v>1114</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>1.18</v>
+        <v>42.13</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1162</v>
+        <v>1120</v>
       </c>
       <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" t="s">
         <v>46</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>1.89</v>
+        <v>47.59</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1163</v>
+        <v>1121</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>1.66</v>
+        <v>39.27</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1164</v>
+        <v>1127</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>1.81</v>
+        <v>37.11</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1165</v>
+        <v>1128</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F20" s="3">
-        <v>2.33</v>
+        <v>194.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1166</v>
+        <v>1136</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="F21" s="3">
-        <v>2.06</v>
+        <v>13.73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>