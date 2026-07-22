--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,97 +14,82 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 18:19</t>
-[...2 lines deleted...]
-    <t>SONDA NASOGASTRICA LONGA N.04 - MEDSONDA</t>
+    <t>Lista gerada no: 21/07/2026 22:41</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL N.04 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>SONDA NASOGASTRICA LONGA N.08 - MEDSONDA</t>
-[...13 lines deleted...]
-  <si>
     <t>SONDA URETRAL N.08 - MEDSONDA</t>
   </si>
   <si>
     <t>SONDA URETRAL N.10 - MEDSONDA</t>
   </si>
   <si>
     <t>SONDA URETRAL N.14 - MEDSONDA</t>
   </si>
   <si>
     <t>UNID AGULHA 21G VERDE 30 X 0,- DESCARPACK</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
     <t>1614 - SOUTIEN C/ REFORCO FECHO FRONTAL BEGE M - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
@@ -155,50 +140,92 @@
     <t>Suporte Papel Lencol 70 X 50 - FLEXPELL</t>
   </si>
   <si>
     <t>Macas</t>
   </si>
   <si>
     <t>FLEXPELL</t>
   </si>
   <si>
     <t>SORO FISIOLOGICO 0,9% 500ML BOLSA - JP</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
     <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
   <si>
     <t>Estetoscopio Rappaport Cor Rosa - PREMIUM</t>
   </si>
   <si>
     <t>Estetoscópios</t>
   </si>
   <si>
     <t>PREMIUM</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 5CM X 10M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>PROPE PC/100 - ANADONA</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>145 - BENGALA ALUMINIO C/ REG ADULTO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>Abaixador De Lingua PC/100 - TALGE</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>TALGE</t>
+  </si>
+  <si>
+    <t>Calsodada - Absorvedor De Co2 5L - ATRASORB</t>
+  </si>
+  <si>
+    <t>Máquinas de Anestesia</t>
+  </si>
+  <si>
+    <t>ATRASORB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e92f7d1a66dd04c398d132da4e00b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471fdf9c893a5bf49804c2ff584a5c7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090ca78a5cd6e8436ba9ddcfcec208c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a728136cc8951093f8d3b2b1e699d11.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414efa8be1259a1637bd81b000078f4c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdb14a4deb6fba07ecc17d7524f869.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859cf0e2418f3801c0ae103d8aff061.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da44707907f4496acf99519dfbf2170.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587bfd49959ac84b073b94988ba9357.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697ff834a6ec8bff0f6f0a08c931bff.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a474797e002920f6e1880739ea2269.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376de444fd146938a848b38ef948cf31.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85350bb7ff05e43afe1f207b5e1a68ae.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bc2b43bcd598bbb13b060c5ae2827.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127d0783f95ca4bcfaba8330dbdd100.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127ca1941774d745c8842bd2aeb77d3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d280d16a5eaf4129a151e30bdeb70.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ff7e93f539a6efffbd16ff69664e3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1869b3fbc9d3edfe6d98b84625d1af.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91242605154515e75102c816b3c43c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95743373064669eaa5414319272d056.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b066078fd470722806b96416c05b2e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148ffde75b6ddc69aabb02fdb40bd6a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef34c0102da60334a9532b49b82f0b2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbaf20453ef03a932138a702a31674.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ac4a21c9a2dbabe8ca3ef252be3bd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d969eeade0c906f20245cfb0626c24.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e599be4017789020788a6e59f3dec.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884662ada898795b34a9dee6fcbf5ae.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc02f1d2c7b7fc878d8eb8a249cc19.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c62995f4938e7cab33af2e2c4f347.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d775b2aa0d23e0a1d48d81dfd762e6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b765eaad945f8c55d95356f915dce9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdee3e191a79a4a2b53018e6afb65a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc95571709a47ede6902be752feef09.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c191b65ba34aba5e81e48f57de92bac.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3682f0a2296ae34483f969ffbe6bc67.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f16920d63be74d8a84eb3fd86d100f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1eee8ba36e893796f9f27db49b501.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6cd80b07e88d7ffdab4dc124550e1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1163,386 +1190,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.89</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>1.66</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1164</v>
+        <v>1169</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>2.33</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1166</v>
+        <v>1172</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>2.06</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1167</v>
+        <v>1177</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>1.28</v>
+        <v>72.3</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1168</v>
+        <v>1179</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
         <v>15</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>1.18</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1169</v>
+        <v>1180</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>1.2</v>
+        <v>127.18</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1170</v>
+        <v>1188</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>1.62</v>
+        <v>60.46</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1172</v>
+        <v>1190</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>0.15</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1177</v>
+        <v>1191</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>72.3</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1179</v>
+        <v>1205</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>57.46</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1180</v>
+        <v>1211</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>127.18</v>
+        <v>123.9</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1188</v>
+        <v>1228</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>60.46</v>
+        <v>11.26</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1190</v>
+        <v>1230</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>0.84</v>
+        <v>80.75</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1191</v>
+        <v>1238</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>0.84</v>
+        <v>14.43</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1205</v>
+        <v>1247</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>27.3</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1211</v>
+        <v>1253</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>123.9</v>
+        <v>92.95</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1228</v>
+        <v>1258</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="F20" s="3">
-        <v>11.26</v>
+        <v>11.97</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1230</v>
+        <v>1271</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="F21" s="3">
-        <v>80.75</v>
+        <v>338.79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>