--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,218 +14,182 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 22:41</t>
+    <t>Lista gerada no: 05/09/2026 03:41</t>
+  </si>
+  <si>
+    <t>ALMOTOLIA 500ML BICO RETO MARROM - JPROLAB</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>1157 - CABO BISTURI N.3 - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 18G ROSA 40 X 1,- BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA CURTA N.08 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 21G VERDE 30 X 0,- BD</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA CURTA N.14 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.04 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.08 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.12 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.14 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.16 - MEDSONDA</t>
   </si>
   <si>
     <t>SONDA URETRAL N.04 - MEDSONDA</t>
   </si>
   <si>
-    <t>Sondas e Cateteres</t>
-[...4 lines deleted...]
-  <si>
     <t>SONDA URETRAL N.08 - MEDSONDA</t>
   </si>
   <si>
     <t>SONDA URETRAL N.10 - MEDSONDA</t>
   </si>
   <si>
     <t>SONDA URETRAL N.14 - MEDSONDA</t>
   </si>
   <si>
     <t>UNID AGULHA 21G VERDE 30 X 0,- DESCARPACK</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
     <t>1614 - SOUTIEN C/ REFORCO FECHO FRONTAL BEGE M - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
     <t>SUPORTE P/ COLETOR 3L - DESCARPACK</t>
   </si>
   <si>
     <t>Tubos e Coletores</t>
   </si>
   <si>
-    <t>OR61 - SUPORTE PARA OMBRO P - HIDROLIGHT</t>
-[...7 lines deleted...]
-  <si>
     <t>LAMINA BISTURI N.2- UNIQMED</t>
   </si>
   <si>
     <t>Lâminas de Bisturi</t>
   </si>
   <si>
     <t>UNIQMED</t>
   </si>
   <si>
     <t>Pulseira adulto vermelha - Healthmed</t>
   </si>
   <si>
     <t>Materiais para Marcação Cirúrgica</t>
   </si>
   <si>
     <t>HEALTH MED</t>
-  </si>
-[...76 lines deleted...]
-    <t>ATRASORB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +212,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95743373064669eaa5414319272d056.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b066078fd470722806b96416c05b2e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148ffde75b6ddc69aabb02fdb40bd6a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef34c0102da60334a9532b49b82f0b2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbaf20453ef03a932138a702a31674.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ac4a21c9a2dbabe8ca3ef252be3bd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d969eeade0c906f20245cfb0626c24.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e599be4017789020788a6e59f3dec.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884662ada898795b34a9dee6fcbf5ae.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc02f1d2c7b7fc878d8eb8a249cc19.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c62995f4938e7cab33af2e2c4f347.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d775b2aa0d23e0a1d48d81dfd762e6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b765eaad945f8c55d95356f915dce9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdee3e191a79a4a2b53018e6afb65a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc95571709a47ede6902be752feef09.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c191b65ba34aba5e81e48f57de92bac.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3682f0a2296ae34483f969ffbe6bc67.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f16920d63be74d8a84eb3fd86d100f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1eee8ba36e893796f9f27db49b501.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6cd80b07e88d7ffdab4dc124550e1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353f227e56e3e8c6edaab66d69ebbf5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6ece5a9ab7ab81bc946b2b9e14f97.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122798b595df9f5d2647b6ee7593fa39.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944d52008d7338e3b5edf675a13c486.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5888f13667eb1dabfb01284c254f28.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d68dc791c586d84a2822392ced26e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0089bd53dc68cb09f9710fa61b71ab3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55330980f377b6d1078e33692ed947.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef807433516b0de2d20cc217f6c169e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b0c215b4810cffeb6f706fd628d96.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203b99f848e8d4ccfe58ae02400cb81.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915738f3d19a23adef79114682f1182c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f9834dae5217d0f660b94aaf12b94.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82110f274078f0f4d797205221cc0c73.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aab7685d480e42d540ff97c71fe38.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b62ee65660352a21d466d15324244.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149933ea3847e0aa54bcbacd36df033.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2ec393f2c0ea7c430710ff81e5500.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7acd22f7be18e344b389fa0475234b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b2293fa6f27fa3cfc01d0999289f1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1160,416 +1124,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1167</v>
+        <v>1141</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.28</v>
+        <v>5.71</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1168</v>
+        <v>1143</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.18</v>
+        <v>36.04</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1169</v>
+        <v>1153</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>1.2</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1170</v>
+        <v>1159</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>1.62</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1172</v>
+        <v>1160</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1177</v>
+        <v>1161</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>72.3</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1179</v>
+        <v>1162</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>57.46</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1180</v>
+        <v>1163</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>127.18</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1188</v>
+        <v>1164</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>60.46</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1190</v>
+        <v>1165</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>0.84</v>
+        <v>2.33</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1191</v>
+        <v>1166</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>0.84</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1205</v>
+        <v>1167</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>27.3</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1211</v>
+        <v>1168</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>123.9</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1228</v>
+        <v>1169</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>11.26</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1230</v>
+        <v>1170</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>80.75</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1238</v>
+        <v>1172</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>14.43</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1247</v>
+        <v>1177</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="F18" s="3">
-        <v>12.2</v>
+        <v>72.3</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1253</v>
+        <v>1179</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="F19" s="3">
-        <v>92.95</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1258</v>
+        <v>1188</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>11.97</v>
+        <v>60.46</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1271</v>
+        <v>1190</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="F21" s="3">
-        <v>338.79</v>
+        <v>0.84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>