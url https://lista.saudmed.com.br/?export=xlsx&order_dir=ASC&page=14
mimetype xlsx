--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,221 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 19:12</t>
-[...2 lines deleted...]
-    <t>FITA MICROPORE BRANCO 5CM X 10M MT/9- MISSNER</t>
+    <t>Lista gerada no: 21/07/2026 23:51</t>
+  </si>
+  <si>
+    <t>TOUCA BRANCA SANFONADA 20G PC/100 - ANADONA</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>UNID CATETER 18G VERDE - NIPRO</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>NIPRO</t>
+  </si>
+  <si>
+    <t>UNID CATETER 18G VERDE - SOLIDOR</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>UNID SCALP P/ COLETA A VACUO 25G C/100 - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>Microtubo Eppendorf Graduado 1,5ML PC/1000 - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>MICROTUBO COLETA 0,5ML EDTA K2 ROXO PC/50 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>Dispenser P/ Copo Descartavel - PREMISSE</t>
+  </si>
+  <si>
+    <t>Cuidados Especiais</t>
+  </si>
+  <si>
+    <t>PREMISSE</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 27G C/AG 50MM - SMART GR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>UNID AC POLIGLICOLICO 1-0 C/AG 4,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 22G S/AG 50MM  - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>SACO LIXO HOSPITALAR 60L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>Atadura Crepom 08CM X 1,8M PC/12 - NEVE</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>MISSNER</t>
-[...124 lines deleted...]
-  <si>
     <t>NEVE</t>
   </si>
   <si>
     <t>TERMOMETRO CLINICO DIGITAL - G-TECH</t>
   </si>
   <si>
     <t>Termometros</t>
   </si>
   <si>
     <t>G-TECH</t>
   </si>
   <si>
     <t>Frasco Erlenmeyer Boca Estreita 500ML - PRECISION</t>
   </si>
   <si>
     <t>PRECISION</t>
+  </si>
+  <si>
+    <t>Copo Becker Forma Baixa Graduado Griffin 600Ml - Plena-Lab</t>
+  </si>
+  <si>
+    <t>PLENA-LAB</t>
+  </si>
+  <si>
+    <t>1617EVA - PROTETOR ABDOMINAL RIGIDO 21 X 32CM P - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.04 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.06 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.14 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de886b60d1fec79ebdfdaffbf125a814.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba7a0e0c4e2653e146332a85c0e25.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb817d6faaa67b9a3cbd4223ee2866.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d53b2126d3d1cbb20f7c4bb98c1e8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfea25fd945841ee8f9397d86225cf8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ccc05ce34edff7a5914c02ef08c9d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dbe1e9a7a569a916394b8562d0fba.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2b60dbf652c5b7ee487224d9f934d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf1aec3c15de708a45cc318e654adc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386050fa15ba07b7009acae1e75013b1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3ca1798feb006a8415f67b80635eb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf2be6aaef93b2f77143e1ccf9b461.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c95f048292670bee133c1221f703b4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f10ecfea3fe0b7665f7a0a850a01ce.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ec5affffcdc240fa5a2af5a91564c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5709499436d1afe0a9c434c90b729c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53998724ee453ab4959344ee77d242.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd6b3cae5e82f25e61d12a7ee3e752.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d30581cab1f3475484ae0abdceeba.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f667d2f9d08b9faf4299cc733a248a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98017ce8deb88e79c6b11f05e482acf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751386d92e37aab139f2b6349729ab9d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fe09482183b92ff2b646551bf488d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66f53cd59d0325347c878bba39a56d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82191568281cfbd27fae94f2b2a65d1d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d985a013e073633f730adaa508d6c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c436c51d914bf176362dda6de0200.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4212c627889188a904427a84545cd5b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10205e2ce1bbb6df500309bff8b31148.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049604f4c9cdbd8c48274a3d37b22e5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd640f0b064cddbccc0a0762d36fe1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7d09be06b19d685eed0c6b85c31be.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4986aad59299c260207136da989a9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35c77cb79771590a7d7aa2231ab23e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c010730de4af09f468f871a7c951a0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980fe8a123db6e1d6ac9ae67f7c0fdd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc3feb6c8dabe00f6e9d2b481aaf9a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2336d5de1c7a2d031e45542edb7e7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e80205fd8bbed85cb842e3c0e8d7c2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896625ed23807b228fd5e9a524ed2606.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1162,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1238</v>
+        <v>1273</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>14.43</v>
+        <v>9.58</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1247</v>
+        <v>1280</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>12.2</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1253</v>
+        <v>1291</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>92.95</v>
+        <v>1.43</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1258</v>
+        <v>1302</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>11.97</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1271</v>
+        <v>1306</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>338.79</v>
+        <v>96.05</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1273</v>
+        <v>1307</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>9.58</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1280</v>
+        <v>1320</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>2.94</v>
+        <v>37.25</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1291</v>
+        <v>1326</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>1.43</v>
+        <v>22.07</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1302</v>
+        <v>1351</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>0.74</v>
+        <v>13.65</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1306</v>
+        <v>1354</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>96.05</v>
+        <v>22.37</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1307</v>
+        <v>1358</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>52.5</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1320</v>
+        <v>1370</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
         <v>35</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>36</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>37.25</v>
+        <v>48.05</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1326</v>
+        <v>1387</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
         <v>38</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>39</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>22.07</v>
+        <v>15.88</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1351</v>
+        <v>1389</v>
       </c>
       <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
         <v>41</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>42</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>13.65</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1354</v>
+        <v>1392</v>
       </c>
       <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>22.37</v>
+        <v>53.34</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1358</v>
+        <v>1394</v>
       </c>
       <c r="C17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
         <v>46</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>0.5</v>
+        <v>32.09</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1370</v>
+        <v>1401</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18" t="s">
         <v>48</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>48.05</v>
+        <v>93.37</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1387</v>
+        <v>1411</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="3">
-        <v>15.88</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1389</v>
+        <v>1412</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>33.58</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1392</v>
+        <v>1413</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>53.34</v>
+        <v>1.58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>