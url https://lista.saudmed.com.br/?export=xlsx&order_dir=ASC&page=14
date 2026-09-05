--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,215 +14,233 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 23:51</t>
+    <t>Lista gerada no: 05/09/2026 03:41</t>
+  </si>
+  <si>
+    <t>Pulseira Amarela de Identificação Hospitalar - HEALTHMED</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>HEALTH MED</t>
+  </si>
+  <si>
+    <t>CANULA TRAQUEOSTOMIA PVC C/BL 8,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.12 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>Suporte Papel Lencol 70 X 50 - FLEXPELL</t>
+  </si>
+  <si>
+    <t>Macas</t>
+  </si>
+  <si>
+    <t>FLEXPELL</t>
+  </si>
+  <si>
+    <t>SORO FISIOLOGICO 0,9% 500ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>Estetoscopio Rappaport Cor Rosa - PREMIUM</t>
+  </si>
+  <si>
+    <t>Estetoscópios</t>
+  </si>
+  <si>
+    <t>PREMIUM</t>
+  </si>
+  <si>
+    <t>AC POLIGLICOLICO 4-0 C/AG 2,DIG CX/3- SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 5CM X 10M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>PROPE PC/100 - ANADONA</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>145 - BENGALA ALUMINIO C/ REG ADULTO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>Abaixador De Lingua PC/100 - TALGE</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>TALGE</t>
+  </si>
+  <si>
+    <t>Calsodada - Absorvedor De Co2 5L - ATRASORB</t>
+  </si>
+  <si>
+    <t>Máquinas de Anestesia</t>
+  </si>
+  <si>
+    <t>ATRASORB</t>
   </si>
   <si>
     <t>TOUCA BRANCA SANFONADA 20G PC/100 - ANADONA</t>
   </si>
   <si>
-    <t>Gorros, Toucas e Aventais</t>
-[...4 lines deleted...]
-  <si>
     <t>UNID CATETER 18G VERDE - NIPRO</t>
   </si>
   <si>
-    <t>Sondas e Cateteres</t>
-[...1 lines deleted...]
-  <si>
     <t>NIPRO</t>
   </si>
   <si>
     <t>UNID CATETER 18G VERDE - SOLIDOR</t>
   </si>
   <si>
     <t>LABOR IMPORT</t>
   </si>
   <si>
     <t>UNID SCALP P/ COLETA A VACUO 25G C/100 - LABOR IMPORT</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>Microtubo Eppendorf Graduado 1,5ML PC/1000 - CRAL</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
     <t>MICROTUBO COLETA 0,5ML EDTA K2 ROXO PC/50 - VACUPLAST</t>
   </si>
   <si>
     <t>Tubos e Coletores</t>
   </si>
   <si>
     <t>Dispenser P/ Copo Descartavel - PREMISSE</t>
   </si>
   <si>
     <t>Cuidados Especiais</t>
   </si>
   <si>
     <t>PREMISSE</t>
   </si>
   <si>
     <t>UNID MICROCANULA 27G C/AG 50MM - SMART GR</t>
   </si>
   <si>
     <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
     <t>SMART GR</t>
-  </si>
-[...79 lines deleted...]
-    <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +263,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98017ce8deb88e79c6b11f05e482acf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751386d92e37aab139f2b6349729ab9d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fe09482183b92ff2b646551bf488d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66f53cd59d0325347c878bba39a56d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82191568281cfbd27fae94f2b2a65d1d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d985a013e073633f730adaa508d6c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c436c51d914bf176362dda6de0200.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4212c627889188a904427a84545cd5b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10205e2ce1bbb6df500309bff8b31148.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049604f4c9cdbd8c48274a3d37b22e5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd640f0b064cddbccc0a0762d36fe1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7d09be06b19d685eed0c6b85c31be.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4986aad59299c260207136da989a9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35c77cb79771590a7d7aa2231ab23e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c010730de4af09f468f871a7c951a0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980fe8a123db6e1d6ac9ae67f7c0fdd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc3feb6c8dabe00f6e9d2b481aaf9a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2336d5de1c7a2d031e45542edb7e7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e80205fd8bbed85cb842e3c0e8d7c2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896625ed23807b228fd5e9a524ed2606.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a4a1a8299dc74847ec29bc377a0b1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c9381b83f2ff955f7cda0acd735fd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3282c42bdef46ab931e26483a803f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc1dbdd59f94e80ea5a24bbc6d9cdc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8473d2d07b76d1839859a730439f91.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5fbce0fc5174c197b8d1436496076.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ce91ef5f6735ca149690ff87a8543.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f8930dfd36556e4a3c2068df4391f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be420d499afe381e577f250fc821ae9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb29ba8971c7fbc8719aa855c7e957.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436a6d87589f3b7dfe6e0b094bddfae.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c5e49e5310abbd7f692c92290c04c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d282cd2c404082a61439d1ce01a58c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95abf0296d84daf0c8aee0c6900a95.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30437adf1f23f0863cc733a2236b3144.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bf5021e422dd6a6b8d7e43902e123.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ac8a7c418f97b3a7811d749d10445.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1997425861e03562779795d0f7e979.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f600fab5a63120cec77b855ced199a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76eec22b97ad16c941b7e0b0cbe641.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1174,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1273</v>
+        <v>1191</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>9.58</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1280</v>
+        <v>1205</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>2.94</v>
+        <v>27.3</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1291</v>
+        <v>1206</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>1.43</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1302</v>
+        <v>1211</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>0.74</v>
+        <v>123.9</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1306</v>
+        <v>1228</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>96.05</v>
+        <v>11.82</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1307</v>
+        <v>1230</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>52.5</v>
+        <v>80.75</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1320</v>
+        <v>1233</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>37.25</v>
+        <v>502.74</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1326</v>
+        <v>1238</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3">
-        <v>22.07</v>
+        <v>14.43</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1351</v>
+        <v>1247</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F10" s="3">
-        <v>13.65</v>
+        <v>12.94</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1354</v>
+        <v>1253</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F11" s="3">
-        <v>22.37</v>
+        <v>92.95</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1358</v>
+        <v>1258</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F12" s="3">
-        <v>0.5</v>
+        <v>11.97</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1370</v>
+        <v>1271</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="F13" s="3">
-        <v>48.05</v>
+        <v>365.88</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1387</v>
+        <v>1273</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F14" s="3">
-        <v>15.88</v>
+        <v>9.58</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1389</v>
+        <v>1280</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F15" s="3">
-        <v>33.58</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1392</v>
+        <v>1291</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="F16" s="3">
-        <v>53.34</v>
+        <v>1.43</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1394</v>
+        <v>1302</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F17" s="3">
-        <v>32.09</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1401</v>
+        <v>1306</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F18" s="3">
-        <v>93.37</v>
+        <v>96.05</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1411</v>
+        <v>1307</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>0.99</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1412</v>
+        <v>1320</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F20" s="3">
-        <v>0.97</v>
+        <v>37.25</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1413</v>
+        <v>1326</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="F21" s="3">
-        <v>1.58</v>
+        <v>22.07</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>