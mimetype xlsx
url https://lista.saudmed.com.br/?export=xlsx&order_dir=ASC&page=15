--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -34,101 +34,74 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 19:12</t>
-[...20 lines deleted...]
-    <t>SONDA RETAL N.04 - MEDSONDA</t>
+    <t>Lista gerada no: 21/07/2026 23:44</t>
+  </si>
+  <si>
+    <t>Sonda Retal N.20 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>SONDA RETAL N.06 - MEDSONDA</t>
-[...2 lines deleted...]
-    <t>SONDA RETAL N.14 - MEDSONDA</t>
+    <t>Sonda Retal N.22 - Medsonda</t>
+  </si>
+  <si>
+    <t>Sonda Retal N.24 - Medsonda</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 6-0 C/AG 2,0  - SHALON</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>Sonda Retal N.20 - MEDSONDA</t>
-[...10 lines deleted...]
-  <si>
     <t>SHALON</t>
   </si>
   <si>
     <t>SORO FISIOLOGICO 0,9% 1L BOLSA - JP</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
     <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
   <si>
     <t>Lamina Bisturi N.20 - ADVANTIVE</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Cortador De Comprimidos</t>
   </si>
   <si>
     <t>Acessórios para Medicamentos</t>
   </si>
   <si>
     <t>SAUDMED</t>
@@ -167,50 +140,77 @@
     <t>Protetor Ocular Baby Block (M) - IMPACTO</t>
   </si>
   <si>
     <t>Saúde Materno-Infantil</t>
   </si>
   <si>
     <t>SHOPEE</t>
   </si>
   <si>
     <t>Unid Equipo Transfusao Sangue Pct/10 - LAMEDID</t>
   </si>
   <si>
     <t>LABOR IMPORT</t>
   </si>
   <si>
     <t>SERINGA PLASTICA EPIDURAL 10ML LS - UNISIS</t>
   </si>
   <si>
     <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
   </si>
   <si>
     <t>ATADURA GESSADA 10CM X 3M - CYSNE</t>
   </si>
   <si>
     <t>Ataduras</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 22G C/AG 50MM - SMART GR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>Canula Traqueostomia Pvc C/Bl 8,0 - SOLIDOR</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 1X 23CM - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>ATADURA GESSADA 15CM X 3M - CYSNE</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 60ML S/AG BICO CATETER - ADVANTIVE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ccdc28b8e8cd25adc9f60ca16b8c3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbc0c664260ae90319ad4de39dfa31.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecae256b5a6f6b94e4a3507cb4324ed.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56e48de466712ad433b82346cb9868.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765ef95b3f5d5e2b3854d084d04faea.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc4edf028d4f9f0da1e8c6933cb351.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca870d864a923fd28f54950b21773bc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5f8da7e53cf1eafaecbc57b0f81fb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f2315deed00e0235232e431344672.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8853b2b5ccb57e6ad853ce93965c9cd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8766e88cff9c682a6e17424ab3eaf37.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac7fd4563ce5389d08d2f21601292.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1e0130f45a782fd508c2fb12f49dd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89c840ef26eb3782e8dc9d200fcc78.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b547b9f5c31c5a7f09e4cb386b253.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea99e59d5086b5b54d8f32f3cadd9b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26006297f133259c0996a9a143b8879c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc1e8f263372f9752add501af28529.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2580fe7af2e72b530c079682a8a2b01.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39ed325494f68b7ac8650c8006e60d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9218c1555233450cf3582e53f67e3e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bcfe3ad50a04ebb78215c51959fe8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d17e04a0ef53e63f019247708c599.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e81abe0f51cdfe4c71bec5fa5c5d96.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120308af20b26739f89c08de0c3fa2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966f3500b814bb57f43c42887b267c2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9974faedda522cc069acf899ebe.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019d4227b220ce9dd1a2dc1cf92cd87.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff581251da92d9115ca3ae7fcd2f95.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718e67f3aebf3a7b7b9c17bb0873444.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131b8d8b2ad4c8de0f5372ae47c9e00.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcbb6fe26c2b347d4e727d45808192.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc068983274f9531a4f73287a71c61dc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422027d78d665556fbb61beb8cb44ed.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac387e7bd5f676fee2b26de96196bc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fa8e125b9f9a26baf790befeed08f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a76bf9b49c36c39041f825c33e693.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11f809915782cf3e3d0b4a33bd88f7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42905cbb323e3804a475bce5c3c83e8a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449875101cc4d6875148942ac07ba641.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1394</v>
+        <v>1415</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>32.09</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1401</v>
+        <v>1416</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>93.37</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1411</v>
+        <v>1417</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>0.99</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1412</v>
+        <v>1418</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>0.97</v>
+        <v>69.43</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1413</v>
+        <v>1420</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>1.58</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1415</v>
+        <v>1422</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>1.66</v>
+        <v>53.87</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1416</v>
+        <v>1424</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>2.16</v>
+        <v>8.69</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1417</v>
+        <v>1426</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>2.31</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1418</v>
+        <v>1428</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>69.43</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1420</v>
+        <v>1435</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>17.7</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1422</v>
+        <v>1437</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>53.87</v>
+        <v>8.84</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1424</v>
+        <v>1453</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>8.69</v>
+        <v>43.7</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1426</v>
+        <v>1462</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>2.92</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1428</v>
+        <v>1463</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>0.55</v>
+        <v>12.41</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1435</v>
+        <v>1465</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>34.0</v>
+        <v>4.52</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1437</v>
+        <v>1466</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>8.84</v>
+        <v>21.38</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1453</v>
+        <v>1468</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F18" s="3">
-        <v>43.7</v>
+        <v>27.55</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1462</v>
+        <v>1469</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="F19" s="3">
-        <v>7.2</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1463</v>
+        <v>1470</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
-        <v>12.41</v>
+        <v>6.22</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1465</v>
+        <v>1476</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F21" s="3">
-        <v>4.52</v>
+        <v>3.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>