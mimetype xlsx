--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,203 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 23:44</t>
+    <t>Lista gerada no: 05/09/2026 04:14</t>
+  </si>
+  <si>
+    <t>UNID AC POLIGLICOLICO 1-0 C/AG 4,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Bracadeira C/ Manguito Infantil Ap Pressao Velcro - PREMIUM</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>AUTO LANCETA 28G LARANJADO - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>TERMOMETRO CLINICO DIGITAL - G-TECH</t>
+  </si>
+  <si>
+    <t>Termometros</t>
+  </si>
+  <si>
+    <t>Frasco Erlenmeyer Boca Estreita 500ML - PRECISION</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>PRECISION</t>
+  </si>
+  <si>
+    <t>Copo Becker Forma Baixa Graduado Griffin 600Ml - Plena-Lab</t>
+  </si>
+  <si>
+    <t>PLENA-LAB</t>
+  </si>
+  <si>
+    <t>CURATIVO FITA CIRURGICA ROLO 5CM X 10M - HYPAFIX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>HYPAFIX</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.04 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.06 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA RETAL N.14 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>Sonda Retal N.18 - MEDSONDA</t>
   </si>
   <si>
     <t>Sonda Retal N.20 - MEDSONDA</t>
   </si>
   <si>
-    <t>Sondas e Cateteres</t>
-[...4 lines deleted...]
-  <si>
     <t>Sonda Retal N.22 - Medsonda</t>
   </si>
   <si>
     <t>Sonda Retal N.24 - Medsonda</t>
   </si>
   <si>
-    <t>NYLON PRETO 6-0 C/AG 2,0  - SHALON</t>
-[...7 lines deleted...]
-  <si>
     <t>SORO FISIOLOGICO 0,9% 1L BOLSA - JP</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
     <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
   <si>
     <t>Lamina Bisturi N.20 - ADVANTIVE</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Cortador De Comprimidos</t>
   </si>
   <si>
     <t>Acessórios para Medicamentos</t>
   </si>
   <si>
     <t>SAUDMED</t>
   </si>
   <si>
     <t>Multivias Vias LS Polifix - EMBRAMED</t>
   </si>
   <si>
     <t>CREMER</t>
   </si>
   <si>
     <t>Unid Lamina Bisturi N.21 - Advantive</t>
   </si>
   <si>
     <t>Lâminas de Bisturi</t>
-  </si>
-[...70 lines deleted...]
-    <t>UNID SERINGA 60ML S/AG BICO CATETER - ADVANTIVE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9218c1555233450cf3582e53f67e3e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bcfe3ad50a04ebb78215c51959fe8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d17e04a0ef53e63f019247708c599.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e81abe0f51cdfe4c71bec5fa5c5d96.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120308af20b26739f89c08de0c3fa2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966f3500b814bb57f43c42887b267c2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9974faedda522cc069acf899ebe.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019d4227b220ce9dd1a2dc1cf92cd87.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff581251da92d9115ca3ae7fcd2f95.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718e67f3aebf3a7b7b9c17bb0873444.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131b8d8b2ad4c8de0f5372ae47c9e00.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcbb6fe26c2b347d4e727d45808192.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc068983274f9531a4f73287a71c61dc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422027d78d665556fbb61beb8cb44ed.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac387e7bd5f676fee2b26de96196bc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fa8e125b9f9a26baf790befeed08f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a76bf9b49c36c39041f825c33e693.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11f809915782cf3e3d0b4a33bd88f7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42905cbb323e3804a475bce5c3c83e8a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449875101cc4d6875148942ac07ba641.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b92dc342f5a141b8e83b7f6022df.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1828f4d6b0e9fb4c85cfd848cce5cb3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2e8c4b631ef2b57a4c6b191f0a195.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debc4f97f3358f4839657db85d1cd9b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b282c99d9950d9ec830cdeefcd20c1a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f7d883954896a3796da98cd1abd08.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ebcaf5643496e71e42c594a888881.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fd61d3407882ebb5200ed06478bff.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a75573317d02190bde33987f7bb89.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90873594e1af4d2431ae02954b3ec38e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef47df8e3e581a7fd89aa83f5bf817d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b78813085901fbc7cb48c42e78c52f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f49f9887cdb7d0c6089d04c23f4bc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caa79629a083a370b0eac26ed69d32.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42229fabfab905aed788ee9cecaec498.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef3d7d028a911de85e6970e79ba306.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba1c50739645bbfcde7d01ca867c01.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85457e189ae02acd5035645d1ac0f26c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb97252e5a3ee16e99a3ab870e81622.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70740faea285f86dfa8acc8d41f3d2a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1415</v>
+        <v>1351</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.66</v>
+        <v>13.65</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1416</v>
+        <v>1358</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>2.16</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1417</v>
+        <v>1381</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>2.31</v>
+        <v>18.4</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1418</v>
+        <v>1384</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>69.43</v>
+        <v>26.46</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1420</v>
+        <v>1389</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>17.7</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1422</v>
+        <v>1392</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>53.87</v>
+        <v>53.34</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1424</v>
+        <v>1394</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>8.69</v>
+        <v>32.09</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1426</v>
+        <v>1399</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>2.92</v>
+        <v>62.85</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1428</v>
+        <v>1411</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>0.55</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1435</v>
+        <v>1412</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>34.0</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1437</v>
+        <v>1413</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" t="s">
         <v>30</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>8.84</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1453</v>
+        <v>1414</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
         <v>33</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F13" s="3">
-        <v>43.7</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1462</v>
+        <v>1415</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>7.2</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1463</v>
+        <v>1416</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>12.41</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1465</v>
+        <v>1417</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>4.52</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1466</v>
+        <v>1420</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>21.38</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1468</v>
+        <v>1422</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>27.55</v>
+        <v>53.87</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1469</v>
+        <v>1424</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>0.46</v>
+        <v>8.69</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1470</v>
+        <v>1426</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>6.22</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1476</v>
+        <v>1428</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="F21" s="3">
-        <v>3.3</v>
+        <v>0.55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>