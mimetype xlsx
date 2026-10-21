--- v2 (2026-09-05)
+++ v3 (2026-10-21)
@@ -14,224 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 04:48</t>
-[...11 lines deleted...]
-    <t>UNID CATETER 18G VERDE - DESCARPACK</t>
+    <t>Lista gerada no: 21/10/2026 03:53</t>
+  </si>
+  <si>
+    <t>UNID SULFATO MAGNESIO 10% 10ML - SAMTEC</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>SAMTEC</t>
+  </si>
+  <si>
+    <t>UNID ESPECULO VAG P NE/NL 0 - VAGISPEC</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>Unid Lamina Bisturi N.24 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>UNID ESPECULO VAG M NE/NL 0 - VAGISPEC</t>
+  </si>
+  <si>
+    <t>UNID ESPECULO VAG G NE/NL 0 - VAGISPEC</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO P - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 2% 100ML - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>KIT MICRONEBULIZADOR ADULTO - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>OR1060_3 - IMOB JOELHO COMFORT AIR ESTREITO 60CM - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Lamina Bisturi N.1 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 3L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>COLETOR UNIVERSAL EST TAMPA VERMELHA C/PA 80ML PC/100 - JPROLAB</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>GAZE 11F 7,X 7,PC/500 MT/3- REBECCA</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>UNID CATETER 24G AMARELO - DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Fluxometro - IFAB</t>
+  </si>
+  <si>
+    <t>Equipamentos de Resgate e Emergência</t>
+  </si>
+  <si>
+    <t>IFAB</t>
+  </si>
+  <si>
+    <t>UNID CATETER 20G ROSA - NIPRO</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>DESCARPACK</t>
-[...2 lines deleted...]
-    <t>UNID CATETER 14G LARANJA - SOLIDOR</t>
+    <t>NIPRO</t>
+  </si>
+  <si>
+    <t>UNID CATETER 22G AZUL - NIPRO</t>
+  </si>
+  <si>
+    <t>UNID CATETER 16G CINZA - SOLIDOR</t>
   </si>
   <si>
     <t>LABOR IMPORT</t>
   </si>
   <si>
-    <t>KIT SERINGA INSULINA 0,5ML C/AG FIXA 31G X 0,2PC/10 - UNIQMED</t>
-[...125 lines deleted...]
-    <t>BIOBELA</t>
+    <t>Babador Odontologico Impermeavel Pc/100 - SSPLUS</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>H90_3 - LUVA CROSS PRETA G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0bf10a784522469dbce614768aa16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da1bfa8862e162c7101d6839a86d0a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2eaea218d3063c153442f3e85c006.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0ab87d9e343cfb5b8a1877c07de98.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6108793b207de10bb110238f7c70ff6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a9ecdeaed36c4de38fd3c03efc6a6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f45162bc928a62d3426a349f3d286.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7c411f5448f52a0520b1146433a95.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d7806532cdbce348a8b03a81fff10.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca60e0f3891cf984c9410729f07979.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455916e3aff157c5793ee6251dad7ac.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63aa04c873c38262f037a11e9c264d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb584a66299f3ea1eb5622e9ee05895b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719ee082fbeef957ee2b012879a750b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab266ccc705455012fdcd9a6d9d5be.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439207ba973a7c99454b79adae7b46a7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dd11b699306e5eeda03e761dbf3d7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6887e47807afd0e6431bf55ced01d87.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723c7e3d0ba54b17ec96520ef0af29e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff56d2292821f88d764634e4bc2409.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c55b9c91fc5fde04781725698a3e44.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c53f5a060761515e5c98e2722621b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50affa7144f6ab287c9fa667eccf5500.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e158a2151b2de8ebbd6f1b256510b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c410220a5d9eb7752aa0da115f0beb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8be6e3425ac461ac87dc69773e9ad2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b17a526ac983d29e342217fedae7ee.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abff657617e2ed7e2bbc4979cac3fbf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ae50825ac3f5022b8f5aac9a1528a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cbd75fdff26e202d033063ae6ca86.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c3cde39b0660cf10f154fce5cc7cb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d01487ccc50053ca4be1ccdd36749.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7ce23f31406f04d90a5da066fb6c2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e30f1cf09ea5a2455b7fa89d7aa556.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293b5c72d3ad12a6e22adc2dad97226.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4a1a27cb5563a9770904c7b873c22.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb708da1494c1b5fc4c514bf9b2950c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8775e4417cc46d337f82e906d04e5b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760978d8d4d60d276e4f576a66f8a00.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74b16d612160ff310c8af74b376589.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1196,386 +1193,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1532</v>
+        <v>1556</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>8.74</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1542</v>
+        <v>1560</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.6</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1543</v>
+        <v>1562</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>2.29</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1553</v>
+        <v>1563</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>33.22</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1555</v>
+        <v>1565</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>11.51</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1556</v>
+        <v>1574</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>1.95</v>
+        <v>31.88</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1560</v>
+        <v>1583</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>2.95</v>
+        <v>6.72</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1562</v>
+        <v>1585</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>0.61</v>
+        <v>22.3</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1563</v>
+        <v>1586</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>3.1</v>
+        <v>270.65</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1565</v>
+        <v>1587</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>2.86</v>
+        <v>53.87</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1574</v>
+        <v>1589</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>31.88</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1579</v>
+        <v>1591</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>70.39</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1583</v>
+        <v>1592</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>6.72</v>
+        <v>48.49</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1585</v>
+        <v>1608</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>22.3</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1586</v>
+        <v>1613</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>270.65</v>
+        <v>95.28</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1587</v>
+        <v>1626</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="F17" s="3">
-        <v>53.87</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1589</v>
+        <v>1627</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
       <c r="E18" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>4.18</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1591</v>
+        <v>1629</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="3">
-        <v>0.9</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1592</v>
+        <v>1636</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20" t="s">
         <v>53</v>
       </c>
       <c r="E20" t="s">
         <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>48.49</v>
+        <v>33.56</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1600</v>
+        <v>1638</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
       <c r="D21" t="s">
         <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="F21" s="3">
-        <v>106.51</v>
+        <v>111.47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>