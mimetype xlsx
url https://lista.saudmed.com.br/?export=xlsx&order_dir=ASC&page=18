--- v2 (2026-09-05)
+++ v3 (2026-10-21)
@@ -14,194 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 04:48</t>
-[...2 lines deleted...]
-    <t>UNID CATETER 24G AMARELO - DESCARPACK</t>
+    <t>Lista gerada no: 21/10/2026 01:56</t>
+  </si>
+  <si>
+    <t>H90_2 - LUVA CROSS PRETA M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>H90 - LUVA CROSS PRETA P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>5622 - PINCA ANATOMICA SERRILHADA 3MM 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>5147/5122 - PINCA HALSTEAD MOSQUITO RETA 13CM - BSZ</t>
+  </si>
+  <si>
+    <t>Mascara Oxigenio Alta Concentracao Adulto - Foyomed</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>LUVA VINIFLEX S/PO M - VABENE</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
+    <t>VABENE</t>
+  </si>
+  <si>
+    <t>1637 - MENTONEIRA PRETA G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>CANULA TRAQUEOSTOMIA PVC S/BL 4,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Unid Complexo Vitamina B 2ML Inj Iv/Im Amp (Hyplex) - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 3,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>Fluxometro - IFAB</t>
-[...20 lines deleted...]
-    <t>UNID CATETER 16G CINZA - SOLIDOR</t>
+    <t>ESFIGMOMANOMETRO VELCRO AZUL - SOLIDOR</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
   </si>
   <si>
     <t>LABOR IMPORT</t>
   </si>
   <si>
-    <t>H90_3 - LUVA CROSS PRETA G - HIDROLIGHT</t>
-[...82 lines deleted...]
-  <si>
     <t>UNID CATETER 24G AMARELO - SOLIDOR</t>
+  </si>
+  <si>
+    <t>LANCETADOR CANETA COMFORT - G-TECH</t>
+  </si>
+  <si>
+    <t>Teste de Glicose</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>APARELHO BARBEAR TRICOTOMIA 2 LAMINAS - VITALMAX</t>
+  </si>
+  <si>
+    <t>Higiene e Cuidados Pessoais</t>
+  </si>
+  <si>
+    <t>ELETRODO CARDIO ADULTO C/ GEL PC/50 - VITALCOR</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA HOSPITALAR 19 X 50 - EUROCEL</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>EUROCEL</t>
+  </si>
+  <si>
+    <t>UNID CATETER 26G LILAS - SOLIDOR</t>
+  </si>
+  <si>
+    <t>LAMINA BISTURI N.1(CARBONO) - UNIQMED</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>LAMINA BISTURI N.2- UNIQMED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ee88e33c0ce14c6765cd6b4381c09.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cc492c747fe3d0b4e3b69c0f8e479.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193e48902e0a0e2d15236a8637b775b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc4632a8eceffb68392e9dfba486bd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d3bf430a592458b50742f7496dfcd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a8736425ca93d90cfca1314eda348.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d3a77351fd4e543f6528c1c3ef688.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f02ab8d3d8c6b585eda3fab2d095e3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c3b254ba7383248b14d2c4ad97020.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e539758f5070d9324f5246cb83de5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c2d0fe380a9ee509d8d1ab874c2b7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94471d25e64408466ede29d12bb8c4a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b8ab54aea9873f5a426a9c01b51fd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c38ffd62bef8dc13f1164f0d6934ca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf74d606d867e185fb5410a74000af9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e349cf99ec4da883e9e63b5430f32.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256199764c48d3b15c899753d4f4a4e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bea70350f0f39504bbb39b544f252.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c24fed6af9647959783fbc296a7be.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b1e2940fe6a45c16e139d94c2921a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464589a944e94ada77ce9bbb0c3c75d3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea547f9c5e711ff2ab2e30e66c8fcb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58187b9b87efd11e869cfbadcd4d9c1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dffcb5fb1f0ca6059e705663f070d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b1f5fa1b6955785c8f6ef476d7d0f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcae21f96d9cd2472bbf8ad46d5e43f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c57eb2ef496480da2ea0fa7fe64a4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997889b0ef27bb79f20f63ae9d5ee258.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78030f7e3509855d87d95ee6eda464.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce5ff09a018d1a5f30e2257370c645.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bdbf14ebdcfb23e05047e500b644e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b54fb99615913466263d5574976215.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7713407b382eceec9f8e84770aa17e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15f7cb4b1a2e0e0a31dde770d74923.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27c65afba76d24ffd320387d139508.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e818bd86ffec3e68500d4a3a2b8784.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d11d08f2386b3ed8a29bf12df708bf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91628fad07869e2c91983b9c68ccdb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e353be97d53ca3641c0bf582604ef.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d160908a2ed7769ef3dabfb38d381.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1166,386 +1181,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1608</v>
+        <v>1639</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.87</v>
+        <v>101.66</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1613</v>
+        <v>1640</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>95.28</v>
+        <v>90.8</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1626</v>
+        <v>1653</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>2.94</v>
+        <v>42.63</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1627</v>
+        <v>1654</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>3.63</v>
+        <v>58.21</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1629</v>
+        <v>1661</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>1.7</v>
+        <v>66.13</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1638</v>
+        <v>1673</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>111.47</v>
+        <v>16.59</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1639</v>
+        <v>1679</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>101.66</v>
+        <v>189.61</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1640</v>
+        <v>1683</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>90.8</v>
+        <v>27.43</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1653</v>
+        <v>1688</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>42.63</v>
+        <v>2.37</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1654</v>
+        <v>1691</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>25</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>58.21</v>
+        <v>5.27</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1661</v>
+        <v>1700</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>66.13</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1673</v>
+        <v>1704</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>16.59</v>
+        <v>132.3</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1679</v>
+        <v>1708</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>189.61</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1683</v>
+        <v>1709</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>27.43</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>2.37</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1691</v>
+        <v>1720</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="F17" s="3">
-        <v>5.27</v>
+        <v>29.88</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1699</v>
+        <v>1721</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>3.53</v>
+        <v>10.37</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1700</v>
+        <v>1722</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F19" s="3">
-        <v>0.53</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1704</v>
+        <v>1724</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>132.3</v>
+        <v>58.99</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1708</v>
+        <v>1725</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>2.29</v>
+        <v>60.46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>