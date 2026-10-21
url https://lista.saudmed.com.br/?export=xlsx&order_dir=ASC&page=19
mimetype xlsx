--- v2 (2026-09-05)
+++ v3 (2026-10-21)
@@ -14,224 +14,218 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 05:27</t>
-[...14 lines deleted...]
-    <t>Higiene e Cuidados Pessoais</t>
+    <t>Lista gerada no: 21/10/2026 01:56</t>
+  </si>
+  <si>
+    <t>KIT SERINGA INSULINA 0,3ML C/AG FIXA 31G X 0,2PC/10 - UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Martelo Buck C/Ag E Pincel 18CM - WELDON</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG BOLSA 5KG INCOLOR (BIOGEL) - BIOMED</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>BIOMED</t>
+  </si>
+  <si>
+    <t>Pulseira Adulto Verde Vinil - PASSEVIP</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>PASSEVIP</t>
+  </si>
+  <si>
+    <t>Colchao CX de Ovo Piramidal Espuma D28 - SAUDMED</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>LUCKSPUMA</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 18FR - SOLIDOR</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>CATGUT CROMADO 5-0 C/AG 2,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Gaze 13F 10 X 10 Pc/500 - NEVE</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>OR48B - CINTA ABDOMINAL 25 X 130 - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Placa De Petri 90 X 15Mm Lisa N/Est Pc/10 - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Papagaio C/ Alca E Tampa Plastico - TAYLOR</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+  </si>
+  <si>
+    <t>GEL REPOSITOR TENS ALIVIO JA - G-TECH</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>ESPACADOR AEROSSOL P/ MEDICAMENTOS INF - G-TECH</t>
+  </si>
+  <si>
+    <t>Acessórios para Medicamentos</t>
+  </si>
+  <si>
+    <t>Ponteira Ortopedica De Borracha P/ Muleta Canadense Pc/10 - CIRURGICA BRASIL</t>
+  </si>
+  <si>
+    <t>Acessórios para Mobilidade e Acesso</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 2,0 - VITALGOLD</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>ELETRODO CARDIO ADULTO C/ GEL PC/50 - VITALCOR</t>
-[...131 lines deleted...]
-    <t>G-TECH</t>
+    <t>UNID SCALP 19G SEGURANCA - SOLIDOR</t>
+  </si>
+  <si>
+    <t>Lamina Micro Fosca S/Lapidar - PRECISION</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO M - MEDIX</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO G - MEDIX</t>
+  </si>
+  <si>
+    <t>Integrador quimico classe 5 pc/250 - Clean test</t>
+  </si>
+  <si>
+    <t>Equipamentos para Esterilização</t>
+  </si>
+  <si>
+    <t>CLEAN TEST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa19fe35c6974c8e796c138d7c3f35.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eddde419e5de9afcffc6a3961b0134.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8674d794e05ec021734ff0c29cae77.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd483beac3c1efb30995601d064588cd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed188968b46e0f189c3d996e2328b7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a391a02bfb4f355c027c64d0e3969a5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223615a39a3115f7cb8337732ed82bb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f7fa1d4be28cf342d080bef1ff1d6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea172cd0e0790f784b324512c37b8f9f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07040c4a243c5291d45fb4fa9cd2c5cb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6a76e6ab04af993eab51cfb98d1fb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48072efb7fa741ceda3d4e405b7786c3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262d6747de6572311bc97a8c534c26e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1167827235eb6b7cc4594baad0645.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1759e827048ccaf99b8d7e4740026.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b3b7a14afb122dad2e108eeac0d9c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce54c67d9952ed72519db94a689108.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80adfc51b7fd7c8c2328071ffb4080.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11736fa529b2469763cb935a6ca62b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967c1ea0d9fa607ff2c6aa0707c5801.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c72a418ad80d869186ca28ccf7eea.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55276cd6d0c60f290f9fd45d121a478.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8555ce6dce818d387029bcd8088c9ba.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1c3b00fc6a4f410293c93759ba953.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619af89122411bf179107f5e7758b358.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b1cba1d9e400474c13cbabf2f1624.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f3e940365200f4c9029c01d66c824.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a13c71190c1bc3507360cf39414eba.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0bb93b1fe1cc3f2a7d5c24c90b03a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3235c7c7a6f6d8edb0d7bb54e081f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed8bc2e5b3dd7b44249bc4a380f645.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f6074a9585a1a28b67cc7cf497042.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d7b547f6bd44d2a8f7fb162f35a5a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e6b19981b08dca2879cc83f77f12.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4f97cbd69da4416492b93bc8c034e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab92ba8e90e7a332795bb05b91fd82a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e3e4e04e9497e42b43cbddc54a2ac.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727c57feb855db847535c1f1ee7ec94.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7640b4646d09f2ff14035864020915.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eca69d55c6b53f50a68153e4855da.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1165,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1711</v>
+        <v>1726</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>6.55</v>
+        <v>34.88</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1719</v>
+        <v>1729</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>2.06</v>
+        <v>76.65</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1720</v>
+        <v>1731</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>29.88</v>
+        <v>42.4</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1721</v>
+        <v>1733</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>10.37</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1722</v>
+        <v>1740</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>2.0</v>
+        <v>68.02</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>1724</v>
+        <v>1742</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>58.99</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>1725</v>
+        <v>1752</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>60.46</v>
+        <v>162.79</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>1726</v>
+        <v>1757</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3">
-        <v>34.88</v>
+        <v>124.55</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>1729</v>
+        <v>1760</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F10" s="3">
-        <v>76.65</v>
+        <v>230.62</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>1733</v>
+        <v>1762</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F11" s="3">
-        <v>1.22</v>
+        <v>9.09</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>1740</v>
+        <v>1764</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F12" s="3">
-        <v>68.02</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>1742</v>
+        <v>1767</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="F13" s="3">
-        <v>7.25</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>1752</v>
+        <v>1770</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>162.79</v>
+        <v>36.12</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>1757</v>
+        <v>1771</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>124.55</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>1759</v>
+        <v>1772</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F16" s="3">
-        <v>66.93</v>
+        <v>5.27</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>1760</v>
+        <v>1776</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>230.62</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>1762</v>
+        <v>1777</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="F18" s="3">
-        <v>9.09</v>
+        <v>10.88</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>1764</v>
+        <v>1778</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" t="s">
         <v>51</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>12.6</v>
+        <v>32.32</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>1765</v>
+        <v>1779</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>189.61</v>
+        <v>27.89</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>1767</v>
+        <v>1782</v>
       </c>
       <c r="C21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" t="s">
+        <v>54</v>
+      </c>
+      <c r="E21" t="s">
         <v>55</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>45.49</v>
+        <v>108.93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>