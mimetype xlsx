--- v0 (2026-04-01)
+++ v1 (2026-05-24)
@@ -14,194 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
-    <t>Preço en U$</t>
-[...2 lines deleted...]
-    <t>Lista gerada no: 01/04/2026 04:28</t>
+    <t>Preço en R$</t>
+  </si>
+  <si>
+    <t>Lista gerada no: 24/05/2026 14:53</t>
   </si>
   <si>
     <t>Touca Rosa Pink Pc/100 - PROTDESC</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>PROTDESC</t>
   </si>
   <si>
     <t>Touca Lilas Pc/100 - PROTDESC</t>
   </si>
   <si>
     <t>ATADURA CREPOM 13F 30CM X 1,8M - ERIMAX</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>ERIMAX</t>
   </si>
   <si>
-    <t>Gaze 11F 7,X 7,Soft Pc/10 - HERIKA</t>
+    <t>Unid Opsite Post-Op Visible 20 X 10CM - OPSITE</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
+    <t>AABA</t>
+  </si>
+  <si>
+    <t>FITA LARGA ADESIVA TRANSPARENTE 48MM X 100M - TALGE</t>
+  </si>
+  <si>
+    <t>TALGE</t>
+  </si>
+  <si>
+    <t>SACO LIXO PRETO 40L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>4062 - PROTETOR BUCAL DUPLO MOLDAVEL - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Pulseira infantil rosa pc/100 - Wiltex</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal N.24 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA CURTA N.04 K35 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA CURTA N.10 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA CURTA N.12 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.06 K33 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.10 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 21G VERDE 2X 0,- DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA LONGA N.18 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>GAZE 13F 7,X 7,(1X 26) SOFT PC/10 MT/840 - HERIKA</t>
+  </si>
+  <si>
     <t>AMED</t>
   </si>
   <si>
-    <t>Unid Opsite Post-Op Visible 20 X 10CM - OPSITE</t>
-[...58 lines deleted...]
-  <si>
     <t>FL54 - MASSAGEADOR ROLLER BALL - HIDROLIGHT</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>HIDROLIGHT</t>
   </si>
   <si>
     <t>Cotonete Hastes Flexiveis CX/7- DENGO</t>
   </si>
   <si>
     <t>Higiene Básica</t>
   </si>
   <si>
     <t>MELHORMED</t>
   </si>
   <si>
     <t>NYLON PRETO C/AG 4,0  - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tubos e Coletores</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8f76d5e13f339593beb7660a41893.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8176eabd94e5b3dfb0772f43e863fd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0cce7ce42558ca549d2d3f55ced82.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef92ea2461e362665c0856274a1d7ac.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddf979309e6c0c4cd09994632be9d2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dc38bbf622850af28f5bed3082d13.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b04739880042184f0cae1964ee0ac7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d274f01d790aab47700bcb4118e198.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb904acb01d6c699aaed6832462d51.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d473c9d8c40de5036cf90f4a12dee.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f907d0eb3d645c1aa0c6014a7db66.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12706e77fd76f82eb365ee736a81384.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a4c41c0938d6265e5dc3bc5961bfc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e062729e72d2c3fc8cb6e583968b2e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b0fce62bda7b79bb05da11c55c4b4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0ae9fcdbf9195f38bca13a1ba76d0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f00fea5839aabdc99a490949d4662d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf09a74f25d8e0dc6bf7350c8eb9dcb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c724690751a47ddda587eb45b629ad5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9e280fadc026c41858504584d0e7f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa73d477ed2807e884ff29aceb274f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc6c465309eac0c116d5606074f967.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6e27f5ec13605883127f51eeddb04.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cb4b0bf2b2c6473ee9ef5e0f9fbd6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e0eec1ec071511374395ce0455b41.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016758a9c9fe6a91d842340b955ab3cc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c534ee1eec981ed6c9f9f9a96f983.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe4db44f3c9707118fd7e277841abc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19a3f8c40b05fc079f6ed555b6885f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20df82efa613b5d52c38a5dc73d023.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9298e10d04639ebcb1359106ad28db.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48190f29e862cf01078cb72cc8c743d9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17d481d542b9a0d9ed656fcfc3f260.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5d17022ae0f0d4687714b49e1fd13.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee0c3cb2569f088f5700408da0c0ae.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6c2c59328417646221ab05e3e459a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dad4ca3ed48d033087ef5cf188349.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c918a1d524a352d25e06b67b28412b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2ab9e2ec62f140bf9e6b4792e6f98.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8ddf37bbbdafa20c6e8a50db963aa.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
         <v>85</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>18.52</v>
+        <v>31.12</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
         <v>87</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>24.5</v>
+        <v>41.16</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>93</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>24.61</v>
+        <v>28.71</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>0.74</v>
+        <v>50.27</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>35.39</v>
+        <v>11.59</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>7.59</v>
+        <v>23.94</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>20.52</v>
+        <v>82.3</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
         <v>125</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>0.5</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
         <v>133</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>1.57</v>
+        <v>2.02</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
         <v>137</v>
       </c>
       <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
         <v>30</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>1.27</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
         <v>138</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>0.87</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
         <v>139</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F13" s="3">
-        <v>0.88</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
         <v>140</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>1.07</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
         <v>141</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>1.47</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>1.57</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="F17" s="3">
-        <v>0.94</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>77.74</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>1.62</v>
+        <v>90.7</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>58.87</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="F21" s="3">
-        <v>13.97</v>
+        <v>69.43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>