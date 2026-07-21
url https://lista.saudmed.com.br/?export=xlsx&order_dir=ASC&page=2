--- v1 (2026-05-24)
+++ v2 (2026-07-21)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:53</t>
+    <t>Lista gerada no: 21/07/2026 18:46</t>
   </si>
   <si>
     <t>Touca Rosa Pink Pc/100 - PROTDESC</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>PROTDESC</t>
   </si>
   <si>
     <t>Touca Lilas Pc/100 - PROTDESC</t>
   </si>
   <si>
     <t>ATADURA CREPOM 13F 30CM X 1,8M - ERIMAX</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>ERIMAX</t>
   </si>
   <si>
     <t>Unid Opsite Post-Op Visible 20 X 10CM - OPSITE</t>
   </si>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa73d477ed2807e884ff29aceb274f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc6c465309eac0c116d5606074f967.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6e27f5ec13605883127f51eeddb04.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cb4b0bf2b2c6473ee9ef5e0f9fbd6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e0eec1ec071511374395ce0455b41.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016758a9c9fe6a91d842340b955ab3cc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c534ee1eec981ed6c9f9f9a96f983.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe4db44f3c9707118fd7e277841abc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19a3f8c40b05fc079f6ed555b6885f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20df82efa613b5d52c38a5dc73d023.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9298e10d04639ebcb1359106ad28db.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48190f29e862cf01078cb72cc8c743d9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17d481d542b9a0d9ed656fcfc3f260.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5d17022ae0f0d4687714b49e1fd13.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee0c3cb2569f088f5700408da0c0ae.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6c2c59328417646221ab05e3e459a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dad4ca3ed48d033087ef5cf188349.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c918a1d524a352d25e06b67b28412b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2ab9e2ec62f140bf9e6b4792e6f98.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8ddf37bbbdafa20c6e8a50db963aa.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3895bac4f4d1b5abb77d5ecc1f8dde.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c5608319ffb862a7040a65a552acf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5450e6c107fad02fe3c3b1d7467f3a7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12133caf00eba20792c734a23359608.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a615cb9940cb411849bf1d4e41212d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907472308afd42c00cf3bfbfca489214.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548251e157c2236df22cf0d19da9a92.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d540eca5d1ce24f27248c9f8a307d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d44482f453e05b967f78cb9417c24.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638df5220ac03914ef164960815e690.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f31c70fa6fd964b6f6d9176aed9e5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4378d9a1ac01d1802f1c72460711cda.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de75446562c221521fff6700c7d4d91.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf20763e5cd55467ada53afb8509f3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87dfe3befc6bcbab896444be37b2a1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c3b41c48bc5d03063c5595dd051a7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db54ec2e947165f4b8c3cb3df99c82.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ea8f0fc3b22bd9f539425f23c64fb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fd3d0c070b2023142fd23a9aacf82.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19be33731d93ce30d490983cb6b053.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>