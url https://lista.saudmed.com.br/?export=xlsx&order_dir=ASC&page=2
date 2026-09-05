--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -34,183 +34,183 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 18:46</t>
-[...2 lines deleted...]
-    <t>Touca Rosa Pink Pc/100 - PROTDESC</t>
+    <t>Lista gerada no: 04/09/2026 22:55</t>
+  </si>
+  <si>
+    <t>Touca Lilas Pc/100 - PROTDESC</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>PROTDESC</t>
   </si>
   <si>
-    <t>Touca Lilas Pc/100 - PROTDESC</t>
-[...1 lines deleted...]
-  <si>
     <t>ATADURA CREPOM 13F 30CM X 1,8M - ERIMAX</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>ERIMAX</t>
   </si>
   <si>
+    <t>Gaze 11F 7,X 7,Soft Pc/10 - HERIKA</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
     <t>Unid Opsite Post-Op Visible 20 X 10CM - OPSITE</t>
   </si>
   <si>
-    <t>Gazes e Compressas</t>
-[...1 lines deleted...]
-  <si>
     <t>AABA</t>
   </si>
   <si>
+    <t>1602 - MODELADOR CAVADO C/ ALCA BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>ALMOTOLIA 250ML BICO RETO TRANSPARENTE  - JPROLAB</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
     <t>FITA LARGA ADESIVA TRANSPARENTE 48MM X 100M - TALGE</t>
   </si>
   <si>
     <t>TALGE</t>
   </si>
   <si>
-    <t>SACO LIXO PRETO 40L 0,4M PC/100</t>
-[...7 lines deleted...]
-  <si>
     <t>4062 - PROTETOR BUCAL DUPLO MOLDAVEL - ORTHOPAUHER</t>
   </si>
   <si>
     <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
     <t>ORTHOPAUHER</t>
   </si>
   <si>
     <t>Pulseira infantil rosa pc/100 - Wiltex</t>
   </si>
   <si>
     <t>Materiais para Marcação Cirúrgica</t>
   </si>
   <si>
     <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
   </si>
   <si>
     <t>Sonda Aspiracao Traqueal N.24 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>SONDA NASOGASTRICA CURTA N.04 K35 - MEDSONDA</t>
-[...1 lines deleted...]
-  <si>
     <t>SONDA NASOGASTRICA CURTA N.10 - MEDSONDA</t>
   </si>
   <si>
     <t>SONDA NASOGASTRICA CURTA N.12 - MEDSONDA</t>
   </si>
   <si>
-    <t>SONDA NASOGASTRICA LONGA N.06 K33 - MEDSONDA</t>
-[...1 lines deleted...]
-  <si>
     <t>SONDA NASOGASTRICA LONGA N.10 - MEDSONDA</t>
   </si>
   <si>
     <t>UNID AGULHA 21G VERDE 2X 0,- DESCARPACK</t>
   </si>
   <si>
-    <t>DESCARTAVEIS HOSPITALARES</t>
-[...1 lines deleted...]
-  <si>
     <t>DESCARPACK</t>
   </si>
   <si>
     <t>SONDA NASOGASTRICA LONGA N.18 - MEDSONDA</t>
   </si>
   <si>
     <t>GAZE 13F 7,X 7,(1X 26) SOFT PC/10 MT/840 - HERIKA</t>
   </si>
   <si>
-    <t>AMED</t>
-[...19 lines deleted...]
-  <si>
     <t>NYLON PRETO C/AG 4,0  - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
+  </si>
+  <si>
+    <t>COLETOR URINA INFANTIL TIPO SACO UNISSEX N/EST 100ML PC/10 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>UNID PIPETA PASTEUR GRADUADA 3ML N/EST - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>1643 - CINTA CURTA C/ 8 BARBATANAS BEGE M - BIOBELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3895bac4f4d1b5abb77d5ecc1f8dde.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c5608319ffb862a7040a65a552acf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5450e6c107fad02fe3c3b1d7467f3a7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12133caf00eba20792c734a23359608.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a615cb9940cb411849bf1d4e41212d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907472308afd42c00cf3bfbfca489214.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548251e157c2236df22cf0d19da9a92.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d540eca5d1ce24f27248c9f8a307d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d44482f453e05b967f78cb9417c24.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638df5220ac03914ef164960815e690.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f31c70fa6fd964b6f6d9176aed9e5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4378d9a1ac01d1802f1c72460711cda.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de75446562c221521fff6700c7d4d91.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf20763e5cd55467ada53afb8509f3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87dfe3befc6bcbab896444be37b2a1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c3b41c48bc5d03063c5595dd051a7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db54ec2e947165f4b8c3cb3df99c82.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ea8f0fc3b22bd9f539425f23c64fb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fd3d0c070b2023142fd23a9aacf82.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19be33731d93ce30d490983cb6b053.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd66438b3b17e1762f13484acacf7d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4d892caa126a06d1763322c8a8ed8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891af8bbbc17dee23db9f32996451bb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214169c174549e607688ab05197e42a6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99619775ba727b6a43c3cb071b40c6e4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010b819b5450052264a378b3e084d1d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be03fbddf37125b65efa6f421c5b16.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b56fca62065268aea1c941fdcc4770.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff1d4959c54c334c69a73a7e37c559.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4874d53ff223de87881b4005da1cdbb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be06843a2f878e332c9a46d3ee61eda.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043ff4e3095c9d44fa588b20f96a0c8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f080819e5c76f731d3e30a5af37e1ba.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051aaa53dc1f239b2d64fb21aa64e4a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92824edcc004ce8ef8c5eb868c4bf4da.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4b2519c1fad453d4b152345840202.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af057ad7423ca25afc08561d19accf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528ae68f62289299f33392ce8e81ead.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061d0d97609c642d6c6ad5f30370290.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a80e30d5469ba8de189f30f274a7b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>31.12</v>
+        <v>41.16</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>41.16</v>
+        <v>28.71</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>28.71</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
         <v>96</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
         <v>50.27</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>11.59</v>
+        <v>240.16</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>23.94</v>
+        <v>4.73</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>82.3</v>
+        <v>11.59</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>0.84</v>
+        <v>82.3</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>2.02</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>1.09</v>
+        <v>2.02</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
         <v>138</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
         <v>1.13</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
         <v>139</v>
       </c>
       <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
         <v>33</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
         <v>1.47</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" t="s">
         <v>34</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>1.47</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>1.72</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>0.19</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>2.27</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F18" s="3">
-        <v>1.22</v>
+        <v>69.43</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F19" s="3">
-        <v>90.7</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>156</v>
+        <v>184</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>2.42</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="F21" s="3">
-        <v>69.43</v>
+        <v>189.61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>