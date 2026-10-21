--- v2 (2026-09-05)
+++ v3 (2026-10-21)
@@ -14,206 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 06:00</t>
-[...5 lines deleted...]
-    <t>Luvas de Látex</t>
+    <t>Lista gerada no: 21/10/2026 00:04</t>
+  </si>
+  <si>
+    <t>Canula Endotraqueal C/Bl 6,0 - SOLIDOR</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>BR6201102 - MEIA 6000 AD 20-30 P PE ABERTO BEGE - VENOSAN</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>Uripen Disp Inco Urinaria N. - BIOMED</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>BIOMED</t>
+  </si>
+  <si>
+    <t>PAPEL LENCOL HOSPITALAR 50 X 50 ECOLOGIC - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 10ML S/AG LL - BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML C/AG LS 2X 0,- DESCARPACK</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>Comadre Plastica - TAYLOR</t>
-[...29 lines deleted...]
-    <t>Sondas e Cateteres</t>
+    <t>UNID SERINGA 20ML C/AG LS  - DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 10ML S/AG LS - DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 60ML S/AG LL - DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 16G BRANCA 40 X 1,- BD</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal N.12 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal N.16 - Medsonda</t>
+  </si>
+  <si>
+    <t>Sonda aspiracao traqueal n.18 - Medsonda</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal N.20 - Medsonda</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal 14 - Embramed</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>ELETROESTIMULADOR TENS ALIVIO JA - G-TECH</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>1644 - CINTA LONGA COM BARBATANA GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>BR6301102 - MEIA 6000 AD 30-40 P PE ABERTO BEGE - VENOSAN</t>
+  </si>
+  <si>
+    <t>VG300- UNID CURATIVO HIDROCOLOIDE 1X 18CM REGIAO SACRAL - VITALDERME</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>Unid Agulha 24G Roxa 20 X 0,5 - SOLIDOR</t>
-[...86 lines deleted...]
-    <t>UNID AGULHA 16G BRANCA 40 X 1,- BD</t>
+    <t>7099 - TESOURA IRIS RETA 12 CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfae17fc40ab1b534c397cbdd4f42d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc864ff8bec215cddf1aae6d4194622f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891f872a8c45d7760fad78610ba2738.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a94cbf73ba6e490de81b68df012aca.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3f526935945eff31fb088480432b5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d294c3ff0d711c959117da3105334.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13ba886fffa6d314df28e125c6a342.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ace6f62188cd1b8c0d0fddeb0cbe7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484298375bb41292056cf904569f47dc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569c6701300122ca100b29a3782022d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94448aac3f71e278c43211e21b2e550.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24794a2cc1897e367ca132855a5dd2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b09ff1b7c5d18b4aa1a084f3ee4f3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff822555e80048ba27ab67abf14b94e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa225656b691cf904f615e141c504ee6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1c6f5a15c7806c3caa4dbee4360c3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e164a3727393c408901636059ee4d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f885d2d3ac995631ea73cfe480516.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24576caed9ff7f45163e07feba95ccb5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d2040b2f19ca124689858a276a581.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa53c17d87ef6469c2863e4ec0410c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd376b9e2b45df065003302244cf22.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b6db1316c5f12a5f28ec5d8b22510.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f33ac514d5e5d6ed442ac5a33b3a43.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50b5baaf74ddb1cbf6d19460e9b43e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2f26c1bd5c841925fde86a2710500.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac842a5170620baada62638d9ebfb6e8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152e662a76243ad2d77bc922f811bc2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44a77998a9db4de0522c87c855a6af.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cc7e34e0aa2a41cf360ce96be3b4e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08eac7883afaed56ade5394b98ecaf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d21979ca277cddc5caff177b1a188.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b745a2200d0a05aa090e178c66068.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70325c7e76fdd1769b611f5b6294b2b9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072569424a40e49c5eb4572b626375.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12597e132f4838c0abec4fc2142e95.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a893635ae19ae0c67413a3b198fb5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9df02bb7e69b5b931a6b7eb748339.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0af48f657a7151245f0c91613ba20d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b543eaaaa1296a24a63911182f36b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>1948</v>
+        <v>2035</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.02</v>
+        <v>8.36</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>1953</v>
+        <v>2040</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>31.25</v>
+        <v>256.66</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>1967</v>
+        <v>2053</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>45.13</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>1994</v>
+        <v>2064</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>5.75</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>1998</v>
+        <v>2087</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>27.43</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2007</v>
+        <v>2088</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
         <v>23</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>0.19</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2013</v>
+        <v>2090</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>52.71</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2027</v>
+        <v>2091</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>2.84</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2032</v>
+        <v>2092</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>2.04</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2035</v>
+        <v>2094</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>8.36</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2040</v>
+        <v>2095</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>256.66</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2053</v>
+        <v>2096</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
         <v>29</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>4.7</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2064</v>
+        <v>2097</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="F14" s="3">
-        <v>13.86</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2069</v>
+        <v>2098</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="F15" s="3">
-        <v>14.74</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2087</v>
+        <v>2099</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>1.37</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2088</v>
+        <v>2101</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F17" s="3">
-        <v>0.48</v>
+        <v>277.05</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2090</v>
+        <v>2107</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>1.34</v>
+        <v>227.43</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2091</v>
+        <v>2110</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>0.69</v>
+        <v>286.82</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2092</v>
+        <v>2126</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="F20" s="3">
-        <v>2.67</v>
+        <v>31.14</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2094</v>
+        <v>2134</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>0.59</v>
+        <v>46.96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>