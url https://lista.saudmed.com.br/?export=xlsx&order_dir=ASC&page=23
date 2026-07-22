--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,227 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 22:14</t>
-[...20 lines deleted...]
-    <t>FITA ADESIVA AUTOCLAVE 19 X 30 - CIEX</t>
+    <t>Lista gerada no: 22/07/2026 04:02</t>
+  </si>
+  <si>
+    <t>Lencol Desc C/Elast 20G 2,X 0,9M Pc/1- Hndesc</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>HNDESC</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL USO GERAL S/PO AZUL G - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>Lixa De Unha 100/180 - OPI</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>OPI</t>
+  </si>
+  <si>
+    <t>Prn Tampa Conec. C/ Memb. Auto Cicat - LA VET</t>
+  </si>
+  <si>
+    <t>VETERINARIO</t>
+  </si>
+  <si>
+    <t>LA VET</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA BRANCA C/TIRAS PC/50 - BETEL</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>BETEL</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 20G S/ MANGA C/ TIRAS PC/10 - DEJAMARO</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>Colchao Air Plus Pneumatico C/ Motor Anti Escaras 127V - DELLAMED</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>DELLAMED</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal 14 - EMBRAMED</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>FITA SILICONE REMOCAO SUAVE 2,X 5M AZUL  - 3M</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>CIEX</t>
-[...20 lines deleted...]
-    <t>SONDA NASOGASTRICA CURTA N.06 K33 - MEDSONDA</t>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>5120 - PINCA HALSTEAD MOSQUITO RETA 12,5CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>VLA203OL - MEIA LEGLINE AD 15-23 P PE ABERTO OLINDA - VENOSAN</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>Muleta Axilar D7 Regulavel Par - DELLAMED</t>
+  </si>
+  <si>
+    <t>1627 - MODELADOR SUBDIVIDIDO FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1627 - MODELADOR SUBDIVIDIDO F FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1617C - PROTETOR ABDOMINAL (CINTURAO C/ VELCRO) BEGE M-G - BIOBELA</t>
+  </si>
+  <si>
+    <t>1627 - MODELADOR SUBDIVIDIDO FECHO FRONTAL BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>1627 - MODELADOR SUBDIVIDIDO FECHO FRONTAL BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>MEIA 6000 AGH 20-30 X-G PE ABERTO BEGE - VENOSAN</t>
+  </si>
+  <si>
+    <t>1617C - PROTETOR ABDOMINAL (CINTURAO C/ VELCRO) BEGE PP-P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Equipo Carboxiterapia Engate Rapido - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
     <t>MEDSONDA</t>
-  </si>
-[...103 lines deleted...]
-    <t>BIOBELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d271d2a85f81361cb932805aa62dcd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485095acbb672e042c63d5f688bc3c61.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0886ab3eb4dd8fee5b0f079813a58f1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c92d5e8851dbf085221bbe369244ce.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c78ef582ed077750777410e31dc745.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5dbda8ff6dc509ba4a0035f8d52b4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdff1ddc0088ee1e8f837e05cc89d0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647420188411c4d523e9c63734e390d8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a329c011c3672a656204805dcf06e1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f6ee0a67f7737ff4a32532891dd9e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cb5729638948443a3237b9cdfe43c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d235b5fa5cdd98e3351655efd72ac1b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a43f45b8c9bd0369091dd4cce15b33.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb8ec891422f99ed6af0485f63ec7e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643097a2190eaa0c41af85a69aa36b3d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299fb9862d5225775463bedf583c6de.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec168e8a0af3e53832ab994faab2d6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c560192a3aae833e2b34cfa144683b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eebe0149a3a2bbe1ad8a57b409fde.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7fccd554cfdecc868f27661c5e3e2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb853670b42976a53caf4cd21b4d01ae.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50381296245f81bf19745093c472ccd0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c475e101bb4f6485a908576bb9016.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc375d9b3c03bbd3504e6e41c2694ca.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde45c225be133f7ddf6526904d5be41.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a9eaabca25b7b4fea81fdb5e29b96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0df0811a9bd8634adbc1b45a7af916.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9521d29ca8eba39c55e897dbb4d22.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a614af6cde997d358434ad5f9473b7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af687bec5feb16210d92a4e96143c2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f39b601823dda9701d18a9e8fdc1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132cd309db7cf89551f18ac0864126d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbc1d086960cd6b0e5c6fe263b6632.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd393b6af714869587b9c83ebbc5d2f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3531ba3289d0fdac43bfaacc9047cae.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a22d2c66eb21674dd0d51264c2c16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceebb04718a415ad7750a1b7564f08.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9367e31d61f89d7a3b67dff7ab339.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a94bda8b377de041d5685ef9a8f6cb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bdc25dc460c68627f590a08562617.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1168,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2206</v>
+        <v>2221</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.87</v>
+        <v>34.4</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2207</v>
+        <v>2229</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>16.57</v>
+        <v>29.93</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2209</v>
+        <v>2234</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>9.41</v>
+        <v>3.28</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2213</v>
+        <v>2250</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>16.42</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2214</v>
+        <v>2258</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>11.42</v>
+        <v>18.88</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2218</v>
+        <v>2260</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>1.34</v>
+        <v>20.71</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2219</v>
+        <v>2264</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>1.3</v>
+        <v>251.83</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2221</v>
+        <v>2270</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3">
-        <v>34.4</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2229</v>
+        <v>2271</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F10" s="3">
-        <v>29.93</v>
+        <v>119.01</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2234</v>
+        <v>2278</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F11" s="3">
-        <v>3.28</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2250</v>
+        <v>2282</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F12" s="3">
-        <v>3.15</v>
+        <v>136.46</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2258</v>
+        <v>2287</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>18.88</v>
+        <v>212.29</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2260</v>
+        <v>2291</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="3">
-        <v>20.71</v>
+        <v>280.2</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2264</v>
+        <v>2292</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>251.83</v>
+        <v>299.25</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2270</v>
+        <v>2293</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>2.35</v>
+        <v>71.57</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2271</v>
+        <v>2294</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>119.01</v>
+        <v>280.1</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2278</v>
+        <v>2295</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>49.5</v>
+        <v>299.25</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2282</v>
+        <v>2304</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3">
-        <v>136.46</v>
+        <v>332.77</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2287</v>
+        <v>2307</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F20" s="3">
-        <v>212.29</v>
+        <v>70.46</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2291</v>
+        <v>2309</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>280.2</v>
+        <v>9.58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>