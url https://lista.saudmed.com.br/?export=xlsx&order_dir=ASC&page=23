--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,206 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 04:02</t>
-[...56 lines deleted...]
-    <t>Colchao Air Plus Pneumatico C/ Motor Anti Escaras 127V - DELLAMED</t>
+    <t>Lista gerada no: 05/09/2026 06:35</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal N.12 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal N.16 - Medsonda</t>
+  </si>
+  <si>
+    <t>Sonda aspiracao traqueal n.18 - Medsonda</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal N.20 - Medsonda</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal 14 - Embramed</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>ELETROESTIMULADOR TENS ALIVIO JA - G-TECH</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>1644 - CINTA LONGA COM BARBATANA GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>BR6301102 - MEIA 6000 AD 30-40 P PE ABERTO BEGE - VENOSAN</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>DELLAMED</t>
-[...11 lines deleted...]
-    <t>FITA SILICONE REMOCAO SUAVE 2,X 5M AZUL  - 3M</t>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>VG300- UNID CURATIVO HIDROCOLOIDE 1X 18CM REGIAO SACRAL - VITALDERME</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>7099 - TESOURA IRIS RETA 12 CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BRANCO 10CM X 4,5M  - MISSNER</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>3M</t>
-[...53 lines deleted...]
-    <t>MEDSONDA</t>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal N.22 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 1,2CM X 4,5M - MISSNER</t>
+  </si>
+  <si>
+    <t>1617 - PROTETOR ABDOMINAL 28 X 37 REDONDO BEGE TAM U - BIOBELA</t>
+  </si>
+  <si>
+    <t>AGUA PARA INJETAVEIS 10ML AMP - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>Produtos Farmacêuticos</t>
+  </si>
+  <si>
+    <t>EQUIPLEX</t>
+  </si>
+  <si>
+    <t>ALCOOL 70% 100ML ANTISSEPTICO (RIALCOOL) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>MASCARA LARINGEA PVC 4,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>MASCARA LARINGEA PVC 5,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 12FR - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA CURTA N.20 - MEDSONDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb853670b42976a53caf4cd21b4d01ae.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50381296245f81bf19745093c472ccd0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c475e101bb4f6485a908576bb9016.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc375d9b3c03bbd3504e6e41c2694ca.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde45c225be133f7ddf6526904d5be41.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a9eaabca25b7b4fea81fdb5e29b96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0df0811a9bd8634adbc1b45a7af916.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9521d29ca8eba39c55e897dbb4d22.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a614af6cde997d358434ad5f9473b7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af687bec5feb16210d92a4e96143c2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f39b601823dda9701d18a9e8fdc1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132cd309db7cf89551f18ac0864126d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbc1d086960cd6b0e5c6fe263b6632.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd393b6af714869587b9c83ebbc5d2f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3531ba3289d0fdac43bfaacc9047cae.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a22d2c66eb21674dd0d51264c2c16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceebb04718a415ad7750a1b7564f08.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9367e31d61f89d7a3b67dff7ab339.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a94bda8b377de041d5685ef9a8f6cb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bdc25dc460c68627f590a08562617.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6595f1e734a643fe3a1b4f83e9349.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b13aeefc0f200e503201fb8f65619.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87107ad38999789d968f5fd4a94ec626.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569747b46ce50dca9e41ee33a847927.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bff7f2d8639334064d20da5d2f023.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c64fe0472be64b40c3296fc96197b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564b168a44fccd3b0c09e7fa0d47d7a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b6f10ff0bc92bae09a33ce2f58861.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5a9ba5790da4457f578b7d1634312.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c999893af5fab0723ce77256e2b61.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a85f23ddd18c020cfa3e5435b2da01.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acced3b64d61b30d4d91315eca9be0c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dced376e07cb5a463362b56c5df5e7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea1d3218e896470a8b41e9ee9d075b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75853cd7faab3602e5f086453e386b6f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163e5899f9303e7246b97f16269d2c1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7df5b0ed87d99c70393c4e44decce2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae700688728cede6e12825cb81a7ff.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59a07335bf8b56cdc39e80bcd513c8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431789e8767a4f012c81c2718f1bec0.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2221</v>
+        <v>2095</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>34.4</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2229</v>
+        <v>2096</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>29.93</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2234</v>
+        <v>2097</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>3.28</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2250</v>
+        <v>2098</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>3.15</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2258</v>
+        <v>2099</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>18.88</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2260</v>
+        <v>2101</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>20.71</v>
+        <v>277.05</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2264</v>
+        <v>2107</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>251.83</v>
+        <v>227.43</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2270</v>
+        <v>2110</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>2.35</v>
+        <v>286.82</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2271</v>
+        <v>2126</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>119.01</v>
+        <v>31.14</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2278</v>
+        <v>2134</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>49.5</v>
+        <v>46.96</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2282</v>
+        <v>2140</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>136.46</v>
+        <v>26.46</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2287</v>
+        <v>2142</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>212.29</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2291</v>
+        <v>2155</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>280.2</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2292</v>
+        <v>2156</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F15" s="3">
-        <v>299.25</v>
+        <v>81.4</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2293</v>
+        <v>2163</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>71.57</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2294</v>
+        <v>2170</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" t="s">
         <v>41</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>280.1</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2295</v>
+        <v>2179</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
         <v>26</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>299.25</v>
+        <v>33.83</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2304</v>
+        <v>2180</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" t="s">
         <v>26</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>332.77</v>
+        <v>33.83</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2307</v>
+        <v>2186</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="F20" s="3">
-        <v>70.46</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2309</v>
+        <v>2187</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>9.58</v>
+        <v>1.6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>