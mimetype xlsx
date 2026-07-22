--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,218 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 22:56</t>
-[...11 lines deleted...]
-    <t>Uripen Disp Inco Urinaria N. - URITEX</t>
+    <t>Lista gerada no: 22/07/2026 04:58</t>
+  </si>
+  <si>
+    <t>Equipo Nutricao Enteral Gravitacional C/25 - TKL</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>Coletor Urina Sistema Aberto 1,2L - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA INFANTIL ROSA CX/2- LOLA</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>LOLA</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA INFANTIL ROSA - ARCOMED</t>
+  </si>
+  <si>
+    <t>ARCOMED</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA INFANTIL AZUL CX/2- LOLA</t>
+  </si>
+  <si>
+    <t>LAMINA BISTURI N.20 - UNIQMED</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>SG05 - PELE PARA TREINAMENTO DE SUTURAS 173 X 115 X 5MM - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 1L RIOZYME ECO  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Serra De Gigli 60CM - STYLLE</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 1ML C/AG FIXA 29G 12,7 X 0,33 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>GARROTE DESCARTAVEL TIRAS AZUL 36CM - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>Mascara KN95 ROSA - NEKKAR</t>
+  </si>
+  <si>
+    <t>KEVENOLL</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO G - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO P - MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO USO GERAL PRETA G - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>Equipo Multivias 2 Vias Polifix LL - MEDSONDA</t>
+  </si>
+  <si>
+    <t>41 - LENCOL PLASTICO C/ ELASTICO SOLTEIRO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.10 - UNIQMED</t>
+  </si>
+  <si>
+    <t>BOLSA COLETA / TRANSFUSAO SANGUE SIMPLES CPDA-500ML - JP</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>CURATIVO TRANSPARENTE ROLO 05CM X 10M - VITALDERME</t>
   </si>
   <si>
     <t>Estomaterapia</t>
   </si>
   <si>
-    <t>PINCA CHERON DESCARTAVEL - KOLPLAST</t>
-[...128 lines deleted...]
-    <t>KEVENOLL</t>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23214c76266bbd2b97df796cddd096a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723786f78c6086d073416fd9b8287367.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4f3698d1ab03579e570fda0af52b3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4e65326c45277a19bc2f83d9e0919.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e67d18c9c1fe877b2f716af7ecb69.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063fe9cbe6bac6a5a266133c3056150.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d76244e3f187ef1f0ce668856618a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108c33a1110f1167bce1688eb1ebcb3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f64ef64601a5d63e23cd161e50f567.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee6da7aea33aa50ae932224da60a0d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114a877bf827fe44dd463277c18da08.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f986e3dd84231736fc86cc595e63f86.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2c19a3f1b246068b968f7db6badc9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165be6772fb639caef7df72c3ff7cd2e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2576967ea452a6ecd3a7c4c03ad031.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ec38e8db7dc4a5ab9f47411a13e8f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e38b68b1976963b88470ce9111f61.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5621599a86aa0e91eb66a0291a0c4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48153500e8a1e4937bcdbfa41b19d3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f767cd680f20205b51ad89cfa74330.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3657b803fb4268629b9a5ca8edf0b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995a3c97fdd0eb326c3b71872690f2b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8e25f3b2e20a832acdde103a36067.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca413db3ca6f83f9dd15ab82893264.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2378857d2011d4c964f97cabf7c20b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99e8b1018c66f9a55a085d78ca3854.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34663e0b3d3c38a5b67ed05f3ecd5b9e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6dfed849295adc33421b98510fe9f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2bd6022fcb6e61a8b2ab5a925f905.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da8d3f3b4c5ef43e3d4c8f5e1698ec.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d0cd65af7e610352e648b6322ab0c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a44e15b35edae939e16c48a1ecd6e2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810329933f3705600a8ba33664f6a704.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5c9ad8c95fa2dd1668de003dc4a06.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596b4e67d924d3597688331ff766e9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaa3df11a3aeb0146280766fc05b0f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8620f9ebab6e81b6a2eacdcc0b88f1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308c3c5f8afe34ba945af27175621c8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdccbbc237a072e619a13c7d22f0b1f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fb65b4a2c236267cd383a8857ef94.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1160,416 +1151,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2348</v>
+        <v>2362</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.75</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2349</v>
+        <v>2364</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>5.78</v>
+        <v>9.22</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2350</v>
+        <v>2366</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>3.13</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2351</v>
+        <v>2369</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>252.82</v>
+        <v>25.18</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2353</v>
+        <v>2370</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>332.77</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2357</v>
+        <v>2376</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>21</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>0.29</v>
+        <v>55.15</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2361</v>
+        <v>2380</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>18.92</v>
+        <v>143.41</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2362</v>
+        <v>2382</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>27</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>2.18</v>
+        <v>44.39</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2364</v>
+        <v>2386</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>9.22</v>
+        <v>16.57</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2366</v>
+        <v>2397</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>5.9</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2369</v>
+        <v>2398</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>25.18</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2370</v>
+        <v>2404</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>5.9</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2372</v>
+        <v>2408</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
         <v>38</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>39</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>14.11</v>
+        <v>31.12</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2376</v>
+        <v>2409</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>55.15</v>
+        <v>53.87</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2380</v>
+        <v>2411</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F16" s="3">
-        <v>143.41</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2382</v>
+        <v>2413</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>44.39</v>
+        <v>2.48</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2386</v>
+        <v>2420</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>16.57</v>
+        <v>101.12</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2397</v>
+        <v>2428</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" t="s">
         <v>21</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>0.69</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2398</v>
+        <v>2430</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>1.47</v>
+        <v>54.35</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2404</v>
+        <v>2434</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>1.66</v>
+        <v>67.89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>