--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -34,189 +34,189 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 04:58</t>
-[...2 lines deleted...]
-    <t>Equipo Nutricao Enteral Gravitacional C/25 - TKL</t>
+    <t>Lista gerada no: 05/09/2026 07:21</t>
+  </si>
+  <si>
+    <t>1627 - MODELADOR SUBDIVIDIDO F FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1627 - MODELADOR SUBDIVIDIDO FECHO FRONTAL BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>1627 - MODELADOR SUBDIVIDIDO FECHO FRONTAL BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>BR6201105 - MEIA 6000 AD 20-30 X-G PE ABERTO BEGE - VENOSAN</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>1617C - PROTETOR ABDOMINAL (CINTURAO C/ VELCRO) BEGE PP-P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Equipo Carboxiterapia Engate Rapido - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>Equipo Carboxiterapia Ii Rosca - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>TKL</t>
-[...62 lines deleted...]
-    <t>UNID SERINGA INSULINA 1ML C/AG FIXA 29G 12,7 X 0,33 - VACUPLAST</t>
+    <t>Unid Lidocaina 2% 20Ml C/Vaso - XYLESTESIN</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>1621 - MODELADOR SHORT/REGATA E FECHO FRONTAL MASC. BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Unid Lidocaina 2% 20Ml S/Vaso - XYLESTESIN</t>
+  </si>
+  <si>
+    <t>Estetoscopio Rappaport Cor Vermelha - PREMIUM</t>
+  </si>
+  <si>
+    <t>Estetoscópios</t>
+  </si>
+  <si>
+    <t>PREMIUM</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - LEMGRUBER</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>LEMGRUBER</t>
+  </si>
+  <si>
+    <t>Algodao Disco 50UN - NATHY</t>
+  </si>
+  <si>
+    <t>NATHY</t>
+  </si>
+  <si>
+    <t>Algodao Quadrado 40G - NATHY</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>Unid Pulseira Adulto Vermelha - Laserband Adesivo Papel Pc/100 - PASSEVIP</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>PASSEVIP</t>
+  </si>
+  <si>
+    <t>Pulseira Adulto Amarela - PASSEVIP</t>
+  </si>
+  <si>
+    <t>Porta Lamina Plastico Tipo Frasco Capaci. 03 Laminas - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>ELETRODO CARDIO INFANTIL C/ GEL PC/50 - VITALCOR</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>VITALCOR</t>
+  </si>
+  <si>
+    <t>UNID SCALP 27G - SOLIDOR</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>CRAL</t>
-[...59 lines deleted...]
-    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Unid Clareador Dental 22% Peroxido Carbamida Whiteness Perfect - FGM</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>FGM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3657b803fb4268629b9a5ca8edf0b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995a3c97fdd0eb326c3b71872690f2b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8e25f3b2e20a832acdde103a36067.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca413db3ca6f83f9dd15ab82893264.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2378857d2011d4c964f97cabf7c20b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99e8b1018c66f9a55a085d78ca3854.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34663e0b3d3c38a5b67ed05f3ecd5b9e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6dfed849295adc33421b98510fe9f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2bd6022fcb6e61a8b2ab5a925f905.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da8d3f3b4c5ef43e3d4c8f5e1698ec.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d0cd65af7e610352e648b6322ab0c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a44e15b35edae939e16c48a1ecd6e2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810329933f3705600a8ba33664f6a704.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5c9ad8c95fa2dd1668de003dc4a06.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596b4e67d924d3597688331ff766e9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaa3df11a3aeb0146280766fc05b0f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8620f9ebab6e81b6a2eacdcc0b88f1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308c3c5f8afe34ba945af27175621c8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdccbbc237a072e619a13c7d22f0b1f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fb65b4a2c236267cd383a8857ef94.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72503bc3cfc50f5a56f81033ba59e5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae405c9a006b0c595e90cb5924ae5e8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f3d1f1e64ff3610cb0e188392f57c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bf812ef3343fd9f06776ec8822957.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bddcd2104b187a42d9f9ba0d3c308.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087898966353803829c1ed38d7cfa70.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcae8bb91a263c86a439e5df7bdaa92.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df2493e93580be9cab40d6ca3c82e1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e943178a8e67f660836b3d0f035900.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e96cbefa914d6d63e3ea7a901c86c7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac27c5356f773555cde32966a54bf3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661a8d3740ed929a26e3feb5cf122e1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c51c3ebab917f896d3ce251227dcad.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d040cec868c42aa155b37803c5f1206.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb2ec03b1649e280e8ae845e2e1db3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd98e36b0060f5727bc4c8bb29ecc7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007143bbbecfe105c8d0236966cd765c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d089630c6495e511d0dfa0b7e7a161a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf01329a310d3def5c47418010b7e8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0023df2859249457cf7809bf9385c6c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2362</v>
+        <v>2292</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>2.18</v>
+        <v>299.25</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2364</v>
+        <v>2294</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>9.22</v>
+        <v>280.1</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2366</v>
+        <v>2295</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>5.9</v>
+        <v>299.25</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2369</v>
+        <v>2301</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>25.18</v>
+        <v>257.4</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2370</v>
+        <v>2307</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>5.9</v>
+        <v>70.46</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2376</v>
+        <v>2309</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>55.15</v>
+        <v>9.58</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2380</v>
+        <v>2310</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>143.41</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2382</v>
+        <v>2313</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>44.39</v>
+        <v>26.71</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2386</v>
+        <v>2314</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>16.57</v>
+        <v>278.1</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2397</v>
+        <v>2315</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>0.69</v>
+        <v>27.4</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2398</v>
+        <v>2317</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>1.47</v>
+        <v>80.75</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2404</v>
+        <v>2321</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>1.66</v>
+        <v>4.31</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2408</v>
+        <v>2325</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>31.12</v>
+        <v>9.34</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2409</v>
+        <v>2327</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>53.87</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2411</v>
+        <v>2329</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="3">
-        <v>57.46</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2413</v>
+        <v>2330</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>2.48</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2420</v>
+        <v>2332</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>101.12</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2428</v>
+        <v>2335</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>0.5</v>
+        <v>29.86</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2430</v>
+        <v>2339</v>
       </c>
       <c r="C20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>54.35</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2434</v>
+        <v>2344</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21" t="s">
         <v>51</v>
       </c>
       <c r="E21" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>67.89</v>
+        <v>35.91</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>