--- v2 (2026-09-05)
+++ v3 (2026-10-21)
@@ -14,209 +14,218 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 07:21</t>
-[...5 lines deleted...]
-    <t>Materiais Ortopédicos e Imobilizações</t>
+    <t>Lista gerada no: 20/10/2026 23:18</t>
+  </si>
+  <si>
+    <t>Unid Pulseira Adulto Vermelha - Laserband Adesivo Papel Pc/100 - PASSEVIP</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>PASSEVIP</t>
+  </si>
+  <si>
+    <t>Pulseira Adulto Amarela - PASSEVIP</t>
+  </si>
+  <si>
+    <t>Porta Lamina Plastico Tipo Frasco Capaci. 03 Laminas - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>ELETRODO CARDIO INFANTIL C/ GEL PC/50 - VITALCOR</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>VITALCOR</t>
+  </si>
+  <si>
+    <t>UNID SCALP 27G - SOLIDOR</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Unid Clareador Dental 22% Peroxido Carbamida Whiteness Perfect - FGM</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>FGM</t>
+  </si>
+  <si>
+    <t>Preservativo N/Lubrif - MADEITEX</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>MADEITEX</t>
+  </si>
+  <si>
+    <t>PINCA CHERON DESCARTAVEL - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>1604 - CORSELET REGATA/SHORTS BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>1627 - MODELADOR SUBDIVIDIDO FECHO FRONTAL BEGE M - BIOBELA</t>
-[...8 lines deleted...]
-    <t>BR6201105 - MEIA 6000 AD 20-30 X-G PE ABERTO BEGE - VENOSAN</t>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE M - BIOBELA</t>
   </si>
   <si>
     <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
-    <t>VENOSAN</t>
-[...8 lines deleted...]
-    <t>Equipamentos Estéticos e Dermatológicos</t>
+    <t>1646 - CORSELET 8 BARBATANAS BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>UNID AGULHA P/ CANETA DE INSULINA 31G 6MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 20L - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>Equipo Nutricao Enteral Gravitacional C/25 - TKL</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>0427 - PINCA HALSTEAD MOSQUITO RETA 18CM - ABC</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>Coletor Urina Sistema Aberto 1,2L - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>Equipo Carboxiterapia Ii Rosca - MEDSONDA</t>
-[...95 lines deleted...]
-    <t>FGM</t>
+    <t>LAMINA BISTURI N.20 - UNIQMED</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 1L RIOZYME ECO  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Serra De Gigli 60CM - STYLLE</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+  </si>
+  <si>
+    <t>GARROTE DESCARTAVEL TIRAS AZUL 36CM - VACUPLAST</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72503bc3cfc50f5a56f81033ba59e5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae405c9a006b0c595e90cb5924ae5e8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f3d1f1e64ff3610cb0e188392f57c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bf812ef3343fd9f06776ec8822957.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bddcd2104b187a42d9f9ba0d3c308.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087898966353803829c1ed38d7cfa70.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcae8bb91a263c86a439e5df7bdaa92.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df2493e93580be9cab40d6ca3c82e1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e943178a8e67f660836b3d0f035900.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e96cbefa914d6d63e3ea7a901c86c7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac27c5356f773555cde32966a54bf3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661a8d3740ed929a26e3feb5cf122e1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c51c3ebab917f896d3ce251227dcad.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d040cec868c42aa155b37803c5f1206.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb2ec03b1649e280e8ae845e2e1db3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd98e36b0060f5727bc4c8bb29ecc7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007143bbbecfe105c8d0236966cd765c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d089630c6495e511d0dfa0b7e7a161a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf01329a310d3def5c47418010b7e8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0023df2859249457cf7809bf9385c6c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f838e9bd4c1c3e261cbd8875a8104.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40493d1adbee7533b4c40b72343c60.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6bfde00b11e6e083ab689b202fd1d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7e31855abfc545a79fb28df4480c1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3f2d1dad3ad62cdb0880104093873.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f00119bea10dd231789eac6ee18ebb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad88dcc93de7a465df58ea71670377f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff06e3cf21d88e5993162ed1db657af.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cf98f5daa9ed33e033dd395315327.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c409f4311b72dfb3999a60f7a3c4c8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d63a321c0a2fbdc22519a0098f115.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9914e5c25c5355699bf12f2ca5c47ee.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37341483ef5a52fe92b8e5971f01f5b6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90eade9d90510a9d831dc191004dc7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e746520f551e953a399768834e2c5d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c296f06857798b232418178b0bff0e7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d873cb2ed9b65be4ced3df8f296c6d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792cba3f10d486e2e8e15d924980956.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13603cd8bad2090d073c1d81ca2cdf0d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde8b3780b1feac1800b92f75153a3e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1151,416 +1160,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2292</v>
+        <v>2329</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>299.25</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2294</v>
+        <v>2330</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>280.1</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2295</v>
+        <v>2332</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>299.25</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2301</v>
+        <v>2335</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>257.4</v>
+        <v>29.86</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2307</v>
+        <v>2339</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>70.46</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2309</v>
+        <v>2344</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>9.58</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2310</v>
+        <v>2348</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>8.4</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2313</v>
+        <v>2350</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>26.71</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2314</v>
+        <v>2351</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>278.1</v>
+        <v>252.82</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2315</v>
+        <v>2353</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>27.4</v>
+        <v>332.77</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2317</v>
+        <v>2354</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>80.75</v>
+        <v>283.29</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2321</v>
+        <v>2357</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>4.31</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2325</v>
+        <v>2361</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>9.34</v>
+        <v>18.92</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2327</v>
+        <v>2362</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>3.89</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2329</v>
+        <v>2363</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>0.53</v>
+        <v>154.9</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2330</v>
+        <v>2364</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F17" s="3">
-        <v>0.59</v>
+        <v>9.22</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2332</v>
+        <v>2376</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="F18" s="3">
-        <v>0.76</v>
+        <v>55.15</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2335</v>
+        <v>2382</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>29.86</v>
+        <v>44.39</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2339</v>
+        <v>2386</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>0.44</v>
+        <v>17.74</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2344</v>
+        <v>2398</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>35.91</v>
+        <v>1.47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>