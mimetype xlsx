--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,200 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 17:13</t>
-[...5 lines deleted...]
-    <t>Luvas de Látex</t>
+    <t>Lista gerada no: 22/07/2026 05:59</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 5Cm X 4,5M Amarelo C/ Patas- LA VET</t>
+  </si>
+  <si>
+    <t>VETERINARIO</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>OXIMETRO DE DEDO PEDIATRICO OLED - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>GLICERINA BRANCA 1L  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Hidratantes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,2X 30MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Extensor Cateter Infusao Fotossensivel 12Fr 120CM - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.24 - UNIQMED</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SORO FISIOLOGICO 0,9% 100ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>Unid Lamina Bisturi N.20 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Unid lamina bisturi n.12 - advantive</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.11 - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.12 - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.15 - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.21 - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 1 C/AG 3.0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID SEDA TRANCADA PRETA 3-0 C/AG 2,0 ODONTO - SHALON</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 2-0 S/AG - SHALON</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 0 S/AG - SHALON</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 2-0 C/AG 2,5 - SHALON</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA ALCOOLICA 0,5% 100ML (RIOHEX) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>Unid agulha 23g azul 2x 0,- MEDIX</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>MEDIX</t>
-  </si>
-[...118 lines deleted...]
-    <t>UNID LAMINA BISTURI N.15 - UNIQMED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2900a34f388c393e78062994fa71f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415188138a4f532bbb18f8c3b3a3a7c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8c14ba37dc4b85183529a243421d7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1da8f6bf7bfc638d948d5d56ffa65c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbb62e792775f621d20c8654882de2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504980e397a7acf11dc2cfae58cdcfde.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7232d3b53707376ccb1b9628c083b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb2a57e6c9538ace5d0b29b71b3e4a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d472d3eea98ddfa02dcc752afc42f1c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c0e566e71f2eee4093b50385754c5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c418dee8c8bdad8e9972a5e62e1aa5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d37ccfd619616289830bf0cad888e1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941a763294bfe2b7c09f12fe0f6e861.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cd4881d274a86252bead160ce3b46.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa857df67dcabbaf9e3f5809adfa75.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4fe8c2a981a0a1bbdfaeb22e65491.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1825f546b3331b59632176a8f629a4f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a517bdad9ffa02ed064c48486d7c6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e0829b23a0463e08083f39ae08934.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bea25be44285d6cb206670df3eca86.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013365b8f56827a6983f3254fa652085.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c2e9bdcefba3f89f5d766af5597c2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe14db7867ed67af85f37054d1098d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32782dcc7c0d370a0f112bb442631393.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428773e1073f79a52141c8770f1beb2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf263b79be6ae4be34763501b50b91a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73778f4f352c0a4e7cf79124f51c96.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abc7c5375aac23d4ad93dc4e1438a3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723acd672ea57f1135d6d883ab9c4582.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f42ebede69d93a55f4d1848d3d92b4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d8ecbf0832aa5c1fdb222cb82e82.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb75ce6d2ebb9abecaa21e8d7fc68b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9352f81d6d393ec27ca963a1ef0b9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e9df85c5b00cca21c509c5d47ae6b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c4d87ab4019327e0085f76eef2546.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd44704c66584b02b5b6edd4abcf23.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434b62e0145445020c068fa3e6cbb46.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218561c0c740734917334724bfc0d0b9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94e39b70e6ca1eef87b796d442a523.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee939e0cef3c49381e732ae32a448d31.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1172,386 +1163,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2408</v>
+        <v>2435</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>31.12</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2409</v>
+        <v>2436</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>53.87</v>
+        <v>237.09</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2411</v>
+        <v>2438</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>57.46</v>
+        <v>137.63</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2413</v>
+        <v>2439</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>2.48</v>
+        <v>239.63</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2420</v>
+        <v>2447</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>101.12</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2428</v>
+        <v>2448</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>0.5</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2430</v>
+        <v>2450</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>54.35</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2434</v>
+        <v>2452</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>67.89</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2435</v>
+        <v>2453</v>
       </c>
       <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>11.57</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2436</v>
+        <v>2454</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>237.09</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2438</v>
+        <v>2455</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>137.63</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2439</v>
+        <v>2456</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>239.63</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2447</v>
+        <v>2457</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>3.95</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2448</v>
+        <v>2459</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>0.57</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2450</v>
+        <v>2460</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>6.3</v>
+        <v>3.36</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2452</v>
+        <v>2462</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="F17" s="3">
-        <v>0.61</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2453</v>
+        <v>2467</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="F18" s="3">
-        <v>0.5</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2454</v>
+        <v>2468</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="F19" s="3">
-        <v>0.61</v>
+        <v>3.51</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2455</v>
+        <v>2473</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>0.76</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2456</v>
+        <v>2479</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>0.61</v>
+        <v>0.14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>