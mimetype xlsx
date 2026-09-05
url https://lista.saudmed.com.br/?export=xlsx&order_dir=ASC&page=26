--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,191 +14,218 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 05:59</t>
-[...5 lines deleted...]
-    <t>VETERINARIO</t>
+    <t>Lista gerada no: 05/09/2026 07:21</t>
+  </si>
+  <si>
+    <t>Unid Atadura Crepom 13F 30CM X 1,8M - ORTOFEN</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>ORTOFEN</t>
+  </si>
+  <si>
+    <t>Preservativo N/Lubrif - MADEITEX</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>MADEITEX</t>
+  </si>
+  <si>
+    <t>PINCA CHERON DESCARTAVEL - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>1604 - CORSELET REGATA/SHORTS BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>1646 - CORSELET 8 BARBATANAS BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>UNID AGULHA P/ CANETA DE INSULINA 31G 6MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 20L - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>Equipo Nutricao Enteral Gravitacional C/25 - TKL</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
-    <t>OXIMETRO DE DEDO PEDIATRICO OLED - G-TECH</t>
-[...11 lines deleted...]
-    <t>Hidratantes</t>
+    <t>0427 - PINCA HALSTEAD MOSQUITO RETA 18CM - ABC</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>Coletor Urina Sistema Aberto 1,2L - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>LAMINA BISTURI N.20 - UNIQMED</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>SG05 - PELE PARA TREINAMENTO DE SUTURAS 173 X 115 X 5MM - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 1L RIOZYME ECO  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
   </si>
   <si>
     <t>RIOQUIMICA</t>
   </si>
   <si>
-    <t>AGULHA P/ ACUPUNTURA 0,2X 30MM - UNIQMED</t>
-[...86 lines deleted...]
-    <t>Seringas, Agulhas e Conta Gotas</t>
+    <t>Serra De Gigli 60CM - STYLLE</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 1ML C/AG FIXA 29G 12,7 X 0,33 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>GARROTE DESCARTAVEL TIRAS AZUL 36CM - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>Mascara KN95 ROSA - NEKKAR</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>KEVENOLL</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO G - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
   </si>
   <si>
     <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO P - MEDIX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013365b8f56827a6983f3254fa652085.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c2e9bdcefba3f89f5d766af5597c2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe14db7867ed67af85f37054d1098d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32782dcc7c0d370a0f112bb442631393.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428773e1073f79a52141c8770f1beb2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf263b79be6ae4be34763501b50b91a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73778f4f352c0a4e7cf79124f51c96.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abc7c5375aac23d4ad93dc4e1438a3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723acd672ea57f1135d6d883ab9c4582.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f42ebede69d93a55f4d1848d3d92b4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d8ecbf0832aa5c1fdb222cb82e82.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb75ce6d2ebb9abecaa21e8d7fc68b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9352f81d6d393ec27ca963a1ef0b9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e9df85c5b00cca21c509c5d47ae6b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c4d87ab4019327e0085f76eef2546.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd44704c66584b02b5b6edd4abcf23.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434b62e0145445020c068fa3e6cbb46.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218561c0c740734917334724bfc0d0b9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94e39b70e6ca1eef87b796d442a523.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee939e0cef3c49381e732ae32a448d31.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434c8e69e703098a3cf4c6f4b74114a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda0fd44dcdd925956c375c737d9a59.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965ff96187e6b976b825bdcfecd034f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aac8c8f7c4bf4d7dfdf36d074f293.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff88d8d8e2f4808fb45749d86101584.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541aab2b5fca19ccc1c558bc1a257fa.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72fce6882cd70225fb9b900faa77d0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a716009817e0f212db6a448db0682.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a4de97838cec764ea8bf870ecdd8d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39054e82d8f7d0475f1c1674818f9b9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfadd077bda3474cef0dbf689be83b0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d40a827b530633383327836b93461.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab059e615dee651538fc297b48da43b4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3677325be7c40e1cf022b5b6cfee99.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f8801ef95db03de1c8a3c36d49c5b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0438e14e09e6616d9008ec9cf0290.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deb154a1ad7183090bb6444a7c7380.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff2ec4a7302d0bacdce4992a7304bd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e2bec933cf14a42aee239e53e11c5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096839127a563dc88c1efc8499c3c0e8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1132,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2435</v>
+        <v>2346</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.57</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2436</v>
+        <v>2348</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>237.09</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2438</v>
+        <v>2350</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>137.63</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2439</v>
+        <v>2351</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>239.63</v>
+        <v>252.82</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2447</v>
+        <v>2353</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>3.95</v>
+        <v>332.77</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2448</v>
+        <v>2354</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>0.57</v>
+        <v>283.29</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2450</v>
+        <v>2357</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>6.3</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2452</v>
+        <v>2361</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>0.61</v>
+        <v>18.92</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2453</v>
+        <v>2362</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
         <v>30</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>0.5</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2454</v>
+        <v>2363</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>0.61</v>
+        <v>154.9</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2455</v>
+        <v>2364</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>0.76</v>
+        <v>9.22</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2456</v>
+        <v>2376</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>0.61</v>
+        <v>55.15</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2457</v>
+        <v>2380</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>0.59</v>
+        <v>143.41</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2459</v>
+        <v>2382</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>3.32</v>
+        <v>44.39</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2460</v>
+        <v>2386</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>3.36</v>
+        <v>16.57</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2462</v>
+        <v>2397</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F17" s="3">
-        <v>3.72</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2467</v>
+        <v>2398</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>3.72</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2468</v>
+        <v>2404</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="F19" s="3">
-        <v>3.51</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2473</v>
+        <v>2408</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>4.2</v>
+        <v>31.12</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2479</v>
+        <v>2409</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>0.14</v>
+        <v>30.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>