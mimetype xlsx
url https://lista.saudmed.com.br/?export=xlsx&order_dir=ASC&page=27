--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,194 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 23:29</t>
-[...2 lines deleted...]
-    <t>UNID LAMINA BISTURI N.21 - UNIQMED</t>
+    <t>Lista gerada no: 22/07/2026 09:48</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G C/100 - MEDIX</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 20 X 33CM - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Dispenser Papel Branco - Clean Velox</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>TORNEIRA DESCARTAVEL VIAS LL - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>UNID SCALP 21G - FX MEDICAL</t>
+  </si>
+  <si>
+    <t>FX MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+  </si>
+  <si>
+    <t>UNID SCALP 21G SEGURANCA - FX MEDICAL</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G SEGURANCA - FX MEDICAL</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 2X 28CM C/RX PC/0 - VITORIA</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>CHUMACO CURATIVO CIRURGICO 1X 60CM 0 - LUIZA</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>Unid Atadura Elastica 15CM X 2,2M - NEVE</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.20 - UNIQMED</t>
   </si>
   <si>
     <t>Lâminas de Bisturi</t>
   </si>
   <si>
     <t>UNIQMED</t>
   </si>
   <si>
-    <t>UNID NYLON PRETO 1 C/AG 3.0 - SHALON</t>
+    <t>1631 - REGATA SHORTS FECHO FRONTAL BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>Espeto de Bambu 25CM - BILLA-GLOBAL</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>BILLA GLOBAL</t>
+  </si>
+  <si>
+    <t>UNID POLIGLACTINA 2-0 C/AG 3,5 - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
-    <t>UNID SEDA TRANCADA PRETA 3-0 C/AG 2,0 ODONTO - SHALON</t>
-[...101 lines deleted...]
-    <t>BIOBELA</t>
+    <t>UNID CATGUT CROMADO 2-0 C/AG 4,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 10Cm X 4,5M Branca  - LA VET</t>
+  </si>
+  <si>
+    <t>Veterinario</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>1604 - CORSELET REGATA/SHORTS BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE ROSA 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>MONTSERRAT COM IMP E EXP LTDA</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE BEGE 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE VERDE 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe8f13ad6df0543f7716fcccb4deb2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02405b869c2e1c2382428fa2e9b6f6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1703c09236d6096175384399d2feddc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e39327c00c9afb90b5fe38213f00dc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8efad76d8d7fadcede99926f588d06.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbb43ca5bbaea909e7cdf08441e898.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223f296741a27b4330452b1bfae7027.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65e2b64e8c5a3107193da3c3d921e7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548569547ddacf7f649cf95661683582.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863629d841502664da50da84d7e470d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b04875144a2a02361f4964ee339e7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc13b32cc2c2181670afc1722a8ad80.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccf5b7ce9586f60920284b8f607b5a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d9205225e04cd704572c952ad50ac.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007615a61acb82959f9567762a9d0188.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b665b99874619f1a446699d615da482.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86620bec2ae2ef9731694177e92fc7b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3eab23c938794a6b1e1756e60a0f53.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7190f3fff8852ebac924ae21e69b4b4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e2a08fa84f390354ef8577629e48f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdeb601d1003c73044bdc3f010b7e6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e47af1977ed448938cf6bcaba8f00c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89b19fe2be7a20249cb9f51d69f9c6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997bf54e7431cc78655fb64398d80e8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9a457684932d0bce8e2e47e93a6f8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d3b7e937eb08800985502a2d65606.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf53d6def263a3939ac823029c6062f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ada1f8e609555c466c18b5d012879.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab2f62d7477b75eafa5e7b6676089c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b3ad9fda3baa0bc551b14cf78dbc0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292592f0dfe97ef147a43e2418ea7a31.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d485cf68dfb366354e9a1d5bf46ea.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfd71b455a3a3392340c358f00930d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0260230c96c07434bf312e81170bb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638de77983a2515d737f5192a0f3fdcb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d408e2f042f180fc9310386aa9edc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1af73cfddf8c2bb2229e00d642060.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e3c5869f0cdbcac4ed0ea70485ef8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b3de6bd505a4b9bdd44a33ca54f44.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d47b9fed88fb345e01243b81f3a717.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2457</v>
+        <v>2484</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.59</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2459</v>
+        <v>2495</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>3.32</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2460</v>
+        <v>2503</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>3.36</v>
+        <v>319.2</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2462</v>
+        <v>2506</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>3.72</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2467</v>
+        <v>2514</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>3.72</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2468</v>
+        <v>2516</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>3.51</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2473</v>
+        <v>2517</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>19</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>4.2</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2479</v>
+        <v>2521</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>0.15</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2484</v>
+        <v>2523</v>
       </c>
       <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="s">
         <v>24</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>0.34</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2495</v>
+        <v>2527</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>0.84</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2503</v>
+        <v>2529</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>319.2</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2506</v>
+        <v>2535</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>1.64</v>
+        <v>238.08</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2514</v>
+        <v>2536</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>0.5</v>
+        <v>37.25</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2516</v>
+        <v>2538</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>0.86</v>
+        <v>13.63</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2517</v>
+        <v>2541</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>0.86</v>
+        <v>8.46</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2521</v>
+        <v>2542</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>5.88</v>
+        <v>19.72</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2523</v>
+        <v>2552</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>3.72</v>
+        <v>270.52</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2527</v>
+        <v>2561</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>2.58</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2529</v>
+        <v>2562</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>0.55</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2535</v>
+        <v>2563</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>238.08</v>
+        <v>29.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>