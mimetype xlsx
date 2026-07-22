--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,179 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 00:09</t>
-[...5 lines deleted...]
-    <t>Tubos e Coletores</t>
+    <t>Lista gerada no: 22/07/2026 07:33</t>
+  </si>
+  <si>
+    <t>BOLSA TERMICA BABY 190G - CARBOGEL</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>ESTANTE RACK COM VENTOSA 50 TUBOS 10MM -17MM - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>1003 - CALCANHEIRA SILIGEL P/ ESPORAO M - ORTHOPAHUER</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>FP 612 - BOTA IMOB DE TORNOZELO LONGA G - MARIMAR</t>
+  </si>
+  <si>
+    <t>MARIMAR</t>
+  </si>
+  <si>
+    <t>FP 612 - BOTA IMOB DE TORNOZELO LONGA M - MARIMAR</t>
+  </si>
+  <si>
+    <t>FP 902 A - Colete Putti Baixo GG - MARIMAR</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,2X 25MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,30 X 75MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,1X 8MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,20 X 15MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>AGULHA P/ ACUPUNTURA 0,2X 50MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID AGULHA P/ CANETA DE INSULINA 32G X 0,2- ADVANTIVE</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
-    <t>UNID SERINGA 20ML C/AG LS - SR</t>
-[...95 lines deleted...]
-    <t>UNID AGULHA P/ CANETA DE INSULINA 32G X 0,2- ADVANTIVE</t>
+    <t>Equipo Microgotas De Infusao Gravitacional 150Ml C/ Bureta - SOLIDOR</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 18G ROSA 40 X 1,- MEDIX</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO PRETA M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>LUVA LIMPEZA PAR LATEX AMARELA M - TALGE</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>TALGE</t>
+  </si>
+  <si>
+    <t>VG400- UNID CURATIVO HIDROCOLOIDE 1X 15CM ULTRAFINO - VITALDERME</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>VG700- UNID CURATIVO HIDROCOLOIDE 1X 15CM PLUS - VITALDERME</t>
+  </si>
+  <si>
+    <t>VG200- UNID CURATIVO HIDROCOLOIDE 1X 15CM - VITALDERME</t>
+  </si>
+  <si>
+    <t>VG200- UNID CURATIVO HIDROCOLOIDE 20 X 20CM - VITALDERME</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eda2d591acbbb13eb97939533a4348.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f83e5a121d7a8b2ef7a5395a29872.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7439b4025e0c2a9736109825d92a0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db053a62c819d5d9c8f8c6b22c66781.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880c295881b45038de540aa1e110df.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5c0232f611d6e3ddffd97d1a69f0c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866adaf2cd038f5c807aed945778f26f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467be12573a318faf60932e070d3700.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca78456e28cab3b86bde4d785be6277.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5aa1095a0aeb23fbc77a3253401c2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8d2053018b4c0fd21b6f44b973a6c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0aa8b5e1e9952ec77b6e188412ae3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fec8659d3344e7eb03a6b24765335.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f004c0b4291790df399f7aa0f773e2b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189c7dfcf9586d705b0a9339e370af1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee2018c8de37a0fcabd2d13327a034.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409d9448fc513a30d24b1fa673ccdc4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de7d2a78dfbf21d01c7bba54b00428.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cc6e3830d53201a0fe50d0ec0d979.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc079801e1827b47e4e4b44554c028.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe94a06c1accfc6a7c50f07a2e06e8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d569489c9db041fcffd7fc589de0b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff4de2eeb1689d294827479e2935f3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b91520eb20934ba3d1a73dae4d802d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc475fa84ea234aa954baa6240f82f1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e040ec998cfc19bc618986785eeacc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792825140f952f2500d46082653ac3e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2a8c22b3d71ee6e913fc18a6656e5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70dda1aa0b44df850d8aa2be95a76e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96736746c240a3ee2dc1abe76ab9f051.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43217bf8c800ad954061368d9d91b50b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9919eb7ce9914b8c8c2453378fa2f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c634076ff66733dc68dced0a9086e4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ca7fae58eb0beb42804967df8993.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a2645f13780fb47b8b4af8ed2c2d5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39a05180af564d00dfc30bd3d01a26.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3899501ed5711275da73c593927175d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dea0af370cb4006c1ec126ca1174a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bd8c1cc6c8c0a6362aa764bb7b1ac.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602e0828e9cdac1c9b3d7eb05bf6b52.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2625</v>
+        <v>2671</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>7.41</v>
+        <v>48.49</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2626</v>
+        <v>2672</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.34</v>
+        <v>56.36</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2628</v>
+        <v>2678</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>8.36</v>
+        <v>77.11</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2648</v>
+        <v>2683</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>88.58</v>
+        <v>95.76</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2657</v>
+        <v>2685</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>201.1</v>
+        <v>95.76</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2665</v>
+        <v>2694</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>57.75</v>
+        <v>197.19</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2667</v>
+        <v>2696</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>216.66</v>
+        <v>36.18</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2669</v>
+        <v>2697</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>155.99</v>
+        <v>34.02</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2671</v>
+        <v>2698</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>48.49</v>
+        <v>36.18</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2672</v>
+        <v>2699</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>56.36</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2678</v>
+        <v>2700</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F12" s="3">
-        <v>77.11</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2683</v>
+        <v>2705</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>95.76</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2685</v>
+        <v>2706</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>95.76</v>
+        <v>11.76</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2694</v>
+        <v>2709</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>197.19</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2696</v>
+        <v>2712</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F16" s="3">
-        <v>36.18</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2697</v>
+        <v>2713</v>
       </c>
       <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" t="s">
         <v>38</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>34.02</v>
+        <v>5.38</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2698</v>
+        <v>2717</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="F18" s="3">
-        <v>36.18</v>
+        <v>21.59</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2699</v>
+        <v>2718</v>
       </c>
       <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
         <v>40</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
         <v>34.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2700</v>
+        <v>2719</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="F20" s="3">
-        <v>34.0</v>
+        <v>25.66</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2705</v>
+        <v>2720</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F21" s="3">
-        <v>0.34</v>
+        <v>41.08</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>