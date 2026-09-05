--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,185 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 07:33</t>
-[...2 lines deleted...]
-    <t>BOLSA TERMICA BABY 190G - CARBOGEL</t>
+    <t>Lista gerada no: 05/09/2026 08:59</t>
+  </si>
+  <si>
+    <t>Unid Atadura Elastica 15CM X 2,2M - NEVE</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>UNID LAMINA BISTURI N.20 - UNIQMED</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>1631 - REGATA SHORTS FECHO FRONTAL BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>Espeto de Bambu 25CM - BILLA-GLOBAL</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>BILLA GLOBAL</t>
+  </si>
+  <si>
+    <t>UNID POLIGLACTINA 2-0 C/AG 3,5 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 10Cm X 4,5M Branca  - LA VET</t>
+  </si>
+  <si>
+    <t>Veterinario</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>1604 - CORSELET REGATA/SHORTS BEGE P - BIOBELA</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>CARBOGEL</t>
-[...11 lines deleted...]
-    <t>1003 - CALCANHEIRA SILIGEL P/ ESPORAO M - ORTHOPAHUER</t>
+    <t>KINESIO TAPE ROSA 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>MONTSERRAT COM IMP E EXP LTDA</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE VERDE 5CM X 5M - MONTSERRAT</t>
   </si>
   <si>
     <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
   <si>
-    <t>ORTHOPAUHER</t>
-[...14 lines deleted...]
-    <t>AGULHA P/ ACUPUNTURA 0,2X 25MM - UNIQMED</t>
+    <t>SACO LIXO AZUL 100L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>1625G4 - FAIXA ABDOMINAL DE 4 GOMOS BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>H28_3 - LUVA POWER GRIP G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>H86_3 - COTOVELEIRA CROSS TRAINING PRETA G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>H87_2 - CANELEIRA CROSS TRAINING PRETA M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>OR1023 - ORTESE COMFORT PLUS C/POLEGAR DIR P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>OR1026_3 - ORTESE COMFORT AIR S/POL DIR PRETA G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>RV06 - MUNHEQUEIRA RECOVERY DIR P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>RV06_2 - MUNHEQUEIRA RECOVERY DIR M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Coletor urina sistema aberto 1,2l - uromed</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML C/AG LS - SR</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
-  </si>
-[...67 lines deleted...]
-    <t>Gazes e Compressas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe94a06c1accfc6a7c50f07a2e06e8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d569489c9db041fcffd7fc589de0b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff4de2eeb1689d294827479e2935f3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b91520eb20934ba3d1a73dae4d802d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc475fa84ea234aa954baa6240f82f1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e040ec998cfc19bc618986785eeacc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792825140f952f2500d46082653ac3e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2a8c22b3d71ee6e913fc18a6656e5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70dda1aa0b44df850d8aa2be95a76e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96736746c240a3ee2dc1abe76ab9f051.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43217bf8c800ad954061368d9d91b50b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9919eb7ce9914b8c8c2453378fa2f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c634076ff66733dc68dced0a9086e4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ca7fae58eb0beb42804967df8993.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a2645f13780fb47b8b4af8ed2c2d5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39a05180af564d00dfc30bd3d01a26.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3899501ed5711275da73c593927175d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dea0af370cb4006c1ec126ca1174a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bd8c1cc6c8c0a6362aa764bb7b1ac.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602e0828e9cdac1c9b3d7eb05bf6b52.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4d027fdecade1c0cc6a410b0c28d0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a466a495f99438e1903aa7003c222e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53658bfb18ad875634ee036ee4dce71.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7e59ea803e3ac1f33d29fae86f129.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c1c752e037bbe914c3f18c8d829ab.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a3ef6c7fcc846305033af8ecf5458.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3850f8aa5db3b60cff0ef3ee534aa.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de0038f4e408c76db3ea7dd2303d46.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4914cacd83f56f965d5f92404e00d80.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae12cc7ba53c887d4076ff26fee511c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa105e5c23c0335ce66d050abd5a7f2d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42242f92063f274dbe4d4225e5652d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809051b7df6fba5e40c57e7a1434c100.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d4603001b7439b734533d47d2f4bd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fccd23f9e9c4288293551fd2a092a1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b431a0056b56bb75a63282bbdde293.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068874f6d58999be5d49d939d0c946f8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63687bce1e4f7cbc8025615faf7e7bd2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73641eeb69e05c5572c1893cc7bfd36e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e44604369f27ee2c0c5daa5c0d6f3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1126,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2671</v>
+        <v>2527</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>48.49</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2672</v>
+        <v>2529</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>56.36</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2678</v>
+        <v>2535</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>77.11</v>
+        <v>238.08</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2683</v>
+        <v>2536</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>95.76</v>
+        <v>37.25</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2685</v>
+        <v>2538</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>95.76</v>
+        <v>13.63</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2694</v>
+        <v>2542</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>197.19</v>
+        <v>19.72</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2696</v>
+        <v>2552</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>36.18</v>
+        <v>270.52</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2697</v>
+        <v>2561</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>34.02</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2698</v>
+        <v>2563</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>36.18</v>
+        <v>29.75</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2699</v>
+        <v>2566</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>34.0</v>
+        <v>69.43</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2700</v>
+        <v>2574</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>34.0</v>
+        <v>198.7</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2705</v>
+        <v>2577</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>0.34</v>
+        <v>103.87</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2706</v>
+        <v>2586</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>11.76</v>
+        <v>149.58</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2709</v>
+        <v>2588</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>0.15</v>
+        <v>137.53</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2712</v>
+        <v>2592</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>35.91</v>
+        <v>107.52</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2713</v>
+        <v>2599</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="3">
-        <v>5.38</v>
+        <v>119.24</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2717</v>
+        <v>2619</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F18" s="3">
-        <v>21.59</v>
+        <v>148.03</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2718</v>
+        <v>2620</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3">
-        <v>34.0</v>
+        <v>189.76</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2719</v>
+        <v>2625</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>25.66</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2720</v>
+        <v>2626</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>41.08</v>
+        <v>1.34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>