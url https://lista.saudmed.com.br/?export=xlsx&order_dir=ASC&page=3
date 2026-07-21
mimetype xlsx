--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:51</t>
+    <t>Lista gerada no: 21/07/2026 18:22</t>
   </si>
   <si>
     <t>COLETOR URINA INFANTIL TIPO SACO UNISSEX N/EST 100ML PC/10 - MEDSONDA</t>
   </si>
   <si>
     <t>Tubos e Coletores</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
     <t>MEIA 6000 AD 30-40 M PE ABERTO BEGE - VENOSAN</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>VENOSAN</t>
   </si>
   <si>
     <t>UNID PIPETA PASTEUR GRADUADA 3ML N/EST - CRAL</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
@@ -94,53 +94,50 @@
   <si>
     <t>MADEITEX</t>
   </si>
   <si>
     <t>MEIA 6000 AD 20-30 BEGE G - VENOSAN</t>
   </si>
   <si>
     <t>1602 - MODELADOR CAVADO C/ ALCA BEGE GG - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
     <t>UNID SCALP 25G SEGURANCA - DESCARPACK</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>DRENO PENROSE EST S/ GAZE N.1 - MADEITEX</t>
-[...1 lines deleted...]
-  <si>
     <t>Tubo Conico Pp 10Ml Graduado S/ Tampa - CRALPLAST</t>
   </si>
   <si>
     <t>SONDA NASOGASTRICA CURTA N.18 - MEDSONDA</t>
   </si>
   <si>
     <t>GELO RIGIDO 500ML - GELOTECH</t>
   </si>
   <si>
     <t>GELOTECH</t>
   </si>
   <si>
     <t>METRONIDAZOL 500MG 100ML BOLSA - JP</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
     <t>JP INDUSTRIA FARMACEUTICA</t>
   </si>
   <si>
     <t>0667 - PINCA FOERSTER RETA 16CM - ABC</t>
   </si>
   <si>
     <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
@@ -154,60 +151,63 @@
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>MISSNER</t>
   </si>
   <si>
     <t>FITA ESPARADRAPO BRANCO 2,5CM X 0,9M MT/20- MISSNER</t>
   </si>
   <si>
     <t>Extensor 120CM LL - EMBRAMED</t>
   </si>
   <si>
     <t>CREMER</t>
   </si>
   <si>
     <t>Atadura Vetrap 10Cm X 4,5M Preta- LA VET</t>
   </si>
   <si>
     <t>Veterinario</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
-    <t>Colector Urina Frasco 2HORAS 2L - CRAL</t>
-[...4 lines deleted...]
-  <si>
     <t>Atadura Vetrap 10Cm X 4,5M Azul  - LA VET</t>
   </si>
   <si>
     <t>Atadura Vetrap 5Cm X 4,5M Rosa C/ Patas - LA VET</t>
+  </si>
+  <si>
+    <t>UNID CATETER 20G ROSA SEGURANCA - DESCARPACK</t>
+  </si>
+  <si>
+    <t>4003 - TUBO RECORTAVEL P/ CALOS SILIGEL P - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6a991ae8103669be28e4cb355de9a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c1412c46004d63ed40c14889991b1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58c33975991f188f733285de9edc81.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb85a115c0a33a0005ce68e0ebfc9d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a187dc87d1fd20bdc9ddb5d3385e76.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba80afd70c9d270f4e770aed9e7804a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f6debcbb5f94059d5a1efafbb254.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3968118704aa887b262ae43acce27ca.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5ad898586e19356dacc3f7d251a55.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386d26e83e1aeca5ea57afae5023b32.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e404ee21a1432b2676eb097e5ad95cb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94de0f359069a657302575775d384b7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a972342db0a323cb06036181976e26b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc664596c48da7626dda50663f3a99.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef3fa8c0594fc886e26214d00ecb9d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319461bcf7fd75046596938b2fa5559.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d4f89e13420214a3dc9587989cfa5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad746a5e5fbadc569aff68ed99ab1d5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9204241d97aeed075b298ac1f897e14.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfda1191c1ace32e230d9aa55eb1a51.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b479b90cce592ca094689bd6017c14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39055ff9ae30c33be0dd14fbdd823f8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f8bb41e3f4693b9f30202baa48d8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2c079af48cf36e54356065a7ca60e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12448056841b4bb8f334aed66279583.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a9bbe74aac26fa4c8f00e168dd0d2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cc74a18911871989c0ca98e8395ce.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495821c8a9286214cc714b5d69cb2a4c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed82047ef7f4f84511d43ccb193a4a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db5324498d3f37fcb3b01a8a840a0c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96aebe4f3272e3658d8d2fd896d2bd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef4dbec55354cd475e97bbfd0521f5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ab413ab325638e8ab9daa75c01443.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ab3cdb7a12665e5d863884e0bec57.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f940651d312c064ec538a0605c2c1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b03f69cfa97049dca6218efe7cc60.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781224abb54dbfa0ee96efb42f349f2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e221d89611725f8ca9cd0c19c35dc98.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95797315787a9392c19776466bc6d1a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2e0bcf71cdf5d4c3100328d47b003.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1291,267 +1291,267 @@
         <v>22</v>
       </c>
       <c r="F7" s="3">
         <v>220.98</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
         <v>220</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="3">
         <v>0.59</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>2.94</v>
+        <v>322.96</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>322.96</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>1.49</v>
+        <v>4.79</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>4.79</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>11.49</v>
+        <v>110.11</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>110.11</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
         <v>37</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>38</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>5.67</v>
+        <v>4.39</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>4.39</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>2.9</v>
+        <v>19.72</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="C18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" t="s">
         <v>43</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>44</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>19.72</v>
+        <v>19.74</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>10.92</v>
+        <v>11.78</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>19.74</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
         <v>49</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>11.78</v>
+        <v>46.68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>