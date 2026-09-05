--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -14,200 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 18:22</t>
-[...5 lines deleted...]
-    <t>Tubos e Coletores</t>
+    <t>Lista gerada no: 04/09/2026 22:55</t>
+  </si>
+  <si>
+    <t>MEIA 6000 AD 20-30 BEGE G - VENOSAN</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>1643 - CINTA CURTA C/ 8 BARBATANAS BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>1602 - MODELADOR CAVADO C/ ALCA BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>UNID SCALP 25G SEGURANCA - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>DRENO PENROSE EST S/ GAZE N.1 - MADEITEX</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MADEITEX</t>
+  </si>
+  <si>
+    <t>SONDA NASOGASTRICA CURTA N.18 - MEDSONDA</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>MEIA 6000 AD 30-40 M PE ABERTO BEGE - VENOSAN</t>
-[...11 lines deleted...]
-    <t>Plásticos e Consumíveis para Laboratório</t>
+    <t>GELO RIGIDO 500ML - GELOTECH</t>
+  </si>
+  <si>
+    <t>GELOTECH</t>
+  </si>
+  <si>
+    <t>METRONIDAZOL 500MG 100ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>0667 - PINCA FOERSTER RETA 16CM - ABC</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BRANCO 2,5CM X 4,5M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BRANCO 1,2CM X 4,5M - MISSNER</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BRANCO 2,5CM X 0,9M MT/20- MISSNER</t>
+  </si>
+  <si>
+    <t>Extensor 120CM LL - EMBRAMED</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Kit Micronebulizador Infantil - I-205/IVD1.6 - OMRON</t>
+  </si>
+  <si>
+    <t>NS - OMRON</t>
+  </si>
+  <si>
+    <t>Colector Urina Frasco 2HORAS 2L - CRAL</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
-    <t>Uripen Disp Inco Urinaria N.- URITEX</t>
-[...77 lines deleted...]
-    <t>Atadura Vetrap 10Cm X 4,5M Preta- LA VET</t>
+    <t>Atadura Vetrap 5Cm X 4,5M Rosa C/ Patas - LA VET</t>
   </si>
   <si>
     <t>Veterinario</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
-    <t>Atadura Vetrap 10Cm X 4,5M Azul  - LA VET</t>
-[...4 lines deleted...]
-  <si>
     <t>UNID CATETER 20G ROSA SEGURANCA - DESCARPACK</t>
   </si>
   <si>
     <t>4003 - TUBO RECORTAVEL P/ CALOS SILIGEL P - ORTHOPAUHER</t>
   </si>
   <si>
     <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Porta Comprimidos (A Granel)</t>
+  </si>
+  <si>
+    <t>Acessórios para Medicamentos</t>
+  </si>
+  <si>
+    <t>SAUDMED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b479b90cce592ca094689bd6017c14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39055ff9ae30c33be0dd14fbdd823f8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f8bb41e3f4693b9f30202baa48d8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2c079af48cf36e54356065a7ca60e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12448056841b4bb8f334aed66279583.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a9bbe74aac26fa4c8f00e168dd0d2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cc74a18911871989c0ca98e8395ce.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495821c8a9286214cc714b5d69cb2a4c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed82047ef7f4f84511d43ccb193a4a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db5324498d3f37fcb3b01a8a840a0c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96aebe4f3272e3658d8d2fd896d2bd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef4dbec55354cd475e97bbfd0521f5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ab413ab325638e8ab9daa75c01443.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ab3cdb7a12665e5d863884e0bec57.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f940651d312c064ec538a0605c2c1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b03f69cfa97049dca6218efe7cc60.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781224abb54dbfa0ee96efb42f349f2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e221d89611725f8ca9cd0c19c35dc98.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95797315787a9392c19776466bc6d1a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2e0bcf71cdf5d4c3100328d47b003.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ac3cca011edaabf4c0646766daf6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83683057a4b878bef6c8714b108df683.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0924179d1f2a6749e2bf33d2eac9e05.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d270e24eac171401060e9e00f2cbe.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298c9439abba6c68f9a65586d1c9cb5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b53788d8dfa3ce050dd67bb5291dc9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c91142e4d71e625b5bcd2aa116e64.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919e9e828977c115faff2fee824f30f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef7297ed4fe727306e0c603b2d32d2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a6ca41f6a06d75fd8c879189465bd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c52133a8e233411b86068eb6c0053b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28cb6f4793925901d47054cb268b8a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20463b919323f927070a1c07fa4a575e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a0bbfa78bf041a406b86cb246b25a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14c9290922c79fa6c44934a250c8a7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8b30a335e218824e23edd912885a9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9931923f27f09c87fb5997c98e87c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c441ef2e6b11b4ee180570cdbf97cf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cd749488e672c7653aedc8c9db084.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6ebf6aef97c7b85c89c1a7d8a17ae.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1141,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>159</v>
+        <v>193</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>10.5</v>
+        <v>170.1</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>285.98</v>
+        <v>171.54</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>184</v>
+        <v>211</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>0.17</v>
+        <v>30.78</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>190</v>
+        <v>219</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>6.28</v>
+        <v>220.98</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>193</v>
+        <v>220</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>170.1</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>220.98</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>0.59</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>322.96</v>
+        <v>4.79</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>1.49</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>4.79</v>
+        <v>110.11</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>11.49</v>
+        <v>8.02</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>110.11</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
         <v>36</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>5.67</v>
+        <v>4.39</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>4.39</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>2.9</v>
+        <v>32.68</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>19.72</v>
+        <v>7.94</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>19.74</v>
+        <v>11.78</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="F19" s="3">
-        <v>11.78</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>3.8</v>
+        <v>46.68</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>46.68</v>
+        <v>4.45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>