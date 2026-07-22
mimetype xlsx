--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,197 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 00:44</t>
-[...2 lines deleted...]
-    <t>Equipo Microgotas De Infusao Gravitacional 150Ml C/ Bureta - SOLIDOR</t>
+    <t>Lista gerada no: 22/07/2026 08:13</t>
+  </si>
+  <si>
+    <t>VG700- UNID CURATIVO HIDROCOLOIDE 20 X 20CM PLUS - VITALDERME</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>VG400- UNID CURATIVO HIDROCOLOIDE 20 X 20CM ULTRAFINO - VITALDERME</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>CURATIVO TRANSPARENTE X 7CM E. C/FENESTRA - VITALDERME</t>
+  </si>
+  <si>
+    <t>CURATIVO TRANSPARENTE 10 X 12CM E. FENESTRADO - VITALDERME</t>
+  </si>
+  <si>
+    <t>Unid Seringa Insulina 1Ml C/Ag Ls 1X 0,4 - TKL</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>UNID CATETER 20G ROSA SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>KIT DIU P/ INSERCAO - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>KIT MEDIDOR DE GLICOSE LITE COMPLETO C/10 TIRAS - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>KIT MEDIDOR DE GLICOSE FREE 1 COMPLETO C/10 TIRAS - G-TECH</t>
+  </si>
+  <si>
+    <t>Teste de Glicose</t>
+  </si>
+  <si>
+    <t>Termometro Termohigrometro Digital Ak28 New - AKSO</t>
+  </si>
+  <si>
+    <t>Termometros</t>
+  </si>
+  <si>
+    <t>AKSO</t>
+  </si>
+  <si>
+    <t>Unid Atadura Crepom 13F 20Cm X 1,8M - NEVE</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 0,3ML C/AG FIXA 31G X 0,2- UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>KIT SERINGA INSULINA 1ML C/AG FIXA 30G 8 X 0,30 PC/10 - DESCARPACK</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>LABOR IMPORT</t>
-[...116 lines deleted...]
-    <t>UNIQMED</t>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>SERINGA P/ LAVAGEM NASAL 10ML CACHORRO VERDE - NOSEWASH</t>
+  </si>
+  <si>
+    <t>AGPMED</t>
+  </si>
+  <si>
+    <t>SERINGA P/ LAVAGEM NASAL 10ML TUBARAO AZUL - NOSEWASH</t>
+  </si>
+  <si>
+    <t>SERINGA P/ LAVAGEM NASAL 10ML UNICORNIO ROSA - NOSEWASH</t>
+  </si>
+  <si>
+    <t>Ponteira Tipo Universal 0-200Ul Pc/1000 - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC C/ REAGENTE EDTA K3 13 X 75 4ML ROXO PC/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>146R - SUPORTE P/ SORO EM ACO CARBONO C/ REGULAGEM C/ RODA - AQUASONUS</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>146 - SUPORTE P/ SORO EM ACO CARBONO C/ REGULAGEM S/ RODA - AQUASONUS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57398723647cfbcd7868d31617f426.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d705043611e73e8b0aa119b754f60.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32259289441d99fc1cabcc52782175c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54293f71e9a44a789fb006be27785c87.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25145544edbb3c88e54e7ac9d1a3dbb0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888621fdd4ef3de837c19b723d93ee68.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04819642f54c7c864614e38110df6fa4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2c0607515a8fb817554bfe9dd6a8b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dd3d7d9be033f32c62a050c2eeb9b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e616caf79823cce95f9d4610beef9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ee2ac7d8fdffa2187e705dd9d6d3f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c96089b154d3f5dfa80376587dd4c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27b5d07fc9fe256517c86a8cad4d3a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e24d503a234e5bb670da4f1c4a950.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e7d542917fae1f9e81636bc2d0f5d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636c399b0fbaa3255b343d7ab04091c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62f0eaadb3fe8bd962b0b5d9490904.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56ae3d0c3d142061ca2cef034d837e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869e342152212546f66ad84d1123b3e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dc40a67224438aaa5594b7bf0f6b3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3f0b70df53d3e33c60845a5f4d982.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4338cf21009189badb398123423c07e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbd42f5e6e4bc73ca4c1bde049e1ff.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8be8bf401c6098702a3e5a96051b11.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e0419c509c92159ac40a018246776.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4b2ec72937c7e4cd4885d29e4170e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a9685afc34122df6d78bc6dea2dd3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef4710f944e5dc6c4390e1f9f3f1af.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de796a6e42b901dfb4d072895c8a6f1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d6ddcf5b7f6e0d921074231156b23.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ded8f58b5164e3c79957feccba7e8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9be90a59906eb719fa9efee0fb1fc1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eb3e167bd981ffed832aba0baaa33.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df895b8da3a8af280175f0c920893c65.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a5ea695268b5338c20f0e4360af8d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb2fedf7802d4b549bdeecabecf8e8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbc55a2c4a172277e2ffd243c626ef.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05d853592b8a51f59359b86cac6c0e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47a9c9483d43cd9f039678647f6471.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407cc3804b007956835f2f8f84094f6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2706</v>
+        <v>2721</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.76</v>
+        <v>54.01</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2709</v>
+        <v>2722</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>0.15</v>
+        <v>34.84</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2712</v>
+        <v>2723</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>35.91</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2713</v>
+        <v>2725</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>5.38</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2717</v>
+        <v>2728</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>21.59</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2718</v>
+        <v>2730</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>34.0</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2719</v>
+        <v>2731</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>25.66</v>
+        <v>133.22</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2720</v>
+        <v>2732</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>41.08</v>
+        <v>99.58</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2721</v>
+        <v>2733</v>
       </c>
       <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
         <v>25</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>54.01</v>
+        <v>84.27</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2722</v>
+        <v>2741</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>34.84</v>
+        <v>177.2</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2723</v>
+        <v>2748</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>1.6</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2725</v>
+        <v>2754</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>2.94</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2728</v>
+        <v>2755</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>0.57</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2730</v>
+        <v>2756</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>4.56</v>
+        <v>41.03</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2731</v>
+        <v>2757</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>133.22</v>
+        <v>41.03</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2732</v>
+        <v>2758</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>99.58</v>
+        <v>41.03</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2733</v>
+        <v>2759</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>84.27</v>
+        <v>31.86</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2741</v>
+        <v>2760</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>177.2</v>
+        <v>85.09</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2748</v>
+        <v>2761</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>2.9</v>
+        <v>234.49</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2754</v>
+        <v>2762</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>3.38</v>
+        <v>220.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>