--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,191 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 04:43</t>
-[...11 lines deleted...]
-    <t>SERINGA P/ LAVAGEM NASAL 10ML CACHORRO VERDE - NOSEWASH</t>
+    <t>Lista gerada no: 22/07/2026 08:38</t>
+  </si>
+  <si>
+    <t>15- FORRACAO ORTOPEDICA PROTETOR P/ CALCANHAR CX DE OVO EM ESPUMA VERDE - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>Jaleco Oxford Rosa Manga Longa P - WM</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>JALECOS W.M.LTDA</t>
+  </si>
+  <si>
+    <t>OR90B_2 - ORT P/ PUNHO C/ TALA 3 TIRAS ESQUERDA M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>OR90B_3 - ORT P/ PUNHO C/ TALA 3 TIRAS ESQUERDA G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>FL29A - TAPETE DE EXERCICIO LARANJA PVC - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>FL26 - BOLA PILATES FEIJAO LARANJA 45CM X 90CM - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>Copo Descartavel Transparente 180Ml Pc/100 Mt/2- Dudigo</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>DUDIGO</t>
+  </si>
+  <si>
+    <t>Unid Atadura Elastica 12CM X 2,2M - NEVE</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>Campo Cirurgico Esteril 50 X 50CM - NEVE</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>Campo Cir Est 50 X 50Cm 0 - NEVE</t>
+  </si>
+  <si>
+    <t>Unid Atadura Elastica 05Cm X 2,2M - NEVE</t>
+  </si>
+  <si>
+    <t>Unid Seringa 5ML S/AG LL - SR</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>AGPMED</t>
-[...100 lines deleted...]
-  <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 4-0 C/AG 2,5 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BEGE 1,2CM X 4,5M - MISSNER</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO PELE NEGRA/MORENA 2,X 4,5CM MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>Pelicula Protetora 28Ml Derma Protect - MISSNER</t>
+  </si>
+  <si>
+    <t>Creme para Assaduras</t>
+  </si>
+  <si>
+    <t>Fita Cirurgica Silicone 2,5CM X 1,5M - MISSNER</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML S/AG LL - RYMCO</t>
+  </si>
+  <si>
+    <t>7209 - TESOURA CIRURGICA R/R RETA 15CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE VERMELHO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>MONTSERRAT COM IMP E EXP LTDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bcee9cd3b71340ab479e138494948.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e5c65c6458c65c32bf39fc515c9ea.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aa153dd9971bb0c00f3f2cb1c3068.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505886baa5c562d12022293367f6dcd4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e55efd023933d397454224eb0d7f16.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dfbcaad46c0698e2404ad579c40b0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9fccba14e4354eb06434a70a8aae2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272acee8313fabe843177998824598c8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cbaf9519b3310dc748661decf2b5f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b862d8515376058d33f7ab497d6313.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bea7ef7d0af25a2a111e40f6b675a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee89902925eed58c5187198ea724f1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9ed2f6c543e69259d67e00d2afdcc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890168db86c4380ec1ffa200d11f83b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0e85da9a94c65a6da54ffcf97d422.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe899796bb9c276ad0ce09ab6a184fd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0617e521ce7a720ad0bfcf6cd299ae.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67e4b3cb12f650d3b2bd16caf4ff92.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115953c1ed7dc09e3468555410e4750a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c02c383b8d7046d901c8aa2e5e9b9d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0e0b1eecac957ff69418e58fa1bef.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041159bbc3ae8814bc4e6ff90ec9f23.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31e35c5868827dcf70e8accd6ca487.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46098b6e15806d30c94d55f22a3163a0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d921d2489dd0231d741c0251bc66c92.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befa889f3b9a1b8d8461f67f98997fa.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1c5ef5918c27bcc0a6102516c2224.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76567bd9d3a449694209d00a03c35cdd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c5be81e4f2fff627a87db7b01d24a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fdf20fbbab4008acbafcef4dad122.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c32f86ad519ceb9c595555fd3c1290.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e074a0453d7598272e81462882854ba.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86531b1948336ad26863829bef2e7fb1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf856947d149f0c9fd437127548789.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f66e0b0a4dd84299b34f99afd4e06a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be358fe2fa703fe65affe9ce7d42d79.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fbe368d8a99ab641e54b2893aa15a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3047dbb952917469f5bb2d06690b32.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8cf35723d0a8dec71744fd6e8a56d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faa6d37cdd6ffe843ee391ea264c5d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1133,416 +1136,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="98.976" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2755</v>
+        <v>2763</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>6.3</v>
+        <v>38.77</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2756</v>
+        <v>2767</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>41.03</v>
+        <v>123.9</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2757</v>
+        <v>2781</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>41.03</v>
+        <v>71.57</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2758</v>
+        <v>2782</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>41.03</v>
+        <v>81.06</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2759</v>
+        <v>2783</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>31.86</v>
+        <v>152.25</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2760</v>
+        <v>2785</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>85.09</v>
+        <v>180.35</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2761</v>
+        <v>2797</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>234.49</v>
+        <v>7.52</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2762</v>
+        <v>2803</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>220.5</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2763</v>
+        <v>2804</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
         <v>25</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>38.77</v>
+        <v>12.01</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2767</v>
+        <v>2805</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>123.9</v>
+        <v>12.01</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2781</v>
+        <v>2806</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>71.57</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2782</v>
+        <v>2813</v>
       </c>
       <c r="C13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" t="s">
+        <v>31</v>
+      </c>
+      <c r="E13" t="s">
         <v>32</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>81.06</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2783</v>
+        <v>2814</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>152.25</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2785</v>
+        <v>2816</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>180.35</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2797</v>
+        <v>2817</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>7.52</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2803</v>
+        <v>2818</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F17" s="3">
-        <v>2.9</v>
+        <v>92.59</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2804</v>
+        <v>2819</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F18" s="3">
-        <v>12.01</v>
+        <v>17.72</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2805</v>
+        <v>2828</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="F19" s="3">
-        <v>12.01</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2806</v>
+        <v>2829</v>
       </c>
       <c r="C20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" t="s">
         <v>44</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F20" s="3">
-        <v>1.07</v>
+        <v>95.95</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2813</v>
+        <v>2831</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>0.46</v>
+        <v>34.71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>