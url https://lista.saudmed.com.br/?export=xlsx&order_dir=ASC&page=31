--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,194 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 08:38</t>
-[...59 lines deleted...]
-    <t>Campo Cirurgico Esteril 50 X 50CM - NEVE</t>
+    <t>Lista gerada no: 05/09/2026 09:48</t>
+  </si>
+  <si>
+    <t>LUVA LIMPEZA PAR LATEX AMARELA M - TALGE</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>TALGE</t>
+  </si>
+  <si>
+    <t>GAZE 13F 7,X 7,PC/500 MT/3- REBECCA</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>VG400- UNID CURATIVO HIDROCOLOIDE 1X 15CM ULTRAFINO - VITALDERME</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>VG700- UNID CURATIVO HIDROCOLOIDE 1X 15CM PLUS - VITALDERME</t>
+  </si>
+  <si>
+    <t>VG200- UNID CURATIVO HIDROCOLOIDE 1X 15CM - VITALDERME</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>VG200- UNID CURATIVO HIDROCOLOIDE 20 X 20CM - VITALDERME</t>
+  </si>
+  <si>
+    <t>VG700- UNID CURATIVO HIDROCOLOIDE 20 X 20CM PLUS - VITALDERME</t>
+  </si>
+  <si>
+    <t>VG400- UNID CURATIVO HIDROCOLOIDE 20 X 20CM ULTRAFINO - VITALDERME</t>
+  </si>
+  <si>
+    <t>CURATIVO TRANSPARENTE X 7CM E. C/FENESTRA - VITALDERME</t>
+  </si>
+  <si>
+    <t>CURATIVO TRANSPARENTE 10 X 12CM E. FENESTRADO - VITALDERME</t>
+  </si>
+  <si>
+    <t>Unid Seringa Insulina 1Ml C/Ag Ls 1X 0,4 - TKL</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>UNID CATETER 20G ROSA SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>KIT DIU P/ INSERCAO - KOLPLAST</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
-    <t>Campo Cir Est 50 X 50Cm 0 - NEVE</t>
-[...56 lines deleted...]
-    <t>MONTSERRAT COM IMP E EXP LTDA</t>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>KIT MEDIDOR DE GLICOSE LITE COMPLETO C/10 TIRAS - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>KIT MEDIDOR DE GLICOSE FREE 1 COMPLETO C/10 TIRAS - G-TECH</t>
+  </si>
+  <si>
+    <t>Teste de Glicose</t>
+  </si>
+  <si>
+    <t>Termometro Termohigrometro Digital Ak28 New - AKSO</t>
+  </si>
+  <si>
+    <t>Termometros</t>
+  </si>
+  <si>
+    <t>AKSO</t>
+  </si>
+  <si>
+    <t>Termometro Termohigrometro Digital Calibrado - AKSO</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 0,3ML C/AG FIXA 31G X 0,2- UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>SERINGA P/ LAVAGEM NASAL 10ML CACHORRO VERDE - NOSEWASH</t>
+  </si>
+  <si>
+    <t>AGPMED</t>
+  </si>
+  <si>
+    <t>SERINGA P/ LAVAGEM NASAL 10ML TUBARAO AZUL - NOSEWASH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0e0b1eecac957ff69418e58fa1bef.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041159bbc3ae8814bc4e6ff90ec9f23.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31e35c5868827dcf70e8accd6ca487.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46098b6e15806d30c94d55f22a3163a0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d921d2489dd0231d741c0251bc66c92.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befa889f3b9a1b8d8461f67f98997fa.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1c5ef5918c27bcc0a6102516c2224.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76567bd9d3a449694209d00a03c35cdd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c5be81e4f2fff627a87db7b01d24a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fdf20fbbab4008acbafcef4dad122.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c32f86ad519ceb9c595555fd3c1290.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e074a0453d7598272e81462882854ba.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86531b1948336ad26863829bef2e7fb1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf856947d149f0c9fd437127548789.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f66e0b0a4dd84299b34f99afd4e06a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be358fe2fa703fe65affe9ce7d42d79.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fbe368d8a99ab641e54b2893aa15a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3047dbb952917469f5bb2d06690b32.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8cf35723d0a8dec71744fd6e8a56d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faa6d37cdd6ffe843ee391ea264c5d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424220e20c1bd83a657b2d3d3a7edcc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ce0b408e04d5f6752fe48b7848785.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b77691cc2667164ac971042e1912f9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1471189032694a1c77bdbe1afe1b4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7395d7431e879e7ebe782a6a18aab7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496e42c30b8a369aba11aa7f49b98f8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ed73b0890fab8f60577ba1e3481db.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce5443c4466a73916a483830166924.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2421eb444c9599cdb613d1e77ce9bd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83998d20fa31e21c360021af37fdd656.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75beb36bb9d63365dd55f7406dac93.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee09db4c11f95150b00b7deb01fe1e4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cb363c84228747e7105a7839dc453.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877bcb19ce5740c60d8bed69fb3b68f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b289a4603e270028e70300bfd45c0f7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44759963bd4375335eb19937f81f23.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c66f00a7f7dfc29038f5925cad593.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f36cd51e41bc83b47f60952bfd332.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a3a9aa24dbbf5fca810de491413ec.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0362e929e50bfe5939b63ac95add5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="98.976" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2763</v>
+        <v>2713</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>38.77</v>
+        <v>5.38</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2767</v>
+        <v>2716</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>123.9</v>
+        <v>52.67</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2781</v>
+        <v>2717</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>71.57</v>
+        <v>20.18</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2782</v>
+        <v>2718</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>81.06</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2783</v>
+        <v>2719</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>152.25</v>
+        <v>25.1</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2785</v>
+        <v>2720</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>180.35</v>
+        <v>41.08</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2797</v>
+        <v>2721</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>7.52</v>
+        <v>54.01</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2803</v>
+        <v>2722</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>2.9</v>
+        <v>34.84</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2804</v>
+        <v>2723</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>12.01</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2805</v>
+        <v>2725</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>12.01</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2806</v>
+        <v>2728</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>1.07</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2813</v>
+        <v>2730</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F13" s="3">
-        <v>0.46</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2814</v>
+        <v>2731</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>3.72</v>
+        <v>133.22</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2816</v>
+        <v>2732</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F15" s="3">
-        <v>4.89</v>
+        <v>99.58</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2817</v>
+        <v>2733</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F16" s="3">
-        <v>7.06</v>
+        <v>84.27</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2818</v>
+        <v>2741</v>
       </c>
       <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" t="s">
         <v>39</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>40</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>92.59</v>
+        <v>177.2</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2819</v>
+        <v>2742</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>17.72</v>
+        <v>420.99</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2828</v>
+        <v>2754</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3">
-        <v>1.39</v>
+        <v>3.49</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2829</v>
+        <v>2756</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="3">
-        <v>95.95</v>
+        <v>41.03</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2831</v>
+        <v>2757</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F21" s="3">
-        <v>34.71</v>
+        <v>41.03</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>