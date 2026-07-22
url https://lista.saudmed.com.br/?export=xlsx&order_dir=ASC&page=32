--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,185 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 01:21</t>
-[...2 lines deleted...]
-    <t>UNID NYLON PRETO 4-0 C/AG 2,5 - SHALON</t>
+    <t>Lista gerada no: 22/07/2026 09:09</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE AMARELO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>MONTSERRAT COM IMP E EXP LTDA</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE PRETO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE BRANCO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE AZUL CLARO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE AZUL ESCURO 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE LARANJA 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE CAMUFLADA 5CM X 5M - MONTSERRAT</t>
+  </si>
+  <si>
+    <t>Unid Agulha A Vacuo Coleta Multipla 21G 2X 0,8MM - INJEX</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>Estante 60 Furos Para Tubo 16MM Branca - CRAL</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>1626 - MODELADOR SUBDIVIDIDO SHORT FECHO FRONTAL BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>LAMINA P/ POS-CIRURGIA ABDOMINAL - VENOSAN</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>5156 - PINCA KELLY RETA 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>1774 - CURETA PARA BIOPSIA DERMATOLOGICA 3,0MM - BSZ</t>
+  </si>
+  <si>
+    <t>Canula Guedel Pvc N.5 Est - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Unid agulha 30g amarela 1x 0,30 - wiltex</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA AUTOCLAVE 19 X 30 - FARMATEX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 2-0 C/AG 4,0  - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
-    <t>FITA MICROPORE BEGE 1,2CM X 4,5M - MISSNER</t>
-[...101 lines deleted...]
-    <t>5156 - PINCA KELLY RETA 14CM - BSZ</t>
+    <t>UNID MICROCANULA 22G C/AG 50MM  - UNIQMED</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID AGULHA A VACUO COLETA MULTIPLA 21G 2X 0,8MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>ES3050 - ELETRODO ADESIVO 3 X 5CM C/4 UNIDADES - CARCITRODE</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>CARCI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeffe77a43f58e109706bbf07076eb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486443bcc04d41866785f38433d9c367.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99543d1c4c2cc5ea9b9c0299c7fd7510.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b861675655456c2644e5b4b7800eb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c74ad736b0384877803dc1f1bdfdfc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162696f3c846308743976e7b4303410.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d563a3731965212fe6bc107be90961.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3c234fea1aabd2abaf44e3fbf7a6a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9afbf35dcd59ed6dcff46751a722d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268049fbf4fa1506363a67c9b56c9a9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d331604ca8f79b71d3af5f9b7945c5c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e66dcd68de6c39b546fa2b492e76b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82b8c6acd4a4309f4d48b73f982137.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a900b2130f52393d5554560eb9f6d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c84ffe5c064017253772226663452.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07747869ed65cdebea2255ba8db96fbd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488209e8f2610af85571a2db5440290.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53fe7daa0661a3a52707c67a658979.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602d0ae157f88f47d8987a3a997bbe2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ed0b483d91dcecb158110f15e1901.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f8432e0fd39a4e9e8431b5a10e692.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c421ad6b4f5fc30d7b9bdc6ce1c60f3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8763de082a572bbc0e5e0bf650ce26.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932f535eeb6a67abc9844ddaa2dfcc1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f785793190389fb1f55460139353e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9a77a17f9e2406baec12faff01be2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb36761cd234ae2292a98948a2c9d7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b729ed2f62a71c0aaa2fc57f7c81277.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebcb328bf36fbf1bf2042fa9e61a41.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda260926b9060b43b3f336e248944aa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11830223757a6357353e07be7399801.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288ce94b7de936425056762ee86556c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820d9b7d0931e42dda01039debd17f1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fdf728990bcf6dabbe36a51a8fadf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0512a9a2b0bb528f6e0ce9a280c2f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499c85dd71b1be2d16bb791ee51d7e7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b312501bc671f144580a0201ca63d35.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018d304f99077b162de8de0e279f1bb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fd95f1d33aa1eea9217d3828bf29b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321c9427702a52be216a7cb46c3777b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1157,386 +1169,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2814</v>
+        <v>2832</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.72</v>
+        <v>40.53</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2816</v>
+        <v>2833</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>4.89</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2817</v>
+        <v>2834</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>7.06</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2818</v>
+        <v>2835</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>92.59</v>
+        <v>29.75</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2819</v>
+        <v>2836</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>17.72</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2828</v>
+        <v>2837</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>1.39</v>
+        <v>29.75</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2829</v>
+        <v>2838</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>95.95</v>
+        <v>40.53</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2831</v>
+        <v>2841</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F9" s="3">
-        <v>34.71</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2832</v>
+        <v>2843</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>40.53</v>
+        <v>34.57</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2833</v>
+        <v>2849</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>34.71</v>
+        <v>269.66</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2834</v>
+        <v>2854</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>34.71</v>
+        <v>165.19</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2835</v>
+        <v>2861</v>
       </c>
       <c r="C13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
         <v>30</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>37.8</v>
+        <v>65.06</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2836</v>
+        <v>2863</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>34.71</v>
+        <v>117.39</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2837</v>
+        <v>2864</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>34.71</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2838</v>
+        <v>2869</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="F16" s="3">
-        <v>40.53</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2841</v>
+        <v>2876</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="F17" s="3">
-        <v>0.67</v>
+        <v>8.93</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2843</v>
+        <v>2881</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>34.57</v>
+        <v>66.95</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2849</v>
+        <v>2894</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>269.66</v>
+        <v>26.33</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2854</v>
+        <v>2895</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F20" s="3">
-        <v>165.19</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2861</v>
+        <v>2896</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>65.06</v>
+        <v>64.43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>