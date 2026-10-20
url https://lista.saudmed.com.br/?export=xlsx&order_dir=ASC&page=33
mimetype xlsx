--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,179 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 10:40</t>
-[...2 lines deleted...]
-    <t>FITA MICROPORE BEGE 1,2CM X 4,5M - MISSNER</t>
+    <t>Lista gerada no: 20/10/2026 19:26</t>
+  </si>
+  <si>
+    <t>Canula Guedel Pvc N.5 Est - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Unid agulha 30g amarela 1x 0,30 - wiltex</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA AUTOCLAVE 19 X 30 - FARMATEX</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>MISSNER</t>
-[...26 lines deleted...]
-    <t>KINESIO TAPE AMARELO 5CM X 5M - MONTSERRAT</t>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 2-0 C/AG 4,0  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>FL42C - FAIXA ELASTICA TPE FORTE - HIDROLIGHT</t>
   </si>
   <si>
     <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
   <si>
-    <t>KINESIO TAPE PRETO 5CM X 5M - MONTSERRAT</t>
-[...26 lines deleted...]
-    <t>Estante 60 Furos Para Tubo 16MM Branca - CRAL</t>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 22G C/AG 50MM  - UNIQMED</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID AGULHA A VACUO COLETA MULTIPLA 21G 2X 0,8MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Unid Preservativo N/Lubrif - BLOWTEX</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 4% 100ML (RIOHEX)  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 0,2% 100ML (RIOHEX) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DIGLICONA. 0,12% 1L (ENX. BUCAL) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>UNID ESCOVA CERVICAL EST - KOLPLAST</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
-    <t>CRAL</t>
-[...32 lines deleted...]
-    <t>FITA ADESIVA AUTOCLAVE 19 X 30 - FARMATEX</t>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>Equipo Multivias Vias Polifix LL - EMBRAMED</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>132113 - PELE PARA TREINAMENTO DE SUTURAS 145 X 95 X 5MM - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 250Ml Frasco Mt/4- Fresenius</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>FRESENIUS KABI BRASIL LTDA</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 3-0 C/AG 2,5 - SHALON</t>
+  </si>
+  <si>
+    <t>9-2250 - Mangueira Aspiramax Pvc Liso 6,3 X 9,5Mm X 2,50M Ma520 Lilas - OMRON</t>
+  </si>
+  <si>
+    <t>NS - OMRON</t>
+  </si>
+  <si>
+    <t>BR59013 - MEIA SUPPORTLINE SOFT AD 18-22MMHG PF BRANCO UNISSEX P - VENOSAN</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>Unid Atadura Crepom 13F 10Cm X 1,8M - NEVE</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>15225G - Fita Metrica Milward 1,50M - COATS</t>
+  </si>
+  <si>
+    <t>COATS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed332fbfbee3bbdb10626efeb6aceed7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7340f4015c3e2bf7871c3788abae374.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6c5109ceb44dbe57d2cab60d03ba1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae65e81f3513ca133a589c9c63a565.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b3aed6925d6ae28ae9b744269b81e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b3445a2b77d4f631db466ff5e23d2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da874b82d5014cec92036e43ba65fc0b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c4d7192f953e0e97f8404b00eef07.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a995e5b8a3794ec174f9ea7027cce19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b55e953caf09c598a080106017b1c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e8be74c4d8e14ddf31872eb41bfa7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aa83b017bf15b86e65c06b75a1f50.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de58b4d174e52f98d12186f975e1e5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d297e83226a60f6bd44b2ece6508437.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5399f0ab03c367c53e14fa7fba3ea0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6ea377ad028540690eff604c71723.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01974045ae4b8a975ff8f7fb3598da9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d00e8b6eca488c71f09fe36f5d171.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf5c62d41e62c760154addba425242.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d820088ea01f53187717462b19fe2d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb06e4e8aaf3705e58ca6fa32808c31.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eec6bece10e9ffe6b7db5ecc74fc6c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3c78593caa36c2c6156496a02f635.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4d9650a4a586eb86e0900406c9d81.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb841da94bce8f8afca8490eaffc5b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf10285a0bd4c00b917b4b2a7ef7a9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321a1b6892542e74e46793a77a734a3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e581796095edd1c52ee85445fb659e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312e4c751d924a39855c1c84bd40d83.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d7d5ae1c7d860611debb273323936.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9dca57a333e4423663ef864b6fe3e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fdc8cdd71f043f192b32dbef61059.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca48be8328ce182e385dbf620fe2432.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6250fb67243db3b14a0063188e052.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd883c98e25eac6118d4843d83a56c2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fde0ca8b22d63794d5aaf25937aad.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eb627720f85ecf14f866de117113b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d7f6a1903eb6f0dbed3d0d0e1effe.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a695c50404d791cbe6ee1b267ead08f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7112af69d6872a35273f53525a3f1e8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2816</v>
+        <v>2864</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.89</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2817</v>
+        <v>2869</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>7.06</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2819</v>
+        <v>2876</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>17.72</v>
+        <v>8.93</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2829</v>
+        <v>2881</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>95.95</v>
+        <v>66.95</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2831</v>
+        <v>2883</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>34.71</v>
+        <v>87.95</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2832</v>
+        <v>2894</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>40.53</v>
+        <v>26.33</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2833</v>
+        <v>2895</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>34.71</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2834</v>
+        <v>2897</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>34.71</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2835</v>
+        <v>2898</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>29.75</v>
+        <v>9.35</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2836</v>
+        <v>2899</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>34.71</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2837</v>
+        <v>2901</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>29.75</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2838</v>
+        <v>2902</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>40.53</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2841</v>
+        <v>2908</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>0.67</v>
+        <v>3.07</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>2843</v>
+        <v>2911</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>34.57</v>
+        <v>147.52</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>2861</v>
+        <v>2918</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>65.06</v>
+        <v>9.72</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>2863</v>
+        <v>2919</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>117.39</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>2864</v>
+        <v>2920</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>3.8</v>
+        <v>62.58</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>2869</v>
+        <v>2921</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="F19" s="3">
-        <v>0.21</v>
+        <v>184.84</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>2874</v>
+        <v>2925</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="F20" s="3">
-        <v>49.88</v>
+        <v>1.43</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>2876</v>
+        <v>2932</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>8.93</v>
+        <v>17.12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>