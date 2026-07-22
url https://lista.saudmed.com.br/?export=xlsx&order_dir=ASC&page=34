--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,206 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 01:52</t>
-[...38 lines deleted...]
-    <t>Coletor Urina De Perna Est 500Ml C/Ext - Taylor</t>
+    <t>Lista gerada no: 22/07/2026 10:14</t>
+  </si>
+  <si>
+    <t>3- ALMOFADA GEL CX DE OVO QUADRADA C/ FURO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 3-0 C/AG 1, - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 18G C/AG 70MM  - UNIQMED</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Crm - Unid Diazepam 5Mg/Ml 2Ml Sol Inj - SANTISA</t>
+  </si>
+  <si>
+    <t>Home</t>
+  </si>
+  <si>
+    <t>SANTISA</t>
+  </si>
+  <si>
+    <t>DRENO PENROSE EST S/ GAZE N.3 - MADEITEX</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>CIRURGICA BRASIL COML IMP LTDA</t>
-[...64 lines deleted...]
-  <si>
     <t>MADEITEX</t>
   </si>
   <si>
     <t>DRENO PENROSE EST S/ GAZE N.4 - MADEITEX</t>
   </si>
   <si>
     <t>1610 - FAIXA PARA ORELHA BEGE P - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
     <t>AC POLIGLICOLICO 0 C/AG 4,0 GIN CX/3- SHALON</t>
   </si>
   <si>
     <t>121 - ALMOFADA GIRATORIA DS100 COURVIN BEGE - AQUASONUS</t>
   </si>
   <si>
     <t>Saúde Materno-Infantil</t>
   </si>
   <si>
     <t>100 - ALMOFADA ESPUMA ANTIRREFLUXO TRIANGULAR CX DE OVO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC C/ATIV COAGULO 16 X 100 10ML VERMELHO C/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Eletrodo Tipo Bola 2,1MM - EMAI</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>EMAI</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO USO SAUDE ROSA G - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO ROSA M - MEDIX</t>
+  </si>
+  <si>
+    <t>Caneta Marca Pele Fineline 700 Azul - TEXTA</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>MONTSERRAT COM IMP E EXP LTDA</t>
+  </si>
+  <si>
+    <t>Caneta marca pele fineline 700 preta - texta</t>
+  </si>
+  <si>
+    <t>Caneta Marca Pele Extrafine 500 Preta - TEXTA</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL ARAMADA C/BL 5,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL ARAMADA C/BL 6,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL ARAMADA C/BL 6,5 - VITALGOLD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c5adbca2b708d09093f3e8e824d52.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799243c0f5fc9d823b990b64efe1231.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50144078428ac9a370fcc49af4e5be.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5f1328cf9e4f74c67330378d18bc1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e309f84b17dcb86a57d47a224a36c61.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c1dc192ac392e8330a43c7a0abde4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8da81e49333c6cf8acad4a1c693435.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5d746f7915646025d46bac9aeaec4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c015df684f5942771ffb0420e5ce6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db05bce70faac460d8c895f016f301.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e6a6cb67506f6a3490e4cf69c4e45.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7c94378288b52c71e025816765316.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ba4a6d5c5dac5f65c53ca59efc2c9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadc47c25facf1ac19b56b1b602cc10.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f40750a4fb9e092978cb95606b99b8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb345e3d67ab74643ca03118d1e6ff.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a6e1d59cb06e70dc705fa8c542050.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497db512c247e0444c17c84df0a3805.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de99c4c71f562afc8313197757becd6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caa78bc33f905f077711ea25ac0494.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73785ab92a39c6f3041e22228e57ebc8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df5d64eaa0ff18a6af058720bc0afb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450cbf89e885a9e7f709f90734da00d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19821cb4db386623c1f28e574cb5aca.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49090418cbf96e55dc17ca02327ae2d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb58cc7adf647a87120230ebe17dcd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bf659e19bd37bd8bffdef0b71d70b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b326626d678c10cb351a3cbcd061aa.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fb392a71ca789089ba6933c0dfeed.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6200772b89298847ae44b373d1f8fd9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea062b8b088cb85ba4c2a0c578532f1c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b34cac33d290b8facfd6047b67b8a7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc3640a36c62bf237cf270eee6108f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75546206601dc7b1b717ffdfb50f4622.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df5a1d522769374b48e4758f832996.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0fb181fbb7f46b5dad61fde0d3e2f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57f3d332ab4c036505b6835e49736e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbaa4f9cef560803307fe7f10acca1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec33c0e307e989b56a8867a0d23d64.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628b245729f47a3fd83d784fdfe5fab.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>2932</v>
+        <v>2985</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>17.12</v>
+        <v>155.99</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>2936</v>
+        <v>2994</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>33.08</v>
+        <v>93.37</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>2937</v>
+        <v>2998</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>3.7</v>
+        <v>24.97</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>2941</v>
+        <v>3001</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>39.5</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>2942</v>
+        <v>3008</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>28.73</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>2943</v>
+        <v>3009</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>35.26</v>
+        <v>4.29</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>2946</v>
+        <v>3011</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>7.67</v>
+        <v>110.61</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>2947</v>
+        <v>3013</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>8.95</v>
+        <v>502.74</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>2950</v>
+        <v>3015</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>274.05</v>
+        <v>221.24</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>2971</v>
+        <v>3016</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>6.24</v>
+        <v>223.44</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>2985</v>
+        <v>3020</v>
       </c>
       <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" t="s">
         <v>32</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>155.99</v>
+        <v>146.69</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>2994</v>
+        <v>3030</v>
       </c>
       <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
         <v>35</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>93.37</v>
+        <v>83.12</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>2998</v>
+        <v>3038</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" t="s">
         <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>24.97</v>
+        <v>42.61</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3001</v>
+        <v>3039</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>1.6</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3008</v>
+        <v>3041</v>
       </c>
       <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" t="s">
         <v>42</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>3.76</v>
+        <v>45.74</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3009</v>
+        <v>3042</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>4.29</v>
+        <v>50.3</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3011</v>
+        <v>3044</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>110.61</v>
+        <v>45.72</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3013</v>
+        <v>3053</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>502.74</v>
+        <v>45.38</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3015</v>
+        <v>3054</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>221.24</v>
+        <v>45.38</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3016</v>
+        <v>3055</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>223.44</v>
+        <v>47.44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>