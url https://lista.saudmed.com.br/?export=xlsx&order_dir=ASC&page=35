--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,203 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 01:47</t>
-[...2 lines deleted...]
-    <t>133 - ALMOFADA ESPUMA ANTIRREFLUXO TRIANGULAR COURVIN AZUL - AQUASONUS</t>
+    <t>Lista gerada no: 22/07/2026 10:39</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 45 X 50CM PC/50 C/RX 35G - POLAR FIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>Unid Lamina Bisturi N.15 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>CRM - Unid Midazolam 5Mg/Ml 3Ml Sol Inj - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Unid Dexametasona (Decadron / Maxidex) 4Mg/Ml 2,5Ml Amp - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Unid Acido Tranexamico 50Mg/Ml 5Ml Amp (Transamin) - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>SUPERMEDICA</t>
+  </si>
+  <si>
+    <t>EST005F - ESTOJO ACO INOX LISO 18 X 8 X 5CM - ACONOX</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ACONOX RIO</t>
+  </si>
+  <si>
+    <t>EST003F - ESTOJO ACO INOX LISO 18 X 8 X 2CM - ACONOX</t>
+  </si>
+  <si>
+    <t>TUBO COLETA C/ ATIV COAGULO 13 X 75MM 4ML VERMELHO C/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 75% 10ML AMP - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>EQUIPLEX</t>
+  </si>
+  <si>
+    <t>VASELINA SOLIDA POMADA 500G  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Hidratantes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>VASELINA SOLIDA POMADA 90G CX/4- RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC S/ADIT 13 X 75 4ML BRANCO C/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 4-0 C/AG 3,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 06FR 1,5ML SILICONE - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>Agua Autoclave / Destilada 1L - ASFER</t>
+  </si>
+  <si>
+    <t>LIMPEZA / SANEANTES / ASSEPSIA</t>
+  </si>
+  <si>
+    <t>ASFER INDUS QUIM LTDA</t>
+  </si>
+  <si>
+    <t>Unid Dipirona 500MG/ML 2ML AMP - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM BOLSA 5KG (CARBOGEL ULT) - CARBOGEL</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 0,5ML C/AG FIXA 32G X 0,2- UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>142 - ANDADOR DE ALUMINIO ADULTO C/ RODA 90KG PC/5 - AQUASONUS</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>AQUASONUS</t>
   </si>
   <si>
-    <t>TUBO COLETA A VAC C/ATIV COAGULO 16 X 100 10ML VERMELHO C/100 - VACUPLAST</t>
-[...119 lines deleted...]
-    <t>EQUIPLEX</t>
+    <t>141 - ANDADOR DE ALUMINIO ADULTO S/ RODA 3 X 1 90KG PC/5 - AQUASONUS</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15d3c8aafb2f1d28ea2a54b053ff3d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46308b3b7a91bf2ea56e0a0695b686f2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfddda75e04f5b85548f7bb389deaa.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e99edceb886c8fa7d5fb8e56ae9254.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a0b768a9e9cda5010bb83a823c73.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec064f2cd6a53714ce182bda7972ec.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec5223eef30ae88386bf4096bc0d64.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55ed629a36c6d88418c4360b47472b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ce4f5862c934a6456f408e9d458ab.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40481f75e215dc326444395582ebaad5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e8154c6427321e5aa4188ca2e2e30.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcefb6916213efd9f2ae2562fba86c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a4f293ef0ecfef458d5de28c5dbde.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83d441622e41ccb9cfb235f975e552.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47df2d79b0e6b6f2fa4958825bf176.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5482203f7004eff0dd0e69edc7b32b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55b0196493add44d763cb090e48294.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5ba78932e0590dc4af75a5a225ead.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b347fa64f0b59268d4712bf0a2e3034.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48e97ee5b494f7ec02f0ab8eb517ad.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef19d216152006291bc1c0f3018d45.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdff05ebd86e1bbdfcf3cd7ed5af8d0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca7945099b47ee6e7a7ddeb5382f44.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547234addf4ccf0ae912875e44e6617.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57229ad874c9ba8b4c3b70c238a94c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497ebb0ff24e90307ee5dbb9d07658.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16fe98f1a37f33116cdb310cf93bab.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31b9f8a12252087faa6f9af2966bb6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbf3792eed74904c4a0e5e7d7b4bbf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a68c879616246cce9c2d1c373818d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00119e4edc371550d33d54b0433e50.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d76c0a56377474e3267bd0643feb8f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982db36f01d208c63367f6e3e4491ad9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96545d166aac7d0dbe3cc09d5f2964.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a8b95562af27bc6c125c578a80190.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76a5a366395296d53afdb62b8521d6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ce678768ed653dc48e671417491ed.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7930c494369ffbe1312ba061f1057.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e1e0a2d5c5336f880b25a7c51b048.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8b6c5cb42462b0475c5052435dab7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3017</v>
+        <v>3056</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>141.37</v>
+        <v>236.94</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3020</v>
+        <v>3068</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>146.69</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3030</v>
+        <v>3073</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>83.12</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3038</v>
+        <v>3076</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>42.61</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3039</v>
+        <v>3077</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>35.91</v>
+        <v>10.58</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3041</v>
+        <v>3090</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>45.74</v>
+        <v>90.97</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3042</v>
+        <v>3091</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>50.3</v>
+        <v>60.33</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3044</v>
+        <v>3095</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>45.72</v>
+        <v>91.15</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3053</v>
+        <v>3098</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>45.38</v>
+        <v>6.38</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3054</v>
+        <v>3099</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>45.38</v>
+        <v>165.35</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3055</v>
+        <v>3101</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>47.44</v>
+        <v>19.64</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3056</v>
+        <v>3105</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>236.94</v>
+        <v>90.53</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3068</v>
+        <v>3108</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>0.61</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3073</v>
+        <v>3109</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>4.77</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3076</v>
+        <v>3112</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>1.81</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3077</v>
+        <v>3114</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>10.58</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3090</v>
+        <v>3115</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>90.97</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3091</v>
+        <v>3116</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>60.33</v>
+        <v>3.59</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3095</v>
+        <v>3117</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="F20" s="3">
-        <v>91.15</v>
+        <v>346.33</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3098</v>
+        <v>3118</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>6.38</v>
+        <v>307.15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>