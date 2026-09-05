--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,215 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 10:39</t>
-[...29 lines deleted...]
-    <t>Unid Dexametasona (Decadron / Maxidex) 4Mg/Ml 2,5Ml Amp - HYPOFARMA</t>
+    <t>Lista gerada no: 05/09/2026 11:30</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 2% 1L (CHLORCLEAR)  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>ESCOVA IODO DEGERMANTE 10ML CX/4- VICPHARMA</t>
+  </si>
+  <si>
+    <t>Cuidados com a Pele</t>
+  </si>
+  <si>
+    <t>ESCOVA CLOREXIDINA 2% 22ML (CHLORCLEAR) - VICPHARMA</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 40G MANGA LONGA PC/10  - ANADONA</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>AVENTAL AZUL ESCURO 30G S/ MANGA PC/10 - ANADONA</t>
+  </si>
+  <si>
+    <t>Coletor Urina De Perna Est 500Ml C/Ext - Taylor</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+  </si>
+  <si>
+    <t>Unid agulha anestesica espinhal raq quinck 25g 3,cx/2- Procare</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>2259 BR-P - ELETRODO ECG INFANTIL PC/50 - 3M</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>UNID CATETER 24G AMARELO SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>30 - ALMOFADA AGUA P/ ASSENTO SANITARIO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>1- ALMOFADA AR CX/ OVO QUADRADA S/ FURO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>3- ALMOFADA GEL CX DE OVO QUADRADA C/ FURO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 18G C/AG 70MM  - UNIQMED</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Crm - Unid Diazepam 5Mg/Ml 2Ml Sol Inj - SANTISA</t>
+  </si>
+  <si>
+    <t>Home</t>
+  </si>
+  <si>
+    <t>SANTISA</t>
+  </si>
+  <si>
+    <t>CLORETO DE SODIO 0,9% 10ML AMP - EQUIPLEX</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>HYPOFARMA</t>
-[...31 lines deleted...]
-  <si>
     <t>EQUIPLEX</t>
   </si>
   <si>
-    <t>VASELINA SOLIDA POMADA 500G  - RIOQUIMICA</t>
-[...14 lines deleted...]
-    <t>UNID NYLON PRETO 4-0 C/AG 3,0 - SHALON</t>
+    <t>DRENO PENROSE EST S/ GAZE N.3 - MADEITEX</t>
+  </si>
+  <si>
+    <t>MADEITEX</t>
+  </si>
+  <si>
+    <t>DRENO PENROSE EST S/ GAZE N.4 - MADEITEX</t>
+  </si>
+  <si>
+    <t>1610 - FAIXA PARA ORELHA BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>AC POLIGLICOLICO 0 C/AG 4,0 GIN CX/3- SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
-    <t>SONDA FOLEY VIAS 06FR 1,5ML SILICONE - ADVANTIVE</t>
-[...47 lines deleted...]
-    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+    <t>121 - ALMOFADA GIRATORIA DS100 COURVIN BEGE - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Saúde Materno-Infantil</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef19d216152006291bc1c0f3018d45.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdff05ebd86e1bbdfcf3cd7ed5af8d0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca7945099b47ee6e7a7ddeb5382f44.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547234addf4ccf0ae912875e44e6617.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57229ad874c9ba8b4c3b70c238a94c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497ebb0ff24e90307ee5dbb9d07658.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16fe98f1a37f33116cdb310cf93bab.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31b9f8a12252087faa6f9af2966bb6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbf3792eed74904c4a0e5e7d7b4bbf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a68c879616246cce9c2d1c373818d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00119e4edc371550d33d54b0433e50.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d76c0a56377474e3267bd0643feb8f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982db36f01d208c63367f6e3e4491ad9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96545d166aac7d0dbe3cc09d5f2964.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a8b95562af27bc6c125c578a80190.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76a5a366395296d53afdb62b8521d6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ce678768ed653dc48e671417491ed.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7930c494369ffbe1312ba061f1057.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e1e0a2d5c5336f880b25a7c51b048.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8b6c5cb42462b0475c5052435dab7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8cd66c8fa8eb1afa314b81fa337b3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4a42bf36729c766443c1bae8a16fe.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156be7ef7aff0aaa97e5198f62187f5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f45f459c3e8a43e36aa6def2433279.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bffa1fb323beb4f4f0a71b84a3a186.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd98bef09b6b10c7710e37235ae32b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9e89b35f203b583cb1318d403be4e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b996f66ccb15f1d1466f063564231.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401267c9efde1266badcc51a729fe52.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26ca93922bf7435eac66c6c6bc1d99.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010cb914e24400b7c697ff6e2fa33ed.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14233e6a16789e74219b09ec650e9955.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd543c14be04d65956ecae02db096f2f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63738110034da14364115ce9652e61e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed62ded0918d9ac4f312f8712084adb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b4651b9979975268ca6a8e5d0d76e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84756b5a866c1d17e0cc280455aa0e3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621958c804b1969840f6c27ca88acce.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778feb862e949b0b5e4c58f5c30a1e4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d989e57c7206515c5b78b12a7da54.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3056</v>
+        <v>2936</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>236.94</v>
+        <v>33.08</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3068</v>
+        <v>2937</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>0.61</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3073</v>
+        <v>2938</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>4.77</v>
+        <v>3.59</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3076</v>
+        <v>2941</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>1.81</v>
+        <v>48.53</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3077</v>
+        <v>2942</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>10.58</v>
+        <v>43.09</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3090</v>
+        <v>2943</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>90.97</v>
+        <v>35.26</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3091</v>
+        <v>2946</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
         <v>22</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>60.33</v>
+        <v>7.67</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3095</v>
+        <v>2950</v>
       </c>
       <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>91.15</v>
+        <v>274.05</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3098</v>
+        <v>2971</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>6.38</v>
+        <v>6.24</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3099</v>
+        <v>2975</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>165.35</v>
+        <v>66.44</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3101</v>
+        <v>2978</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>19.64</v>
+        <v>66.44</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3105</v>
+        <v>2985</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F13" s="3">
-        <v>90.53</v>
+        <v>171.93</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3108</v>
+        <v>2998</v>
       </c>
       <c r="C14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" t="s">
         <v>35</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>2.5</v>
+        <v>24.97</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3109</v>
+        <v>3001</v>
       </c>
       <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" t="s">
         <v>38</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>19.3</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3112</v>
+        <v>3005</v>
       </c>
       <c r="C16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" t="s">
         <v>40</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>41</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>7.41</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3114</v>
+        <v>3008</v>
       </c>
       <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
         <v>43</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>1.55</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3115</v>
+        <v>3009</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>45.49</v>
+        <v>4.29</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3116</v>
+        <v>3011</v>
       </c>
       <c r="C19" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" t="s">
+        <v>46</v>
+      </c>
+      <c r="E19" t="s">
         <v>47</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>3.59</v>
+        <v>110.61</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3117</v>
+        <v>3013</v>
       </c>
       <c r="C20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" t="s">
         <v>50</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>346.33</v>
+        <v>484.64</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3118</v>
+        <v>3015</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="F21" s="3">
-        <v>307.15</v>
+        <v>221.24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>