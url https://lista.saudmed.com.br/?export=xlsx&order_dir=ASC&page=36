--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,218 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 02:21</t>
-[...5 lines deleted...]
-    <t>Hidratantes</t>
+    <t>Lista gerada no: 22/07/2026 10:45</t>
+  </si>
+  <si>
+    <t>143 - MULETA ALUMINIO AXILAR C/ APOIO ADULTO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>144 - BENGALA ALUMINIO C/ REG 4 PONTAS ADULTO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>Kit Imobilizador de Cabeca Impermeavel Adulto - RESGATEX</t>
+  </si>
+  <si>
+    <t>Equipamentos de Resgate e Emergência</t>
+  </si>
+  <si>
+    <t>RESGATEX</t>
+  </si>
+  <si>
+    <t>Oculos De Seguranca Laser P/680-1100Nm O.D 7 + Alta Vlt 75% - ALIEXPRESS</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>ALIEXPRESS</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 100Ml Frasco - Farmarin</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>FARMARIN</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BEGE 2,5CM X 10M - 3M</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 1% 30ML SPRAY (RIOHEX)  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
   </si>
   <si>
     <t>RIOQUIMICA</t>
   </si>
   <si>
-    <t>VASELINA SOLIDA POMADA 90G CX/4- RIOQUIMICA</t>
-[...47 lines deleted...]
-    <t>GEL P/ ULTRASSOM BOLSA 5KG (CARBOGEL ULT) - CARBOGEL</t>
+    <t>Papel Toalha Gold 100% 20 X 20,1000 Folhas Virgem (Verde) Pc/- Rigopel</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>RIGOPEL</t>
+  </si>
+  <si>
+    <t>Papel Toalha Lotus 20 X 20,1000 Folhas (Roxo) Pc/ - RIGOPEL</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>Papel Toalha Nature 20 X 20,1000 Folhas Creme (Vermelho) - RIGOPEL</t>
+  </si>
+  <si>
+    <t>DETERGENTE ANTIFERRUGINOSO 1L  - OXI REMOV VICPHARMA</t>
   </si>
   <si>
     <t>Químicos e Soluções</t>
   </si>
   <si>
-    <t>CARBOGEL</t>
-[...80 lines deleted...]
-    <t>Papel Toalha Nature 20 X 20,1000 Folhas Creme (Vermelho) - RIGOPEL</t>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>1617B - EVA - PROTETOR ABDOMINAL RIGIDO U - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>EST091 - ESTOJO ACO INOX LISO 15,5 X 7 X 5CM - ACONOX</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ACONOX RIO</t>
+  </si>
+  <si>
+    <t>EST032F - ESTOJO ACO INOX LISO 18 X 6 X 3,5CM - ACONOX</t>
+  </si>
+  <si>
+    <t>FL006 - FLEXINOX ESTOJO LISO 20 X 10 X 2CM - ACONOX RIO</t>
+  </si>
+  <si>
+    <t>EST011F - ESTOJO ACO INOX LISO 26 X 12 X 6CM - ACONOX</t>
+  </si>
+  <si>
+    <t>Equipamentos para Esterilização</t>
+  </si>
+  <si>
+    <t>Máscara Respirador sem Válvula Branca  - NEVE</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>NEVE</t>
+  </si>
+  <si>
+    <t>1626 - MODELADOR SUBDIVIDIDO SHORT FECHO FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>BALANCA DIGITAL GLASS10 - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0723c8afdf79b878ce30e3f044831.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b5602bde2326bf23aab0a4d3efb1b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c7f45ac4a962248b613435a725318.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8025f2a201007d48cd09ec3d9fed6f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac42f8b1d40709148c594e3f74c2a4a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439521a0ba50110640b21b426d612a9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d60de2567dbe397bba20e779b3383a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a82261edbe8f2d03850dbc7f9ca497.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5704d47afd7bc5876cc2a58de215493.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522490f73f4dd35756d9ebf65eba035.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df922b26cc2eb05d83ba8dc468d611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cb41a60a64616c6b2009055dbdbc5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d69011ffb871bac9e4e7fa57a3b29.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c1530ea12e51469cebe38316b8fce.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4f3c8c9a7f069b956fcd6c0fb4564.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d502bd748f9cbb55ff36c47e5eeef8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cab023d795129637780ee9e21e278.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7745960026a844d37f65433c95028.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd69702ac54c0c8689a1ec321052c4b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41476b3ab29146cd64df8c71b70d3dd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720d2c6dfe7f0894dc369a783342674.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b285bcd9e4b2349b8bedf97a1b5df.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e355cbbb419380ce777beea99bae1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e79968467608afd53412996b3c510.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4454607d2a58f416a30878e5e383e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd19536992f72cd68534a685aa96388.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbc3dd04fa2220774dc4f895a5efcf.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac54ccca350a3a359716afbe97cb4f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64652d021c004c16dc456553fb5eea3d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06709101e0fd5b53fbc55040255b11.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4038a501779d7f5e2ad13e34492de9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747c8734717e90fc7b0db8888e5a7e6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd91c3f75017b592b9e4bde25d8a18.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31bae844a164dbd6454216ba23cd89.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9852fd05fb26e4f349345743944de.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf68b721fe09be73128f3bf39ac1d01.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93a3af005b9c82321931c6a8965c68.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610ebf4b0649b9d13a48e94eec0a020.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7685d5cfcd2b52612c1e54215eeb76d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb041b01d8b4e24ce908ae8be6aca8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1160,416 +1154,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3099</v>
+        <v>3119</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>165.35</v>
+        <v>253.74</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3101</v>
+        <v>3120</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>19.64</v>
+        <v>159.56</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3105</v>
+        <v>3126</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>90.53</v>
+        <v>213.89</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3108</v>
+        <v>3129</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>2.5</v>
+        <v>755.48</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3109</v>
+        <v>3131</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>19.3</v>
+        <v>6.64</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3112</v>
+        <v>3133</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>7.41</v>
+        <v>15.06</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3114</v>
+        <v>3134</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>1.55</v>
+        <v>19.15</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3115</v>
+        <v>3137</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>45.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3116</v>
+        <v>3138</v>
       </c>
       <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>3.59</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3117</v>
+        <v>3139</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>346.33</v>
+        <v>18.08</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3118</v>
+        <v>3140</v>
       </c>
       <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" t="s">
         <v>35</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>307.15</v>
+        <v>96.37</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3119</v>
+        <v>3142</v>
       </c>
       <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
         <v>37</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>253.74</v>
+        <v>67.41</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3120</v>
+        <v>3151</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>159.56</v>
+        <v>70.56</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3126</v>
+        <v>3153</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
       </c>
       <c r="E15" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>213.89</v>
+        <v>61.7</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3129</v>
+        <v>3154</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>755.48</v>
+        <v>75.45</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3133</v>
+        <v>3155</v>
       </c>
       <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
         <v>45</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="F17" s="3">
-        <v>15.06</v>
+        <v>173.61</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3134</v>
+        <v>3161</v>
       </c>
       <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" t="s">
         <v>48</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>19.15</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3137</v>
+        <v>3164</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3">
-        <v>24.99</v>
+        <v>252.8</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3138</v>
+        <v>3165</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F20" s="3">
-        <v>18.9</v>
+        <v>254.92</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3139</v>
+        <v>3166</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F21" s="3">
-        <v>18.08</v>
+        <v>126.11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>