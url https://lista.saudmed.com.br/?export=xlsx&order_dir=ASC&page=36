--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,212 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 10:45</t>
-[...2 lines deleted...]
-    <t>143 - MULETA ALUMINIO AXILAR C/ APOIO ADULTO - AQUASONUS</t>
+    <t>Lista gerada no: 05/09/2026 12:14</t>
+  </si>
+  <si>
+    <t>133 - ALMOFADA ESPUMA ANTIRREFLUXO TRIANGULAR COURVIN AZUL - AQUASONUS</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>AQUASONUS</t>
   </si>
   <si>
-    <t>144 - BENGALA ALUMINIO C/ REG 4 PONTAS ADULTO - AQUASONUS</t>
-[...5 lines deleted...]
-    <t>Kit Imobilizador de Cabeca Impermeavel Adulto - RESGATEX</t>
+    <t>TUBO COLETA A VAC C/ATIV COAGULO 16 X 100 10ML VERMELHO C/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Eletrodo Tipo Bola 2,1MM - EMAI</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>EMAI</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO USO SAUDE ROSA G - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO ROSA M - MEDIX</t>
+  </si>
+  <si>
+    <t>TOALHA DESCARTAVEL N/EST 30 X 3PC/100 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>Caneta Marca Pele Fineline 700 Azul - TEXTA</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>MONTSERRAT COM IMP E EXP LTDA</t>
+  </si>
+  <si>
+    <t>Caneta marca pele fineline 700 preta - texta</t>
+  </si>
+  <si>
+    <t>Caneta Marca Pele Extrafine 500 Preta - TEXTA</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL ARAMADA C/BL 5,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL ARAMADA C/BL 6,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL ARAMADA C/BL 6,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 45 X 50CM PC/50 C/RX 35G - POLAR FIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>UNID AC POLIGLICOLICO 2-0 C/AG 2,5 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Unid Lamina Bisturi N.15 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>CRM - Unid Midazolam 5Mg/Ml 3Ml Sol Inj - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Unid Bupivacaina + Glicose 0,5% Pesada 4Ml Inj Amp - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Unid Dexametasona (Decadron / Maxidex) 4Mg/Ml 2,5Ml Amp - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Unid Acido Tranexamico 50Mg/Ml 5Ml Amp (Transamin) - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>SUPERMEDICA</t>
+  </si>
+  <si>
+    <t>Maleta Primeiros Socorros 15,7 X 19 X 10Cm P - Resgatex</t>
   </si>
   <si>
     <t>Equipamentos de Resgate e Emergência</t>
   </si>
   <si>
     <t>RESGATEX</t>
-  </si>
-[...115 lines deleted...]
-    <t>G-TECH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720d2c6dfe7f0894dc369a783342674.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b285bcd9e4b2349b8bedf97a1b5df.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e355cbbb419380ce777beea99bae1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e79968467608afd53412996b3c510.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4454607d2a58f416a30878e5e383e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd19536992f72cd68534a685aa96388.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbc3dd04fa2220774dc4f895a5efcf.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac54ccca350a3a359716afbe97cb4f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64652d021c004c16dc456553fb5eea3d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06709101e0fd5b53fbc55040255b11.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4038a501779d7f5e2ad13e34492de9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747c8734717e90fc7b0db8888e5a7e6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd91c3f75017b592b9e4bde25d8a18.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31bae844a164dbd6454216ba23cd89.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9852fd05fb26e4f349345743944de.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf68b721fe09be73128f3bf39ac1d01.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93a3af005b9c82321931c6a8965c68.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610ebf4b0649b9d13a48e94eec0a020.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7685d5cfcd2b52612c1e54215eeb76d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb041b01d8b4e24ce908ae8be6aca8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5b32d0bfe403e4ad9031a5a455d3f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4de1bd92f274ab17f68e05d63d9073.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753a9378ecc5e82ae16aa7b462f8aff.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c7c9e36bdc09605ae0485eef1a3c2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859add7cbb7a8249c66254c3e7b7a9e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909449a4bad4a46415ceec2acde9ce1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f366209fb46969995d4daa75a786a5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ff127993e02d802c0c4e075ed55d3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8ec060fa32b45af80b1434ecbb999.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09856a2c7223e278eeffe296eeeee0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e39831c6a2d54341049e386c515d0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27622143a84869104d024eaaaef9b38f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0e88f781751a323e97aaa0d5ad957.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e1e6c9fc58f9fafe46539668b105f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0b5a6c027bb5f05a2193927639047.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7c107fa17eae639b1d0c80e7f88b0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc08dafb8142c84915d418e7fb4c2d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057eb4694e5062bd1f8f0313b95dd073.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a174ad82eaa0cd1c47da2f81025e30.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5a625383549c45155afc959cfb33d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3119</v>
+        <v>3017</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>253.74</v>
+        <v>141.37</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3120</v>
+        <v>3020</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>159.56</v>
+        <v>146.69</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3126</v>
+        <v>3030</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>213.89</v>
+        <v>83.12</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3129</v>
+        <v>3038</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>755.48</v>
+        <v>43.09</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3131</v>
+        <v>3039</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>6.64</v>
+        <v>43.09</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3133</v>
+        <v>3040</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>15.06</v>
+        <v>92.51</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3134</v>
+        <v>3041</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>25</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>19.15</v>
+        <v>45.74</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3137</v>
+        <v>3042</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>24.99</v>
+        <v>39.35</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3138</v>
+        <v>3044</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>18.9</v>
+        <v>45.72</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3139</v>
+        <v>3053</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>18.08</v>
+        <v>45.38</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3140</v>
+        <v>3054</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>96.37</v>
+        <v>45.38</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3142</v>
+        <v>3055</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F13" s="3">
-        <v>67.41</v>
+        <v>47.44</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3151</v>
+        <v>3056</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>70.56</v>
+        <v>236.94</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3153</v>
+        <v>3066</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>61.7</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3154</v>
+        <v>3068</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>75.45</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3155</v>
+        <v>3073</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>173.61</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3161</v>
+        <v>3075</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>1.68</v>
+        <v>8.48</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3164</v>
+        <v>3076</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>252.8</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3165</v>
+        <v>3077</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>254.92</v>
+        <v>10.58</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3166</v>
+        <v>3085</v>
       </c>
       <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" t="s">
         <v>51</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>126.11</v>
+        <v>31.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>