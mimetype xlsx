--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -1,225 +1,231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 02:18</t>
-[...11 lines deleted...]
-    <t>1617B - EVA - PROTETOR ABDOMINAL RIGIDO U - BIOBELA</t>
+    <t>Lista gerada no: 22/07/2026 10:34</t>
+  </si>
+  <si>
+    <t>Bracadeira C/ Manguito Ap. Pressao P/ Obeso Velcro Nylon Tam Exg - ACCUMED</t>
+  </si>
+  <si>
+    <t>Monitores de Sinais Vitais</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>BOLSA COLETORA URINA 2L C/ VALV ANTI REFLUXO 0 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Unid Lanceta de Segurança 28G - UNIQMED</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>13- COLCHAO AR CX DE OVO VAZADO S/ CABECEIRA - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>15570 - BOLSA COLOSTOMIA TRANS DRENAVEL REC 10-76MM - COLOPLAST</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>Unid Seringa 50ML S/AG LL - BD</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>PROTETOR AURICULAR DE ESPUMA S/ CORDAO 1100 - 3M</t>
+  </si>
+  <si>
+    <t>Cuidados Especiais</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>FITA CIRURGICA SILICONE 5CM X 1,5M - VITALDERME</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>CANULA TRAQUEOSTOMIA PVC C/BL 9,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>Mascara Oxigenio Alta Concentracao Adulto - FOYOMED</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>DETERGENTE NEUTRO 5L - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>LIMPADOR MULTIUSO 5 EM 1 500ML - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Garrafa Squeeze 600ML ALUM</t>
+  </si>
+  <si>
+    <t>Cuidados com a Pele</t>
+  </si>
+  <si>
+    <t>EDU BRINDES</t>
+  </si>
+  <si>
+    <t>16324_PREMIUM - SOUTIEN S/ REFORCO E FECHO FRONTAL CASTANHO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO M - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
-    <t>BIOBELA</t>
-[...122 lines deleted...]
-    <t>FARMATEX</t>
+    <t>1662 - MODELADOR CAVADO C/ ALCA AMAMENTACAO BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>OR1455_2 - CORRETOR POSTURAL SUPPORT LARGO M - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Kit Eletrodo (Eeg) 1,20M Prata Cx/2 - MEDITRON</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>MEDITRON</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 3-0 C/AG 1,5 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 4-0 C/AG 2,0 - SHALON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c0b4cc3b7ca882638c45da05a6619.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cff370503c7256b6824a2eda4ee292.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f6b7ca074ec40c0a2d74221cd3944.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19454560f6d7fb793a3e246004cac664.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf3268ea3279e1d7459bcb07483be6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a804d428fc236e86cbb43b4c4692d0b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0344bc3476e80269e08d68294ee025.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a18bde764f549d0bfe82bcd4bc6f2a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752dc7164cc02c37124acb311f58475.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed117dfea61d1677ed78f57386391ab3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64550e541300e8335e870b230fbd7b0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc2e3715ee5d23d7b331be9a1c8e6f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e91b7a8b7ecc64aa113b02e964f642.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1055299f07eb568134973fb1f57f0d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfc3eb9ebc583906eb74da0f12864d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ca6fe55693ab09ed8e6a5ffb3065c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a97344a3cb231b7ee4bdeccab600c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691500ef8afabd641ef5b790dd43a80c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780b2fe1548921d14fd7917737d66fe.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43168b25bf11b93cb39a0c5356a0f1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08661f511a6bb1d4c62be31ca4494c2a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b960432ad42dcaa38a347f466be8c6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caaee0e10132e140aeed8e43d22bd6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12e5a0c8cd81efd4a9de80c77cc993.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd8fce36abc6cc75acc9bd19ac0301.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d2e1df0b700335dab2a9282dfd598.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d9d0e7b297dab901d36f908f84d3f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50186331df7fee4395f290c8029c1b3a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e32a501fa78ebc72d2be6ed4e3eb8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a13921d8f91feb350d670d4227dad.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a976530be992a7afc32ed035b57f4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97114c8868e029640005f45c2e8f7cc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a7b278dd02ea6a92026576a717b8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8edab7fcb25dee04779286b0206dda.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57201d0b54c651e0838a83e043b6f4b0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad60e837e9079ffdc00d74a2d0105ad.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e558bee030835793aff327f49d777f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c288b89652764e1fbed60123d0f46.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb6e07b4c78954891bbc194b37b81a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93647bdc8c93498b342c4c7c0376b1f6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1154,416 +1160,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="88.407" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3140</v>
+        <v>3168</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>96.37</v>
+        <v>46.58</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3142</v>
+        <v>3173</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>67.41</v>
+        <v>7.79</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3151</v>
+        <v>3176</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>70.56</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3153</v>
+        <v>3178</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>61.7</v>
+        <v>295.51</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3154</v>
+        <v>3179</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>75.45</v>
+        <v>50.78</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3155</v>
+        <v>3180</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>173.61</v>
+        <v>27.13</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3161</v>
+        <v>3181</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>1.68</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3164</v>
+        <v>3193</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>252.8</v>
+        <v>35.87</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3165</v>
+        <v>3194</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>254.92</v>
+        <v>22.83</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3166</v>
+        <v>3195</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>126.11</v>
+        <v>16.84</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3168</v>
+        <v>3210</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>46.58</v>
+        <v>35.62</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3173</v>
+        <v>3211</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>7.79</v>
+        <v>6.11</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3176</v>
+        <v>3214</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>0.34</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3178</v>
+        <v>3216</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F15" s="3">
-        <v>295.51</v>
+        <v>124.49</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3179</v>
+        <v>3218</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>50.78</v>
+        <v>92.69</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3180</v>
+        <v>3221</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>27.13</v>
+        <v>214.89</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3181</v>
+        <v>3225</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>2.75</v>
+        <v>263.68</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3193</v>
+        <v>3228</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F19" s="3">
-        <v>35.87</v>
+        <v>688.88</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3194</v>
+        <v>3229</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>22.83</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3195</v>
+        <v>3230</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>16.84</v>
+        <v>3.72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>