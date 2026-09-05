--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -1,231 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 10:34</t>
-[...20 lines deleted...]
-    <t>Unid Lanceta de Segurança 28G - UNIQMED</t>
+    <t>Lista gerada no: 05/09/2026 12:28</t>
+  </si>
+  <si>
+    <t>EST005F - ESTOJO ACO INOX LISO 18 X 8 X 5CM - ACONOX</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ACONOX RIO</t>
+  </si>
+  <si>
+    <t>EST003F - ESTOJO ACO INOX LISO 18 X 8 X 2CM - ACONOX</t>
+  </si>
+  <si>
+    <t>TUBO COLETA C/ ATIV COAGULO 13 X 75MM 4ML VERMELHO C/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>VASELINA SOLIDA POMADA 500G  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Hidratantes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>VASELINA SOLIDA POMADA 90G CX/4- RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC S/ADIT 13 X 75 4ML BRANCO C/100 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>SONDA FOLEY VIAS 06FR 1,5ML SILICONE - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>UNID SULFATO MAGNESIO 50% 10ML - ISOFARMA</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS SEM CONTROLE ESPE</t>
+  </si>
+  <si>
+    <t>ISOFARMA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 0,5ML C/AG FIXA 32G X 0,2- UNIQMED</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>UNIQMED</t>
   </si>
   <si>
-    <t>13- COLCHAO AR CX DE OVO VAZADO S/ CABECEIRA - AQUASONUS</t>
+    <t>143 - MULETA ALUMINIO AXILAR C/ APOIO ADULTO - AQUASONUS</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>AQUASONUS</t>
   </si>
   <si>
-    <t>15570 - BOLSA COLOSTOMIA TRANS DRENAVEL REC 10-76MM - COLOPLAST</t>
-[...14 lines deleted...]
-    <t>Cuidados Especiais</t>
+    <t>144 - BENGALA ALUMINIO C/ REG 4 PONTAS ADULTO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>Kit Imobilizador de Cabeca Impermeavel Adulto - RESGATEX</t>
+  </si>
+  <si>
+    <t>Equipamentos de Resgate e Emergência</t>
+  </si>
+  <si>
+    <t>RESGATEX</t>
+  </si>
+  <si>
+    <t>Oculos De Seguranca Laser P/680-1100Nm O.D 7 + Alta Vlt 75% - ALIEXPRESS</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>ALIEXPRESS</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 100Ml Frasco - Farmarin</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>FARMARIN</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BEGE 2,5CM X 10M - 3M</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
-    <t>FITA CIRURGICA SILICONE 5CM X 1,5M - VITALDERME</t>
-[...44 lines deleted...]
-    <t>16324_PREMIUM - SOUTIEN S/ REFORCO E FECHO FRONTAL CASTANHO M - BIOBELA</t>
+    <t>Papel Toalha Gold 100% 20 X 20,1000 Folhas Virgem (Verde) Pc/- Rigopel</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>RIGOPEL</t>
+  </si>
+  <si>
+    <t>Papel Toalha Lotus 20 X 20,1000 Folhas (Roxo) Pc/ - RIGOPEL</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>Papel Toalha Nature 20 X 20,1000 Folhas Creme (Vermelho) - RIGOPEL</t>
+  </si>
+  <si>
+    <t>DETERGENTE ANTIFERRUGINOSO 1L  - OXI REMOV VICPHARMA</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>1667 - FAIXA MED. CIR. COLOSTOMIA M - BIOBELA</t>
   </si>
   <si>
     <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
     <t>BIOBELA</t>
-  </si>
-[...34 lines deleted...]
-    <t>UNID NYLON PRETO 4-0 C/AG 2,0 - SHALON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08661f511a6bb1d4c62be31ca4494c2a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b960432ad42dcaa38a347f466be8c6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caaee0e10132e140aeed8e43d22bd6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12e5a0c8cd81efd4a9de80c77cc993.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd8fce36abc6cc75acc9bd19ac0301.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d2e1df0b700335dab2a9282dfd598.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d9d0e7b297dab901d36f908f84d3f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50186331df7fee4395f290c8029c1b3a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e32a501fa78ebc72d2be6ed4e3eb8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a13921d8f91feb350d670d4227dad.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a976530be992a7afc32ed035b57f4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97114c8868e029640005f45c2e8f7cc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a7b278dd02ea6a92026576a717b8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8edab7fcb25dee04779286b0206dda.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57201d0b54c651e0838a83e043b6f4b0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad60e837e9079ffdc00d74a2d0105ad.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e558bee030835793aff327f49d777f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c288b89652764e1fbed60123d0f46.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb6e07b4c78954891bbc194b37b81a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93647bdc8c93498b342c4c7c0376b1f6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd7f1b7d193725dd6240809f9d14d3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51667274c3b7bfe6eca34f5600112e8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571db03f6c0c4b2116b0ff8144d7abc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2e2b01611baaa64d544a145c17719.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ee1ac073c79bd2fa88211dcc5148.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a81493cf6988cc4fad107b5f45cf67.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a54c56bfe6a33b28b5660eaf22f3e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26d1bd935271063cf9dd57cb5050b3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc20a5566710c009245464fdb41194.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b96ff2d34a241ce18f165ae72a968c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ce4f0bb5e07289a5062203737ab51.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cd1c543d23c121751b9fe2633dc50.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555c1ebed90bb2509dcd8a214894bdd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bdc493c1880a9d267ae3e8caae1c8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a31346c5b6c7c5d41c9c2538f86c81.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccc3464541ecc84e7b15ad3ea3661e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6ac5985076d9dd5e765174de96a95.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26d765a246834a18a6d7249ed72ae7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704ae0eb9f0cbe5afdf961d4785c663.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aa9219f1ede07148fe2f5bf30859d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="88.407" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3168</v>
+        <v>3090</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>46.58</v>
+        <v>90.97</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3173</v>
+        <v>3091</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>7.79</v>
+        <v>60.33</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3176</v>
+        <v>3095</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>0.34</v>
+        <v>91.15</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3178</v>
+        <v>3099</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>295.51</v>
+        <v>114.58</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3179</v>
+        <v>3101</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>50.78</v>
+        <v>19.64</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3180</v>
+        <v>3105</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>27.13</v>
+        <v>90.53</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3181</v>
+        <v>3109</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>2.75</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3193</v>
+        <v>3113</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>35.87</v>
+        <v>18.38</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3194</v>
+        <v>3116</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>22.83</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3195</v>
+        <v>3119</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>16.84</v>
+        <v>253.74</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3210</v>
+        <v>3120</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>35.62</v>
+        <v>159.56</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3211</v>
+        <v>3126</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
         <v>35</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>6.11</v>
+        <v>213.89</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3214</v>
+        <v>3129</v>
       </c>
       <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" t="s">
         <v>38</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>0.02</v>
+        <v>755.48</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3216</v>
+        <v>3131</v>
       </c>
       <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
         <v>41</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>124.49</v>
+        <v>7.14</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3218</v>
+        <v>3133</v>
       </c>
       <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>92.69</v>
+        <v>15.06</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3221</v>
+        <v>3137</v>
       </c>
       <c r="C17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" t="s">
         <v>46</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F17" s="3">
-        <v>214.89</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3225</v>
+        <v>3138</v>
       </c>
       <c r="C18" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" t="s">
         <v>47</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>263.68</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3228</v>
+        <v>3139</v>
       </c>
       <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
         <v>49</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F19" s="3">
-        <v>688.88</v>
+        <v>18.08</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3229</v>
+        <v>3140</v>
       </c>
       <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
         <v>52</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>53</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>3.89</v>
+        <v>96.37</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3230</v>
+        <v>3143</v>
       </c>
       <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
         <v>55</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F21" s="3">
-        <v>3.72</v>
+        <v>201.66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>