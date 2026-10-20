--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,215 +14,227 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 13:05</t>
-[...2 lines deleted...]
-    <t>1661 - MODELADOR SHORT CAVADO C/ ALCA AMAMENTACAO M - BIOBELA</t>
+    <t>Lista gerada no: 20/10/2026 17:24</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 5% 500ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>Kit Cirur Est Paramentacao (Implante) - SPK</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>SPK INSTITUCIONAL</t>
+  </si>
+  <si>
+    <t>CANULA TRAQUEOSTOMIA PVC C/BL 9,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Mascara Oxigenio Alta Concentracao Adulto - FOYOMED</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>Garrafa Squeeze 600ML ALUM</t>
+  </si>
+  <si>
+    <t>Cuidados com a Pele</t>
+  </si>
+  <si>
+    <t>EDU BRINDES</t>
+  </si>
+  <si>
+    <t>16324_PREMIUM - SOUTIEN S/ REFORCO E FECHO FRONTAL CASTANHO M - BIOBELA</t>
   </si>
   <si>
     <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>EST091 - ESTOJO ACO INOX LISO 15,5 X 7 X 5CM - ACONOX</t>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>1662 - MODELADOR CAVADO C/ ALCA AMAMENTACAO BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Kit Eletrodo (Eeg) 1,20M Prata Cx/2 - MEDITRON</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>MEDITRON</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 3-0 C/AG 1,5 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Folhas Sps Vapor Bowie &amp; Dick Pc/100 - CLEAN TEST</t>
+  </si>
+  <si>
+    <t>Equipamentos Médicos</t>
+  </si>
+  <si>
+    <t>CLEAN TEST</t>
+  </si>
+  <si>
+    <t>UNID AGULHA A VACUO COLETA MULTIPLA 21G 2X 0,8MM - VACUPLAST</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>HISTEROMETRO EST - KOLPLAST</t>
   </si>
   <si>
     <t>Instrumentos Cirúrgicos</t>
   </si>
   <si>
-    <t>ACONOX RIO</t>
-[...56 lines deleted...]
-    <t>Unid Lanceta de Segurança 28G - UNIQMED</t>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>Curativo aluminizado p/ traqueostomia x 9cm - Metalline</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>Filtro Bacteriano Hmef Adulto - HAIBREATH</t>
+  </si>
+  <si>
+    <t>BRASIL MED CARE</t>
+  </si>
+  <si>
+    <t>Filtro Bacteriano HMEF Infantil - HAIBREATH</t>
+  </si>
+  <si>
+    <t>Unid Seringa Insulina 1Ml C/Ag Ls 1X 0,30 - BD</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>UNIQMED</t>
-[...19 lines deleted...]
-  <si>
     <t>BD</t>
   </si>
   <si>
-    <t>PROTETOR AURICULAR DE ESPUMA S/ CORDAO 1100 - 3M</t>
-[...38 lines deleted...]
-    <t>Sondas e Cateteres</t>
+    <t>Unid Adenosina 3Mg/Ml 2Ml Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Antibióticos</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>UNID SULFATO MAGNESIO 10% 10ML - ISOFARMA</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS SEM CONTROLE ESPE</t>
+  </si>
+  <si>
+    <t>ISOFARMA</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 5% 250ML BOLSA MT/3- JP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +257,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff25806f3fa3590fd803514f56c0dc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4483ae50ae79ac23ec4220f61f583.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fca372daa47bcc9a8b420b5fa5053.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e524c5240f713ba7c51d8209185e21c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4d274c6fc72fd1a626505dfb34f03.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a07884b4519f98e09f084bad615a49.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d190c4d95d7d21377a34fc906e11a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f887d78d380bb0a54685f000e2d26.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304ca9df006ea1ec26c8030cfed5797.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22848e61c0a9e3e338eb5a648aefe3ef.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23af86ac117602ef886af4e7a55ce9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60a466fa8a69626ea221051d697df6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1010ee8371a3fd1ef05b96e958bbb2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dc8307b804153ea61027a1b10eaba.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85bc6b1da8ef8453e8a10491cbbb2b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffd89d9d8847d3abfa5ea1e0e0b3b7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb135ea01685206aa728b5ef50472a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d18751ec0a3ead77a88e33eac3a894.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538255509e6135adc1a5027a38f604c5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f911167d5778b63817c76a982a044.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165dacb3f48e32cb5041ef429a3af84.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f64f18ea6fc7a18ec222640afb087.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6c4ade89e841a93263c7309a55d84.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1263596f5e193ac5692a505f57c266f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc6cc2578f669852a5cf4c59096173.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc354e8b4fee423daa6526944c23f5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915acf37edcf855ef75e50963aa92477.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a419bd7cd238c9cd017e18953d628.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c88b86ca98f58d7cb3a19d2bc62dc9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc26989f248b72ea9d271659826e93d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6789c83a86de29752e12409fbfd61c6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46df7086164fb7bc93e982d52a3864.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19024459eb57b54504a36bcff7bbaa7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872cdbb544a7538175d135ed2b925ff.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00774efbcbcf6a94428361f2ee20cee.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6cb44e4ec20cab893524f95a7d9b6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473a430472275f8338a4af34f184e73.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4a24d7a60720c3bcff8a47cd169db.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea3c650aba5717839dcb16737baabf.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fb88c08cb3e181eeda43f89dc8823.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1168,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="88.407" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3146</v>
+        <v>3186</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>227.54</v>
+        <v>9.51</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3151</v>
+        <v>3190</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>70.56</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3153</v>
+        <v>3194</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>61.7</v>
+        <v>22.83</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3154</v>
+        <v>3195</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>75.45</v>
+        <v>16.84</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3155</v>
+        <v>3214</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>173.61</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3161</v>
+        <v>3216</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>1.68</v>
+        <v>114.75</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3164</v>
+        <v>3218</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>252.8</v>
+        <v>92.69</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3165</v>
+        <v>3221</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>254.92</v>
+        <v>214.89</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3166</v>
+        <v>3228</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F10" s="3">
-        <v>126.11</v>
+        <v>688.88</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3168</v>
+        <v>3229</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>46.58</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3173</v>
+        <v>3231</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>7.79</v>
+        <v>20.77</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3176</v>
+        <v>3237</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>0.32</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3178</v>
+        <v>3238</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="F14" s="3">
-        <v>295.51</v>
+        <v>7.43</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3179</v>
+        <v>3242</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F15" s="3">
-        <v>54.96</v>
+        <v>17.96</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3180</v>
+        <v>3244</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="F16" s="3">
-        <v>27.13</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3181</v>
+        <v>3245</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F17" s="3">
-        <v>2.75</v>
+        <v>10.56</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3186</v>
+        <v>3253</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="F18" s="3">
-        <v>9.51</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3190</v>
+        <v>3269</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F19" s="3">
-        <v>31.0</v>
+        <v>28.01</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3193</v>
+        <v>3275</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="F20" s="3">
-        <v>35.87</v>
+        <v>3.19</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3194</v>
+        <v>3276</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>22.83</v>
+        <v>8.13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>