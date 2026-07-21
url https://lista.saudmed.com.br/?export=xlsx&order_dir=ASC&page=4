--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -1,246 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:51</t>
-[...11 lines deleted...]
-    <t>4003 - TUBO RECORTAVEL P/ CALOS SILIGEL P - ORTHOPAUHER</t>
+    <t>Lista gerada no: 21/07/2026 18:24</t>
+  </si>
+  <si>
+    <t>Porta Comprimidos (A Granel)</t>
+  </si>
+  <si>
+    <t>Acessórios para Medicamentos</t>
+  </si>
+  <si>
+    <t>SAUDMED</t>
+  </si>
+  <si>
+    <t>Limpador Multiuso 5 Litros - BARBAREX</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>BARBAREX</t>
+  </si>
+  <si>
+    <t>Unid Lidocaina 2% 20Ml S/Vaso Cx/2 - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>LUVA TPE S/PO TRANSPARENTE G - VABENE</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>VABENE</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 3-0 C/AG 2, - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Oculos De Protecao Incolor - SSPLUS</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>Colar Cervical Resgate Tipo Stifneck P - MARIMAR</t>
+  </si>
+  <si>
+    <t>Equipamentos de Resgate e Emergência</t>
+  </si>
+  <si>
+    <t>MARIMAR</t>
+  </si>
+  <si>
+    <t>Colar Cervical Resgate Tipo Stifneck G - MARIMAR</t>
+  </si>
+  <si>
+    <t>AGUA OXIGENADA 10VOL 100ML - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Higiene e Cuidados Pessoais</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>UNID SCALP 19G SEGURANCA - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Canula Traqueostomia Metal Longa N.4 - FRADEL</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>FRADEL</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 09 X 26CM PC/200 - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>Aspiramax Aspirador Sangue E Secrecoes Vacuo 1L - MEDICATE</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>MEDICATE</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 10CM X 4,5M  - MISSNER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>MASCARA PFF2 BRANCA - CARBOGRAFITE</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>CARBOGRAFITE</t>
+  </si>
+  <si>
+    <t>GRIP LUVA PROTETOR PALMAR C/ FUROS</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>ORTHOPAUHER</t>
-[...130 lines deleted...]
-  <si>
     <t>PORTA LAMINA - LABOR</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
     <t>1616 - MANGAS COM VELCRO BEGE M - BIOBELA</t>
   </si>
   <si>
     <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>DISCO DE EQUILIBRIO INFLAVEL</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -263,51 +257,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a850eecf1416ce59b8430d2590ea6c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a334ac786cbbc035a1bf9b585430c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799f0f01937c5fc4dd4b3a80787da4c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d32d96c11a790323807a2a28d8103.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c48dfaf62900624186707b3af6d2e8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fd171f1557a5ab4f88db3d78dbc8f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373659ff94ef0aa695b14a488432d5a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caee0544f0dece4b8d72fba3082ca5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad6512bc9f8e0528feabfee7eb0f3d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb071c3dd6860d874e9bca82714883.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e3103d891ee6562f895af3af3abea.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815166049a912ab65a07b9f5e201503f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a6ab216ed097f6b653a9b68c30f12.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d00f0e95cae975ea08baa664937b24.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e226d26c4e7b447b5474a3af3be0cac.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def32b48b9af28b8d82cc40f602bc49.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac70fb9c21a3195005cd2bba4a2650.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ede160670192109a6eaca39753d46.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243dbcea7cb60aedb51abf729ae1daa.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014c537de16ee0bf0be781b0a891c28.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc72c3cd8c1b9f5218efbded225e92c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702629cba78bcc2694ba5413a8883c80.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3414f2e00236b1f27e0f6ffe4861428.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3e090ec26d978f02114e497cc9886.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed8abb59f8be1404f71b28eb7a2128.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acea6625a0ce8a407245a234e0ebf39.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d48451fd6f27ad60ec23744cac6a2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3db091d8a402c890153e65f017f69.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accd7f06f37572844a48ab3d5f126a8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156d0c5c3afab9230f3621a0cd0c566.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5f85e518b807869506f28cd43e5eb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f83af761b1cc053d4fc72f76cf434c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7b403c979abba244a316b494e6c57.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeaa3f2b7155edf6e6ce795f199bf8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785978dbfbb8d1fd687e9c7ebc7fd82.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d566e364fecfb3449b3fdec9b334f1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e10e71535a80576f3fb51d93ca388d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0b883a8a1aaa9d7b6c3661d22f9b2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89de2d132f39be8181d05f5e53cbea.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd41bdd54d764b5538c2708dd42beb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1205,386 +1199,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.8</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>292</v>
+        <v>309</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>46.68</v>
+        <v>25.85</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>4.45</v>
+        <v>10.06</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>25.85</v>
+        <v>14.76</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>10.06</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>313</v>
+        <v>332</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>14.76</v>
+        <v>7.88</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>66.93</v>
+        <v>23.94</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>7.88</v>
+        <v>24.15</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
         <v>31</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>23.94</v>
+        <v>3.07</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>337</v>
+        <v>356</v>
       </c>
       <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" t="s">
         <v>34</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>24.15</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>339</v>
+        <v>357</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="3">
-        <v>3.07</v>
+        <v>89.1</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>0.84</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>357</v>
+        <v>377</v>
       </c>
       <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
         <v>41</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>42</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>89.1</v>
+        <v>753.04</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="C15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" t="s">
         <v>44</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>45</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>0.32</v>
+        <v>16.04</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16" t="s">
         <v>48</v>
       </c>
       <c r="F16" s="3">
-        <v>753.04</v>
+        <v>5.48</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>378</v>
+        <v>389</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>16.04</v>
+        <v>73.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>379</v>
+        <v>390</v>
       </c>
       <c r="C18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
         <v>52</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>53</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>5.48</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C19" t="s">
+        <v>54</v>
+      </c>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" t="s">
         <v>55</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>73.5</v>
+        <v>75.85</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>0.02</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="E21" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="F21" s="3">
-        <v>75.85</v>
+        <v>0.02</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>