--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,240 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 18:24</t>
-[...5 lines deleted...]
-    <t>Acessórios para Medicamentos</t>
+    <t>Lista gerada no: 04/09/2026 22:55</t>
+  </si>
+  <si>
+    <t>Limpador Multiuso 5 Litros - BARBAREX</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>BARBAREX</t>
+  </si>
+  <si>
+    <t>Unid Lidocaina 2% 20Ml S/Vaso Cx/2 - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>LUVA TPE S/PO TRANSPARENTE G - VABENE</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>VABENE</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 2-0 C/AG 3,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 3-0 C/AG 2, - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 4-0 C/AG 2, - SHALON</t>
+  </si>
+  <si>
+    <t>Oculos De Protecao Incolor - SSPLUS</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>Colar Cervical Resgate Tipo Stifneck P - MARIMAR</t>
+  </si>
+  <si>
+    <t>Equipamentos de Resgate e Emergência</t>
+  </si>
+  <si>
+    <t>MARIMAR</t>
+  </si>
+  <si>
+    <t>Colar Cervical Resgate Tipo Stifneck G - MARIMAR</t>
+  </si>
+  <si>
+    <t>AGUA OXIGENADA 10VOL 100ML - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Higiene e Cuidados Pessoais</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Agua Autoclave / Destilada 5L - SSPLUS</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>ATADURA GESSADA 20CM X 4M - CYSNE</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>LENCOL DESC C/ELAST 2,0 X 0,9M PC/10 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SCALP 19G SEGURANCA - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Canula Traqueostomia Metal Longa N.4 - FRADEL</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>FRADEL</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 09 X 26CM PC/200 - VITALPACK</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>Aspiramax Aspirador Sangue E Secrecoes Vacuo 1L - MEDICATE</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>MEDICATE</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 10CM X 4,5M  - MISSNER</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>MASCARA PFF2 BRANCA - CARBOGRAFITE</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>CARBOGRAFITE</t>
+  </si>
+  <si>
+    <t>GRIP LUVA PROTETOR PALMAR C/ FUROS</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>SAUDMED</t>
-  </si>
-[...145 lines deleted...]
-    <t>Fisioterapia e Reabilitação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +257,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc72c3cd8c1b9f5218efbded225e92c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702629cba78bcc2694ba5413a8883c80.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3414f2e00236b1f27e0f6ffe4861428.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3e090ec26d978f02114e497cc9886.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed8abb59f8be1404f71b28eb7a2128.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acea6625a0ce8a407245a234e0ebf39.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d48451fd6f27ad60ec23744cac6a2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3db091d8a402c890153e65f017f69.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accd7f06f37572844a48ab3d5f126a8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156d0c5c3afab9230f3621a0cd0c566.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5f85e518b807869506f28cd43e5eb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f83af761b1cc053d4fc72f76cf434c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7b403c979abba244a316b494e6c57.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeaa3f2b7155edf6e6ce795f199bf8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785978dbfbb8d1fd687e9c7ebc7fd82.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d566e364fecfb3449b3fdec9b334f1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e10e71535a80576f3fb51d93ca388d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0b883a8a1aaa9d7b6c3661d22f9b2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89de2d132f39be8181d05f5e53cbea.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd41bdd54d764b5538c2708dd42beb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a174f26ec5a88c8ab823ac8da19fe2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee6bfbabb14242dc96b7f278329ae7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e47bdc437cccbd64c08b24ddcfd7b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa7e86112c53adf1aa9ee455e6c06b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8431a44791c0e056e17585f43c7fd5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4196b8b2ddc432157d805cac330e3b0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292f375f792fd083675909f090b0e6d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bde333a0b5d4809739c37fda8ac48.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636f6329f79c8df15556f7925a2b6b6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff029a0f52f7a7c1e9b1c5bbd8c07f3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ecfe10cdd4866d2a75a7fe1c7fd0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa479f9d8eb751f69480b282c900c92.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a300011bd311e6895192ebe7dce71.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6d2f914ba1620c82cfee48b1ce6b8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9245e95df8251a2a26fed984f4d8a2e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647031838b3c52d07d721667bac2031.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174175e672170368343354073869e3a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd3b699b0680e09c25034a92b9c144.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8e568e7cca26ce870401a1aa4348c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1650e1cb0cad5fc5af5b16185b955.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1169,416 +1169,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.45</v>
+        <v>25.85</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>25.85</v>
+        <v>12.7</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>10.06</v>
+        <v>14.76</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>14.76</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
         <v>327</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
         <v>66.93</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>7.88</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>23.94</v>
+        <v>7.88</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>24.15</v>
+        <v>23.94</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>3.07</v>
+        <v>24.15</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>0.84</v>
+        <v>3.07</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>89.1</v>
+        <v>27.34</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>370</v>
+        <v>353</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>0.32</v>
+        <v>10.16</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>377</v>
+        <v>354</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>753.04</v>
+        <v>25.89</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>378</v>
+        <v>356</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>16.04</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>379</v>
+        <v>357</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>5.48</v>
+        <v>89.1</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>389</v>
+        <v>370</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>73.5</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F18" s="3">
-        <v>0.02</v>
+        <v>753.04</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>75.85</v>
+        <v>16.04</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>66.74</v>
+        <v>5.48</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" t="s">
         <v>57</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>58</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>0.02</v>
+        <v>73.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>