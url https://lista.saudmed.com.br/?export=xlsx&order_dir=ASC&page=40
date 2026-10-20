--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,215 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 13:52</t>
-[...38 lines deleted...]
-    <t>UNID SERINGA 10ML S/AG LL - DESCARPACK</t>
+    <t>Lista gerada no: 20/10/2026 16:41</t>
+  </si>
+  <si>
+    <t>1625G4 - FAIXA ABDOMINAL DE 4 GOMOS BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>Unid Caneta Esf Azul - BIC</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>BIC</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML S/AG LL - DESCARPACK</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>LUVA CIRUR PAR LATEX EST S/PO 8,0 - LEMGRUBER</t>
+    <t>TAMPA VEDANTE LUER MACHO MT/9- DESCARPACK</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC C/ GEL E ATIV COAGULO 16 X 100 9ML AMARELO - VACUPLAST</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Copo Becker Forma Baixa Graduado Griffin (Boro 3.3) 250ML - PRECISION</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>Copo Becker Forma Baixa Graduado Griffin (Boro 3.3) 2000ML - PRECISION</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 30G S/ MANGA PC/10 - ANADONA</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>Lencol Desc C/Elast 20G 2,0 X 0,9M Pc/10 Mt/2 - ANADONA</t>
+  </si>
+  <si>
+    <t>1624 - SOUTIEN S/ REFORCO E FECHO FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 60ML S/AG LS - DESCARPACK</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO M PC/2 - LEMGRUBER</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
     <t>LEMGRUBER</t>
   </si>
   <si>
-    <t>UNID SERINGA INSULINA 1ML S/AG LS - DESCARPACK</t>
-[...26 lines deleted...]
-    <t>9-1766 - Mangueira Aspiramax Pvc Liso 4 X 6,5Mm X 0,40M Ma520 Lilas - Omron</t>
+    <t>UNID NYLON PRETO 2-0 C/AG 2,0 - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Lanceta para Lancetador 28G c/ 100un. Uniqmed</t>
+  </si>
+  <si>
+    <t>Testes Clínicos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>EQUIPO NUTRICAO ENTERAL GRAVITACIONAL CX/2- DESCARPACK</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>NS - OMRON</t>
-[...53 lines deleted...]
-    <t>BIOBELA</t>
+    <t>Unid Droperdal 2,Mg/Ml 1Ml Amp (Droperidol) - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>UNID SCALP P/ COLETA A VACUO 25G C/ SEGURANCA C/50 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>UNID SCALP P/ COLETA A VACUO 23G C/ SEGURANCA C/50 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Ban036 - Bandeja Odonto. Aco Inox 22 X 12 X 1CM - ACONOX</t>
+  </si>
+  <si>
+    <t>ODONTOLOGICOS</t>
+  </si>
+  <si>
+    <t>ACONOX RIO</t>
+  </si>
+  <si>
+    <t>BAN074 - Bandeja Odonto. Aco Inox 30 X 20 X 4CM - ACONOX</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62c336b121926430c53e958256c1a3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15314660808308e8045ba4f9fc12b6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0d21ddcb0198984028d43127b82eb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4d0217e0e6eab1893a43434552a9f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a3cfce17100f7e011b5a93212240.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6631ad52725c121431b2c79dc88864.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a1e7acf38fe4b941f43bd0cc195cd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ca3db4de41745558e31a203fdd3e0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b42cf41aa7511d363dcaea09f84435.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5ac486732978f974baf97afbe6403.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8c6a297c706ceae829ea6f1904ab9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0d79be8df219dc8f6cab70aa77491.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96127c31f2d7e37cfb90b5874e77c0d9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c24a6e8f3558d5c0dd20a5c79a252.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5d9f7f89b076a9f83a87af8849c3f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6ccc83fb6a4ce38e687ac598b8fda.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831851d76ddba0d1c0f1eaf77a6d0f2a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b22601ae2a71b32f211be6052c468b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ead18581b3e418b11dee700879a888.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395b8f33f2cb64cb6b91f4cd3970161.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6de616730fadf2ba016941f0c5ee26.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44ce3759f0e9dc88cb90ab79b319ff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daed2470b1bef8366d406e155bb2531.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5af78d9aa6052f9f2d5e78b6d6c92.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8cf938345cf0c0b5eeb7bc4b8a6d5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcf2c95ebad39e98a8d26214d2525c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb907d9261b65f93cb94e5192babf8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2d78627dc7574507bd53b90da0a2e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0afa98e11eac2bebb4052211cb486.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365005415c1ae8a3ee53490cf382b743.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff3cb96a4e95cf52bb0d1cb61c9cdf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adf8d8242c402d95d1537633a12d14.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5026441e0188e3a0b5ecb23f7bb331.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e44b0b55979ec24241c618748fabbc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140a3bca44c91d9f3250662fb559edf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ea6b1f3427665ff8333e24cb8dad2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85754f03afff750b8dcebff7345bcf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a05021496a4c30442b15db359f3d6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea52633237807a7e2c16835855728c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f39bc29903e3df756f8fff391bc46b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3313</v>
+        <v>3386</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>101.18</v>
+        <v>174.87</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3323</v>
+        <v>3387</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>55.9</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3325</v>
+        <v>3389</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>10.9</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3328</v>
+        <v>3391</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>10.54</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3334</v>
+        <v>3394</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>0.55</v>
+        <v>204.81</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3338</v>
+        <v>3396</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>4.58</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3339</v>
+        <v>3397</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>0.34</v>
+        <v>82.76</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3345</v>
+        <v>3407</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>13.31</v>
+        <v>25.65</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3346</v>
+        <v>3408</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>59.58</v>
+        <v>16.76</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3347</v>
+        <v>3419</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>6.83</v>
+        <v>71.63</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3350</v>
+        <v>3421</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>47.94</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3358</v>
+        <v>3427</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>6.91</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3361</v>
+        <v>3431</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>38.91</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3369</v>
+        <v>3432</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>2.5</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3375</v>
+        <v>3433</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>29.93</v>
+        <v>2.69</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3377</v>
+        <v>3437</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>6.3</v>
+        <v>28.27</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3378</v>
+        <v>3438</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="F18" s="3">
-        <v>9.03</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3379</v>
+        <v>3440</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="F19" s="3">
-        <v>29.93</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3385</v>
+        <v>3450</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>1.01</v>
+        <v>47.52</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3386</v>
+        <v>3451</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>174.87</v>
+        <v>327.98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>