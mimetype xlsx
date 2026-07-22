--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -34,111 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 01:47</t>
-[...59 lines deleted...]
-    <t>Sabonete Liquido Perolado Erva Doce 5L - BIO-KRISS</t>
+    <t>Lista gerada no: 22/07/2026 08:55</t>
   </si>
   <si>
     <t>UNID AGULHA A VACUO COLETA MULTIPLA 22G 2X 0,7MM - UNIQMED</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>UNIQMED</t>
   </si>
   <si>
     <t>Unid Caneta Esf Azul - BIC</t>
   </si>
   <si>
     <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
     <t>BIC</t>
   </si>
   <si>
     <t>ELETRODO CARDIO ADULTO C/ GEL PC/50 0 - DESCARPACK</t>
   </si>
   <si>
     <t>Eletrodos e Acessórios para ECG</t>
   </si>
@@ -167,50 +107,110 @@
     <t>Soluções injetáveis</t>
   </si>
   <si>
     <t>EQUIPLEX</t>
   </si>
   <si>
     <t>FITA CIRURGICA SILICONE 2,5CM X 1,5M - VITALDERME</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>AVENTAL BRANCO 30G S/ MANGA PC/10 - ANADONA</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
     <t>ANADONA</t>
   </si>
   <si>
     <t>Lencol Desc C/Elast 20G 2,0 X 0,9M Pc/10 Mt/2 - ANADONA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 60ML S/AG BICO CATETER - DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 60ML S/AG LS - DESCARPACK</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO M PC/2 - LEMGRUBER</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>LEMGRUBER</t>
+  </si>
+  <si>
+    <t>Lanceta para Lancetador 28G c/ 100un. Uniqmed</t>
+  </si>
+  <si>
+    <t>Testes Clínicos</t>
+  </si>
+  <si>
+    <t>EQUIPO NUTRICAO ENTERAL GRAVITACIONAL CX/2- DESCARPACK</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>Colchao D28 Azul Revestido Napa - LUCKSPUMA</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>LUCKSPUMA</t>
+  </si>
+  <si>
+    <t>Unid Droperdal 2,Mg/Ml 1Ml Amp (Droperidol) - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>UNID SCALP P/ COLETA A VACUO 25G C/ SEGURANCA C/50 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>UNID SCALP P/ COLETA A VACUO 23G C/ SEGURANCA C/50 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>BAN074 - Bandeja Odonto. Aco Inox 30 X 20 X 4CM - ACONOX</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ACONOX RIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425ad7bad55b3bf4c90b112063c78d9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b82b703e1ff6f82bd17b33e2025ba.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdf675ea93b7babbe53849bad359d8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644355e16e91276a94fc9de237fb859a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0860b58690c7f877953f94b30ae21.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a2252699f6eebd971e80a6dd1b0c5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c5dd5c785a950a62da05d5c336c1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e46b5f2f515c869f9295d8d6e2672f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b20f50ad1727eccd20a2191c3edda.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dcbde0f0a8259502c76d22b430b6e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2932e21c8e25103a40c19bfa5df4923.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86143a3295187de544945e6818d55b6c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d98792bee1b26d272b6e2c682e3727.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed381fc5dac626cbdc3bb2bafe8f7dc5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b67d56af3296636c96868ac7165bd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228040abc6a4cc8c8f793ef7aa032c3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1a6e73566fead8cee0360df0b081f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eadcc1065e99ceb28f5de8c572489.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19bc35219fdb506c6346a2caa48fac.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac74b97060a50fa13085d6401e1375.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba059003ec5ebbac0ee65f732c7eed0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddc5c0d6e3427ac53ab63cbc55a199.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbeab056565a78e10ed0548e632b50.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66108272f5f20319836da55736225a6f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c4d81387a0318567428bd055982a4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb9616e4259dc07b81014245994535.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8423f09b60aa8253f9cde6d093f3e8a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c8f4d86736ba9fea06a75f5a0a742.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a18bdfc0a341d1d6971829741fb18.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cee9532c87b55d7a5f569a902fa9ac.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f32263ec592ea5e3ab7aee8f2cc689.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666079302a38d144a0967418428bac77.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4d2397a4c8a35f874bf3e8066fae6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a8484908d99bf1966eca33739db70.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffba7e2ed8449a30e2bd43e50aa5243.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadd8991a66c4cae04fa3edc51c29e1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeffa14c71950a0f67c76999888866.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feafc925adb1d62ac28c9251baca00a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df173add429f820551a982721761d4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c6fa6e6db6042a37e5ebb17f6854e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1175,386 +1175,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3347</v>
+        <v>3385</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>6.83</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3350</v>
+        <v>3387</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>47.94</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3352</v>
+        <v>3390</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>182.45</v>
+        <v>23.73</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3361</v>
+        <v>3391</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>38.91</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3371</v>
+        <v>3396</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>11.95</v>
+        <v>13.19</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3372</v>
+        <v>3397</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>3.99</v>
+        <v>82.76</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3375</v>
+        <v>3400</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>29.93</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3377</v>
+        <v>3404</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>6.3</v>
+        <v>19.13</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3378</v>
+        <v>3407</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>9.03</v>
+        <v>26.61</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3379</v>
+        <v>3408</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>29.93</v>
+        <v>16.76</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3385</v>
+        <v>3420</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>0.61</v>
+        <v>3.09</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3387</v>
+        <v>3421</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>2.77</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3390</v>
+        <v>3427</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>23.73</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3391</v>
+        <v>3432</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>0.32</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3396</v>
+        <v>3433</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>13.19</v>
+        <v>2.69</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3397</v>
+        <v>3434</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>82.76</v>
+        <v>745.29</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3400</v>
+        <v>3437</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>30.07</v>
+        <v>28.27</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3404</v>
+        <v>3438</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="F19" s="3">
-        <v>19.13</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3407</v>
+        <v>3440</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="F20" s="3">
-        <v>26.61</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3408</v>
+        <v>3451</v>
       </c>
       <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
+        <v>49</v>
+      </c>
+      <c r="E21" t="s">
         <v>50</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>16.76</v>
+        <v>327.98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>