--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,203 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 08:55</t>
+    <t>Lista gerada no: 05/09/2026 13:52</t>
+  </si>
+  <si>
+    <t>AC70 - BOLSA FLEXIVEL P/ GELO M - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>FITA CIRURGICA SILICONE 2,5CM X 5M - VITALDERME</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Unid Cefazolina Sodica 1G Inj F/A Iv/Im - BLAU</t>
+  </si>
+  <si>
+    <t>Antibióticos</t>
+  </si>
+  <si>
+    <t>BLAU</t>
+  </si>
+  <si>
+    <t>SORO GLICOFISIOLOGICO 5% 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>SOROS</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 10ML S/AG LL - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 8,0 - LEMGRUBER</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>LEMGRUBER</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 1ML S/AG LS - DESCARPACK</t>
+  </si>
+  <si>
+    <t>AGUA OXIGENADA 10VOL 1L  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 4% 1L (CHLORCLEAR)  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA ALCOOLICA 2% 100ML (CHLORCLEAR)  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 1L PRATICZYME  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>9-1766 - Mangueira Aspiramax Pvc Liso 4 X 6,5Mm X 0,40M Ma520 Lilas - Omron</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>NS - OMRON</t>
+  </si>
+  <si>
+    <t>ESCOVA DE LIMPEZA 2 LADOS DESCARTAVEL - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 2-0 C/AG 4,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Sabonete Liquido Perolado Frutas Vermelhas 5L - BIO-KRISS</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>BARBAREX</t>
+  </si>
+  <si>
+    <t>Limpador Multiuso 500Ml - Barbarex</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>Limpa Aluminio 500ML  - BARBAREX</t>
+  </si>
+  <si>
+    <t>Sabonete Liquido Perolado Erva Doce 5L - BIO-KRISS</t>
   </si>
   <si>
     <t>UNID AGULHA A VACUO COLETA MULTIPLA 22G 2X 0,7MM - UNIQMED</t>
   </si>
   <si>
-    <t>Seringas, Agulhas e Conta Gotas</t>
-[...1 lines deleted...]
-  <si>
     <t>UNIQMED</t>
   </si>
   <si>
-    <t>Unid Caneta Esf Azul - BIC</t>
-[...119 lines deleted...]
-    <t>ACONOX RIO</t>
+    <t>1625G4 - FAIXA ABDOMINAL DE 4 GOMOS BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba059003ec5ebbac0ee65f732c7eed0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddc5c0d6e3427ac53ab63cbc55a199.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbeab056565a78e10ed0548e632b50.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66108272f5f20319836da55736225a6f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c4d81387a0318567428bd055982a4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb9616e4259dc07b81014245994535.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8423f09b60aa8253f9cde6d093f3e8a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c8f4d86736ba9fea06a75f5a0a742.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a18bdfc0a341d1d6971829741fb18.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cee9532c87b55d7a5f569a902fa9ac.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f32263ec592ea5e3ab7aee8f2cc689.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666079302a38d144a0967418428bac77.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4d2397a4c8a35f874bf3e8066fae6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a8484908d99bf1966eca33739db70.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffba7e2ed8449a30e2bd43e50aa5243.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadd8991a66c4cae04fa3edc51c29e1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeffa14c71950a0f67c76999888866.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feafc925adb1d62ac28c9251baca00a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df173add429f820551a982721761d4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c6fa6e6db6042a37e5ebb17f6854e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62c336b121926430c53e958256c1a3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15314660808308e8045ba4f9fc12b6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0d21ddcb0198984028d43127b82eb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4d0217e0e6eab1893a43434552a9f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a3cfce17100f7e011b5a93212240.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6631ad52725c121431b2c79dc88864.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a1e7acf38fe4b941f43bd0cc195cd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ca3db4de41745558e31a203fdd3e0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b42cf41aa7511d363dcaea09f84435.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5ac486732978f974baf97afbe6403.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8c6a297c706ceae829ea6f1904ab9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0d79be8df219dc8f6cab70aa77491.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96127c31f2d7e37cfb90b5874e77c0d9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c24a6e8f3558d5c0dd20a5c79a252.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5d9f7f89b076a9f83a87af8849c3f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6ccc83fb6a4ce38e687ac598b8fda.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831851d76ddba0d1c0f1eaf77a6d0f2a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b22601ae2a71b32f211be6052c468b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ead18581b3e418b11dee700879a888.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395b8f33f2cb64cb6b91f4cd3970161.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3385</v>
+        <v>3313</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.61</v>
+        <v>101.18</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3387</v>
+        <v>3323</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>2.77</v>
+        <v>55.9</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3390</v>
+        <v>3325</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>23.73</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3391</v>
+        <v>3328</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>0.32</v>
+        <v>10.54</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3396</v>
+        <v>3334</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>13.19</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3397</v>
+        <v>3338</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>82.76</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3400</v>
+        <v>3339</v>
       </c>
       <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>30.07</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3404</v>
+        <v>3345</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>19.13</v>
+        <v>13.31</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3407</v>
+        <v>3346</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
         <v>28</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>26.61</v>
+        <v>59.58</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3408</v>
+        <v>3347</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" t="s">
         <v>28</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>16.76</v>
+        <v>6.83</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3420</v>
+        <v>3350</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>3.09</v>
+        <v>47.94</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3421</v>
+        <v>3358</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3427</v>
+        <v>3361</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>2.1</v>
+        <v>38.91</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3432</v>
+        <v>3369</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="F15" s="3">
-        <v>0.06</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3433</v>
+        <v>3375</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>2.69</v>
+        <v>29.93</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3434</v>
+        <v>3377</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>745.29</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3437</v>
+        <v>3378</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>28.27</v>
+        <v>9.03</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3438</v>
+        <v>3379</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>2.06</v>
+        <v>29.93</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3440</v>
+        <v>3385</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>0.99</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3451</v>
+        <v>3386</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>327.98</v>
+        <v>174.87</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>