--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,206 +14,179 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 00:42</t>
-[...89 lines deleted...]
-    <t>MEDIX</t>
+    <t>Lista gerada no: 22/07/2026 06:38</t>
   </si>
   <si>
     <t>LUVA LIMPEZA PAR NITRIL VERDE M - TALGE</t>
   </si>
   <si>
     <t>Luvas de Nitrila</t>
   </si>
   <si>
     <t>TALGE</t>
   </si>
   <si>
     <t>LUVA LIMPEZA PAR NITRIL VERDE G - TALGE</t>
   </si>
   <si>
     <t>ACIDO PERACETICO 0,2% 1L  - VICPHARMA</t>
   </si>
   <si>
     <t>Saneantes</t>
   </si>
   <si>
     <t>VICPHARMA</t>
   </si>
   <si>
     <t>OR46D_4 - TORNOZELEIRA C/ ZIPER G - HIDROLIGHT</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>HIDROLIGHT</t>
   </si>
   <si>
     <t>OR1041 - CINTA ERGONOMICA C/ SUSPENSORIO P - HIDROLIGHT</t>
   </si>
   <si>
     <t>H40_2 - PROTETOR PALMAR MINI PALMA ROSA CLARO P - HIDROLIGHT</t>
   </si>
   <si>
     <t>Auxiliares de Banho e Higiene</t>
   </si>
   <si>
     <t>FL51 - BASTAO DE LIBERACAO MIOFASCIAL 4,6 X 44,5CM - HIDROLIGHT</t>
   </si>
   <si>
     <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>Swab P/ Coleta E Transporte De Amostras C/Meio Stuart C/100 - Cral</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Laminulas De Vidro P/ Microscopia 22 X 22mm Pc/1- Precision</t>
+  </si>
+  <si>
+    <t>PRECISION</t>
+  </si>
+  <si>
+    <t>Colar Cervical Philadelfia Resgate P - MARIMAR</t>
+  </si>
+  <si>
+    <t>MARIMAR</t>
+  </si>
+  <si>
+    <t>OLEO DE GIRASSOL CICATRIZANTE 100ML (FARMACHEM) - PROLINK</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>PROLINK</t>
+  </si>
+  <si>
+    <t>OLEO DE GIRASSOL CICATRIZANTE 200ML (FARMACHEM)  - PROLINK</t>
+  </si>
+  <si>
+    <t>ALCOOL 70% 250ML ALMOTOLIA LIMP PELE (SEPTPRO)  - PROLINK</t>
+  </si>
+  <si>
+    <t>DESINFETANTE INTERMEDIARIO 750ML BORRIF QUINTA GER (SEPTPRO) - PROLINK</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA DEGERMANTE 0,5% 100ML (SEPTHEX) - PROLINK</t>
+  </si>
+  <si>
+    <t>CLOREXIDINA AQUOSA 0,2% 100ML (SEPTHEX) - PROLINK</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>ALCOOL 96% 1L ABSOLUTO  - PROLINK</t>
+  </si>
+  <si>
+    <t>ALCOOL ISOPROPILICO 99% 1L  - PROLINK</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 1L ZYMEDET  - PROLINK</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>DESINFETANTE INTERMEDIARIO QUINTA GER 5L (SEPTPRO) - PROLINK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cccb8100fcc012b3dea5aceb2238e7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c402423070e3128b5a165deb090c8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f1d1f1498a9546521fc0ef1cd5b40.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57ece9a95423128beb9ef10ddf1a48.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5082ee6a3193315d07845a48b8c7b0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53851a023872ae0f4ae9748efb5b12da.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc536462a8fb8b06dad7e22a9d924b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f7244e6b3684c2bcba49f244f1544.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abca4eeefecdd8295fc8e2ffffccda.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7d33249e0d91ae67a46a0824e2891.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c44bdcbf3b5009c199f0cbbf5c2a7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7e41954694e5c7499dbaa845297c5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323d6214d02a1fa7eb6ab0580196834.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62932e94f8036e0d74d782ff833d10.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5105cb8f108895d491d36304fc0d41.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cceaad0b92d04f82cb4694b0a59de8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9398ae19dfb6130914204c9d4560a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c93afca30604a02e6efd42218894f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fde6783677e542acd39ec736f12796.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f247293a8a08aaccbbd16a45d5ee9d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c87c6418d9e6b42b27d3132a10bf34.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec2fa680ba0460affa6dd2a5c51b34.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f887f1c4cb5fe4ef703100395064631.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b395f14c6175030805c680191148eb2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f65d63ea3bc105e4a59c492f39c6d4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412095db05c44be0b9e974406fee9f4a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a70d2e19278c6ff93b3bb136307c3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf47e12d0d6f6783aa729e33d2fba03.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3aa0c9236283026cec48f6b759a918.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb87e67934ba14125a9c17c2f56c01.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686c4f0b5057edc50aaa77d57c3f9da.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5b9e711e7c2b72ac48d1f08d37c7c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc8dce6d25866b998df2a720ec215e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0297cfac78a359480f0ddeb9f5d47.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b5db11d409ecdf611fcb2687fe96d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd416cb2eb3339221b04435d019345a2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90637a84d1dd6ae39dd79641479a718.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ecc5e5b67bfd2eb22e576b2c00e10.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354891dd1eff46df9d27f68f99c15112.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee2870ea4abda56cd55fd70a7b7bd8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1120,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3609</v>
+        <v>3629</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.19</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3610</v>
+        <v>3630</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>11.09</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3612</v>
+        <v>3634</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>9.43</v>
+        <v>78.06</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3613</v>
+        <v>3647</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>16.72</v>
+        <v>78.29</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3615</v>
+        <v>3651</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>213.07</v>
+        <v>242.07</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3617</v>
+        <v>3655</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>27.93</v>
+        <v>46.66</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3618</v>
+        <v>3664</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>1.37</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3619</v>
+        <v>3665</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>4.89</v>
+        <v>3.44</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3621</v>
+        <v>3666</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>29.57</v>
+        <v>64.6</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3622</v>
+        <v>3671</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>29.57</v>
+        <v>83.79</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3623</v>
+        <v>3679</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>25.91</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3624</v>
+        <v>3680</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>25.83</v>
+        <v>14.72</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3626</v>
+        <v>3682</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>12.33</v>
+        <v>6.09</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3629</v>
+        <v>3683</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>11.49</v>
+        <v>24.63</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3630</v>
+        <v>3684</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="F16" s="3">
-        <v>11.49</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3634</v>
+        <v>3685</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>78.06</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3647</v>
+        <v>3687</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F18" s="3">
-        <v>78.29</v>
+        <v>16.55</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3651</v>
+        <v>3688</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F19" s="3">
-        <v>242.07</v>
+        <v>50.88</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3655</v>
+        <v>3691</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F20" s="3">
-        <v>46.66</v>
+        <v>37.97</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3664</v>
+        <v>3698</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F21" s="3">
-        <v>129.0</v>
+        <v>61.8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>