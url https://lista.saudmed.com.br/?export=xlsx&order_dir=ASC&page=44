--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,179 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 06:38</t>
+    <t>Lista gerada no: 05/09/2026 12:23</t>
+  </si>
+  <si>
+    <t>UNID CARTUCHO DERMA PEN HK 3AGULHAS PRETO - SMART GR</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>UNID CARTUCHO DERMA PEN HK 1AGULHAS PRETO - SMART GR</t>
+  </si>
+  <si>
+    <t>Unid seringa 1ml s/ag ll adap. Transferencia cx/2- Cristaline</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>1609 - FAIXA PARA PROTESE BEGE PP/P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1610 - FAIXA PARA ORELHA BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>1637 - MENTONEIRA BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO P - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>KIT MICRONEBULIZADOR ADULTO - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>KIT MICRONEBULIZADOR INFANTIL - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Prometazina 25Mg/Ml 2Ml Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Kit Micronebulizador Adulto - PROTEC</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>PROTEC</t>
+  </si>
+  <si>
+    <t>Kit Micronebulizador Infantil - PROTEC</t>
+  </si>
+  <si>
+    <t>BOLSA TERMICA P/ TRANSPORTE DE INSULINA C/ GELO-GEL - UNIQMED</t>
+  </si>
+  <si>
+    <t>Acessórios para Medicamentos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BEGE 5CM X 10M - 3M</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>Unid cateter 26g lilaunid seringa insulina 1ml s/ag ll - srs - hfa</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>Unid capa p/ videolaparoscopia dobrada desc 12,5cm x 2,5m - esterili-med</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ESTERILI-MED</t>
+  </si>
+  <si>
+    <t>FRALDA GERIATRICA M PC/8 - MAX CLEAN</t>
+  </si>
+  <si>
+    <t>Fraldas Adultas</t>
+  </si>
+  <si>
+    <t>SSPLUS</t>
+  </si>
+  <si>
+    <t>FRALDA GERIATRICA G PC/ - MAX CLEAN</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA AZUL - MEDIX</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
   </si>
   <si>
     <t>LUVA LIMPEZA PAR NITRIL VERDE M - TALGE</t>
   </si>
   <si>
     <t>Luvas de Nitrila</t>
   </si>
   <si>
     <t>TALGE</t>
-  </si>
-[...97 lines deleted...]
-    <t>DESINFETANTE INTERMEDIARIO QUINTA GER 5L (SEPTPRO) - PROLINK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c87c6418d9e6b42b27d3132a10bf34.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec2fa680ba0460affa6dd2a5c51b34.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f887f1c4cb5fe4ef703100395064631.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b395f14c6175030805c680191148eb2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f65d63ea3bc105e4a59c492f39c6d4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412095db05c44be0b9e974406fee9f4a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a70d2e19278c6ff93b3bb136307c3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf47e12d0d6f6783aa729e33d2fba03.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3aa0c9236283026cec48f6b759a918.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb87e67934ba14125a9c17c2f56c01.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686c4f0b5057edc50aaa77d57c3f9da.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5b9e711e7c2b72ac48d1f08d37c7c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc8dce6d25866b998df2a720ec215e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0297cfac78a359480f0ddeb9f5d47.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b5db11d409ecdf611fcb2687fe96d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd416cb2eb3339221b04435d019345a2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90637a84d1dd6ae39dd79641479a718.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ecc5e5b67bfd2eb22e576b2c00e10.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354891dd1eff46df9d27f68f99c15112.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee2870ea4abda56cd55fd70a7b7bd8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa9c549a187437a1623c0eb09ce1c3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1c83e83e5e6bf42159b4d817077d2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf5f8681e41cc4d946ed8ae2108d09.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab5e5b693341bdaf83efc579e79043.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791582b44147c6d6ff9347c539b9649.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abaf14cf8252c33afec8495b02acc3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dfc1ccc92687e718910fcd71a4af8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afcb06219f79487e81973177cedba1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f75c78795bafd63eba3f164c863db.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a42337827e8e21ef2a1992b88e7230.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e81802bdd26c607dc824cd89c25f71.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48a1e5c72ec63b95d4c9f9c1add98b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e54f0fbf14d747e2e131649133fef.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc04fb93a3737e77b3d1c8bc7b968e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484be69ab73f93a30d49acf247887262.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0b472c04b9fa8006c93b78837c7fc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35845d181f4d6ced8ca9e7a5eba33c7b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db293186da45262e2b3528e6435cc0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267287d89ea0799ab6f66181c9d53b77.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4116c0d8e2581b790ba1c2c816ad5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3629</v>
+        <v>3589</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.49</v>
+        <v>40.87</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3630</v>
+        <v>3591</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>11.49</v>
+        <v>40.85</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3634</v>
+        <v>3596</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>78.06</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3647</v>
+        <v>3598</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>78.29</v>
+        <v>137.15</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3651</v>
+        <v>3604</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>242.07</v>
+        <v>115.63</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3655</v>
+        <v>3605</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>46.66</v>
+        <v>110.12</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3664</v>
+        <v>3608</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>129.0</v>
+        <v>43.09</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3665</v>
+        <v>3609</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>3.44</v>
+        <v>11.19</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3666</v>
+        <v>3610</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>64.6</v>
+        <v>11.09</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3671</v>
+        <v>3612</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>83.79</v>
+        <v>9.43</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3679</v>
+        <v>3613</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>6.47</v>
+        <v>16.72</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3680</v>
+        <v>3614</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
         <v>32</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F13" s="3">
-        <v>14.72</v>
+        <v>16.72</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3682</v>
+        <v>3615</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>6.09</v>
+        <v>213.07</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3683</v>
+        <v>3617</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>24.63</v>
+        <v>29.08</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3684</v>
+        <v>3618</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>3.72</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3685</v>
+        <v>3619</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>2.42</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3687</v>
+        <v>3622</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>16.55</v>
+        <v>29.57</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3688</v>
+        <v>3623</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>50.88</v>
+        <v>25.91</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3691</v>
+        <v>3626</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="F20" s="3">
-        <v>37.97</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3698</v>
+        <v>3629</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>61.8</v>
+        <v>11.49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>