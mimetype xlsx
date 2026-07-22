--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,212 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 00:09</t>
-[...2 lines deleted...]
-    <t>SUTURA CUTANEA ADESIVA STERI-STRIP (PONTO FALSO) - 3M</t>
+    <t>Lista gerada no: 22/07/2026 05:27</t>
+  </si>
+  <si>
+    <t>Tiras De Glicose Active - ACCU-CHECK</t>
+  </si>
+  <si>
+    <t>Teste de Glicose</t>
+  </si>
+  <si>
+    <t>ACCU-CHEK</t>
+  </si>
+  <si>
+    <t>Compressa N/Aderente EST PC/10 - CICATRISAN</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>BALLKE PROD HOSP LTDA</t>
+  </si>
+  <si>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Fluxometro 0-15 Ipm Femea - PROTEC</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>PROTEC</t>
+  </si>
+  <si>
+    <t>UNID AMPOLA SERINGA CANETA PRESSURIZADA 0,3ML - SMART GR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>Caneta Eletrica Microagulhamento - SMART DERMA PEN</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>2,130.66</t>
+  </si>
+  <si>
+    <t>NYLON INCOLOR 4-0 C/AG 2,0  - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
-    <t>BALLKE PROD HOSP LTDA</t>
-[...50 lines deleted...]
-    <t>Pilha Aparelho Auditivo Size 312 - RAYOVAC</t>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Poliester C/Ag 4, - SHALON</t>
+  </si>
+  <si>
+    <t>CATGUT SIMPLES 5-0 C/AG 2,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>UNID CATETER 18G VERDE SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Crm - Unid Diazepam 5Mg/Ml 2Ml Sol Inj - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>UNID SCALP 19G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID SCALP 27G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>ALGODAO POLIESTER 2-0 C/AG 3,0  - SHALON</t>
+  </si>
+  <si>
+    <t>UNID NYLON INCOLOR 4-0 C/AG 2,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Equipo Multivias Vias Polifix Ll Neo Nato - MEDSONDA</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>ESCOVA CILINDRICA NYLON LIMPEZA CANULA - CPL</t>
   </si>
   <si>
     <t>Acessórios e Peças para Equipamentos</t>
   </si>
   <si>
-    <t>RAYOVAC</t>
-[...74 lines deleted...]
-    <t>SMART GR</t>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>FIXADOR CANULA PVC ADT - CPL</t>
+  </si>
+  <si>
+    <t>FIXADOR CANULA PVC INF - CPL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c031cac265c4bcb7b1ee922ecdc805.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f35b0a5ceb8311cee8bbf4ccb8d38.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8589c4cbc3f8d90708a49003821dd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67589b109a65065b84355b53e6dac25d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194c5a664b95fc8dc602149d462c210.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e1c451607f202c413fb6f092ec17.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba518a1491fa366a71cea22071d778.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d15e75b2c475fc83ee873bc5954687.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b431a19cd2a9c70b4cde90ca5c22026.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c88cd64ffa71f8527b356b1941327.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8db0759a20ab37d5a8d20f57020fe1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3159e8dd2a993ed52a336611516209.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df681b47961bad59a2252f15cbbedc81.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefa6789f36eec4f67192ecf9571e01.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3dcd615576442cd1eb0650d8c2489.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d16b41c7c717a2f2ef658eea17908.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a09aadb96c8932528e161f889c8e97.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aad50fa38bf2802b1dfe35b1d133f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03b2b94b6687ba18c5f87e7915324c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4dc09550b9ad851ed564394bd781a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6039d25a311c9a2fa9ed763cf4ab00.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1d61e461d30c578960adc09aa8eae.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aabdb85d2006791b237f87d8771ec2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12308ba78272e35d22cb50c0de1982fd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2bc798b95dfba1e69e1fe8c5b9413.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e436d637191269314a4f7a324cd614.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91db879eb5a31a702e2ba90f1894e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85851293cf38c4d464bc056a4e7409d7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d592d84d744980dfaf59922673d86f7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bcb7c7b9c48c2594c52c4bd147c88.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b39047926ff1ebc542a1826662e4f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d833662697be391bbfa3e8f26bdc934.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cad9c06655d0d145b9f2f7d26abfb0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf46e8daab67f8283a85417196a4f4a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7e9c7945463a64e78d7ea6c101b8d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85736f16e116563b22cedd45855aa572.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf12b541208addd4ed7dedbbe80358.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a762e3e22c0b4bdd440b640337e1bc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5c11c0d5400e8e9f60eb4043c3ca8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527fa659917a3cb5fe7f8027a5beb32.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1154,416 +1145,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3791</v>
+        <v>3867</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>46.26</v>
+        <v>154.52</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3797</v>
+        <v>3871</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>174.43</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3804</v>
+        <v>3872</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>16.4</v>
+        <v>332.77</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3806</v>
+        <v>3873</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>150.99</v>
+        <v>254.92</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3815</v>
+        <v>3881</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>124.3</v>
+        <v>131.67</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3822</v>
+        <v>3884</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>267.56</v>
+        <v>32.7</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3842</v>
+        <v>3885</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.55</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3845</v>
+        <v>3886</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>10.16</v>
+        <v>103.64</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3846</v>
+        <v>3887</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>48.97</v>
+        <v>539.99</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3847</v>
+        <v>3888</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>37.51</v>
+        <v>162.79</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3853</v>
+        <v>3889</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
         <v>33</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>34</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>34.08</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3854</v>
+        <v>3892</v>
       </c>
       <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
         <v>36</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>68.54</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3855</v>
+        <v>3898</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>39.54</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3866</v>
+        <v>3899</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>39</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>161.11</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3867</v>
+        <v>3901</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>154.52</v>
+        <v>93.37</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3871</v>
+        <v>3902</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F17" s="3">
-        <v>2.92</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3872</v>
+        <v>3905</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>332.77</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3873</v>
+        <v>3906</v>
       </c>
       <c r="C19" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" t="s">
         <v>47</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>254.92</v>
+        <v>35.18</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3881</v>
+        <v>3907</v>
       </c>
       <c r="C20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" t="s">
+        <v>47</v>
+      </c>
+      <c r="E20" t="s">
         <v>48</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>131.67</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3884</v>
+        <v>3908</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>32.7</v>
+        <v>13.78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>