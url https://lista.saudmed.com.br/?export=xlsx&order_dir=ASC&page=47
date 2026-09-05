--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,203 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 05:27</t>
-[...14 lines deleted...]
-    <t>Gazes e Compressas</t>
+    <t>Lista gerada no: 05/09/2026 10:38</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BEGE M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1650 - SOUTIEN DUPLO BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BEGE EPP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. PRETO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. PRETO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>200PI - PROBANHO PERNA INTEIRA - AQUASONUS</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>AQUASONUS</t>
+  </si>
+  <si>
+    <t>200MP - PROBANHO MEIA PERNA - AQUASONUS</t>
+  </si>
+  <si>
+    <t>200BR - PROBANHO BRACO - AQUASONUS</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>Unid Hidroxido Ferrico 20Mg/Ml 5Ml Inj Iv Amp (Noripurum) - Ferropurum</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>BLAU</t>
+  </si>
+  <si>
+    <t>SUTURA CUTANEA ADESIVA STERI-STRIP (PONTO FALSO) - 3M</t>
+  </si>
+  <si>
+    <t>Suturas</t>
   </si>
   <si>
     <t>BALLKE PROD HOSP LTDA</t>
   </si>
   <si>
-    <t>1601 - MODELADOR SHORT ACINT C/ ALCA FECHO FRONTAL BEGE P - BIOBELA</t>
-[...56 lines deleted...]
-    <t>UNID CATETER 18G VERDE SEGURANCA - LABOR IMPORT</t>
+    <t>12000 - CREME BARREIRA BRAVA 60ML - COLOPLAST</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>MALHA TUBULAR ORTOPEDICA DE ALGODAO 8CM X 15M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>Escada 2 Degraus (P/Montar) - ARKTUS</t>
+  </si>
+  <si>
+    <t>Acessórios para Mobilidade e Acesso</t>
+  </si>
+  <si>
+    <t>ARKTUS</t>
+  </si>
+  <si>
+    <t>1615 - SOUTIEN C/ MANGAS BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1615 - SOUTIEN C/ MANGAS BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>1624 - SOUTIEN S/ REFORCO E FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1636 - REGATA C/ REF. PEITO SHORTS FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Unid Lamina Bisturi N.23 - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Pilha Aparelho Auditivo Size 312 - RAYOVAC</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>RAYOVAC</t>
+  </si>
+  <si>
+    <t>DRENO DE SUCCAO SANFONADO 3,2MM 2 VIAS 10FR - WILTEX</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>LABOR IMPORT</t>
-[...47 lines deleted...]
-    <t>FIXADOR CANULA PVC INF - CPL</t>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6039d25a311c9a2fa9ed763cf4ab00.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1d61e461d30c578960adc09aa8eae.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aabdb85d2006791b237f87d8771ec2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12308ba78272e35d22cb50c0de1982fd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2bc798b95dfba1e69e1fe8c5b9413.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e436d637191269314a4f7a324cd614.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91db879eb5a31a702e2ba90f1894e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85851293cf38c4d464bc056a4e7409d7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d592d84d744980dfaf59922673d86f7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bcb7c7b9c48c2594c52c4bd147c88.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b39047926ff1ebc542a1826662e4f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d833662697be391bbfa3e8f26bdc934.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cad9c06655d0d145b9f2f7d26abfb0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf46e8daab67f8283a85417196a4f4a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7e9c7945463a64e78d7ea6c101b8d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85736f16e116563b22cedd45855aa572.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf12b541208addd4ed7dedbbe80358.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a762e3e22c0b4bdd440b640337e1bc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5c11c0d5400e8e9f60eb4043c3ca8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527fa659917a3cb5fe7f8027a5beb32.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca8be1fb52d22608565023ad863a95.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfb8b706fa5befcf5cd15bda074abd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db72e4edb6bcc687f6e5a62cb21530a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c7016877bc5b0ab338b1a7b9b1382.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44500b13f24aaed31b93cec6dca493eb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a53a9b6826bc64d04950661fb5c5fc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5bc586397a1871a8fcd26d5534dd8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09c2b8b98c130a358c67afd1681cf7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbab2648bcff209109d18c6bb048bc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff1076e1dc6bf791c62af7432e1ebc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f80697f292547a2950839de894d32b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80ed9f853312a1160650f1970971de.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa55e2a052767ec247a2767403c1596.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033a416f157b92a4ac60217ed90f426.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc4ff528accc120216d0938b5900a7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf56d75795a67679dd963cf0b6b0ff.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8999922e4d4945a3a270db2fb73ac.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfad0a05eebe24e95a663b00153f99d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66045540fec1f0fe8dd6bc2134dee3e2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f5409e4a35fafd883ecbaa82e79c2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3867</v>
+        <v>3750</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>154.52</v>
+        <v>226.02</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3871</v>
+        <v>3751</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>2.92</v>
+        <v>95.76</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3872</v>
+        <v>3760</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>332.77</v>
+        <v>252.8</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3873</v>
+        <v>3762</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>254.92</v>
+        <v>263.34</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3881</v>
+        <v>3764</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>131.67</v>
+        <v>263.34</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3884</v>
+        <v>3787</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>32.7</v>
+        <v>49.29</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3885</v>
+        <v>3788</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>16</v>
+      </c>
+      <c r="F8" s="3">
+        <v>41.62</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3886</v>
+        <v>3789</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="F9" s="3">
-        <v>103.64</v>
+        <v>49.29</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3887</v>
+        <v>3790</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>539.99</v>
+        <v>24.63</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3888</v>
+        <v>3791</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>162.79</v>
+        <v>46.26</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3889</v>
+        <v>3797</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>3.63</v>
+        <v>174.43</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3892</v>
+        <v>3804</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>4.16</v>
+        <v>16.4</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3898</v>
+        <v>3806</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>0.4</v>
+        <v>150.99</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3899</v>
+        <v>3815</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>0.4</v>
+        <v>124.3</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3901</v>
+        <v>3818</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
         <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>93.37</v>
+        <v>139.04</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3902</v>
+        <v>3820</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
         <v>27</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>4.75</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3905</v>
+        <v>3822</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>4.05</v>
+        <v>267.56</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3906</v>
+        <v>3842</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F19" s="3">
-        <v>35.18</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3907</v>
+        <v>3845</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F20" s="3">
-        <v>13.4</v>
+        <v>10.16</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3908</v>
+        <v>3846</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" t="s">
         <v>47</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>13.78</v>
+        <v>48.97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>