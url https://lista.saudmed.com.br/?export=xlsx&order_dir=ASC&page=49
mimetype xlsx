--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,200 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 17:13</t>
-[...2 lines deleted...]
-    <t>OR89 - TENNIS ELBOW AJUSTAVEL EPICONDILO COMFORT AIR - HIDROLIGHT</t>
+    <t>Lista gerada no: 22/07/2026 04:35</t>
+  </si>
+  <si>
+    <t>7342 - TESOURA METZEMBAUM RETA 15CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Protetor Facial Incolor 8 S/ Catraca - Carbografite</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>CARBOGRAFITE</t>
+  </si>
+  <si>
+    <t>Extrator De Cravos Ponta Dupla Simples - STA CLARA</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>BALLKE PROD HOSP LTDA</t>
+  </si>
+  <si>
+    <t>DESINFETANTE INTERMEDIARIO HIPOCLORITO 1% 1L (CLORO RIO)  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Sonda Uretral 1 - EMBRAMED</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>TOALHA UMEDECIDA BANHO C/ANTISSEPTICO 20 X 20 C/8 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>TOALHA UMEDECIDA BANHO S/ANTISSEPTICO 20 X 20 C/8 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>UNID CURATIVO ALGINATO CALCIO 2 X 30 - WOUND CARE A</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>MALHA TUBULAR ORTOPEDICA DE ALGODAO 20CM X 15M  - POLAR FIX</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>HIDROLIGHT</t>
-[...119 lines deleted...]
-    <t>POLAR FIX</t>
+    <t>MALHA TUBULAR ORTOPEDICA DE ALGODAO 4CM X 15M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>1650 - SOUTIEN DUPLO BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO AZUL P - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 6,- DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 25G C/AG 70MM - SMART GR</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 30G C/AG 38MM - SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 22G C/AG 70MM - SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 23G C/AG 70MM - SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 18G C/AG 70MM - SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 23G C/AG 50MM - SMART GR</t>
+  </si>
+  <si>
+    <t>Almotolia 500Ml Bico Curvo Branco - Taylor</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2e0298b41431b7a7faee6080af95c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a93177da32c824d91eb5a3b186557.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff3aa1edbeb15788d98ae31798827d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ea8405f1b51306ffc2de7ec82fd9b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563cd3be8b6a04b5daed9d6477338eb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526a85c56758534a9ff7f1ddae46429.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68503da0e273a7232dd88bcfc2ca5608.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a59a2bb33bbe0185236a6e43d8894.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cb94c6f1e1c4d3e7a068a6888bb82.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cce3fba6d85c0be870495b360838d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07ec432fd01e64a1ef56eb367794d3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbcddc42b4f3fb0389f32a81cca829.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eba7eb55b717c696f7694e860da82.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e019d332230c9f57dc430309821473.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e31ebc3b143923f8e5d5737b25da2b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a8d328047f20deab84e4b7a75dab4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268cb89f12fec98f517d9844f7f26e8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f57b50be72a823dcfb55030c86de6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793597c8b56ac4434b393930f6cc144e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdf1729f0ba294a7fb911966c5baa0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42c95e4efd9c7917c5e6ec5c074e96.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd76e2aaf6c199382896a3368e78ba.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd927344dbcf70e4a7c284fb7b91dc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6837e448669ed8b9f9546b1b2b4ea8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f98ac28e67406d415941f299390888.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19a58e72e3f44f29753829be659891.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f497d289e2f3502a6b437771710fd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cae1ea86c56d49c53674306f51f8b0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f9d5af254583b630e6f6af6654d92.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7d661b05ff1f03993db6efe5158e1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87bfd07ecaf3d815fa713aab9306ba.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f059fa542d923b26d2feccc0605b547.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4726f3e3e40d5eac88f12ffc471b76d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a12896569e0e876966552b0618bdf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c56e0b047354e3e22c93f68c03575a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ed42af8e7f269a58b242f21bfeab2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28770cbe576db41506361bea14913432.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c6993d7f1235ed36c4192fc14322a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b10c4ff20cee54121d2c9555aa610.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4649bc6496d11165df0d3ca2ef5cfee.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1143,415 +1140,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3917</v>
+        <v>3947</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>99.16</v>
+        <v>101.89</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3922</v>
+        <v>3951</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>3.72</v>
+        <v>150.61</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3923</v>
+        <v>3955</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>111.53</v>
+        <v>17.16</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3924</v>
+        <v>3958</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>3.26</v>
+        <v>14.03</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3925</v>
+        <v>3959</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>103.43</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3926</v>
+        <v>3963</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>21.82</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3927</v>
+        <v>3964</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>19.69</v>
+        <v>10.54</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3928</v>
+        <v>3966</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>28.73</v>
+        <v>33.89</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3929</v>
+        <v>3967</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>34.02</v>
+        <v>43.66</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3938</v>
+        <v>3968</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>9.53</v>
+        <v>9.39</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3940</v>
+        <v>3971</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>284.15</v>
+        <v>84.27</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3941</v>
+        <v>3981</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>83.98</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3944</v>
+        <v>3983</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>66.63</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3946</v>
+        <v>3985</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>73.75</v>
+        <v>22.11</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3947</v>
+        <v>3986</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>101.89</v>
+        <v>21.69</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3951</v>
+        <v>3987</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>150.61</v>
+        <v>21.38</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3955</v>
+        <v>3988</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>17.16</v>
+        <v>24.74</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3958</v>
+        <v>3989</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F19" s="3">
-        <v>14.03</v>
+        <v>21.38</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3959</v>
+        <v>3990</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>1.64</v>
+        <v>21.67</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3963</v>
+        <v>3995</v>
       </c>
       <c r="C21" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" t="s">
+        <v>47</v>
+      </c>
+      <c r="E21" t="s">
         <v>48</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>11.49</v>
+        <v>15.54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>