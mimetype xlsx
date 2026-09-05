--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,197 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 04:35</t>
-[...20 lines deleted...]
-    <t>Extrator De Cravos Ponta Dupla Simples - STA CLARA</t>
+    <t>Lista gerada no: 05/09/2026 09:50</t>
+  </si>
+  <si>
+    <t>Equipo Multivias Vias Polifix Ll Neo Nato - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>ESCOVA CILINDRICA NYLON LIMPEZA CANULA - CPL</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>FIXADOR CANULA PVC ADT - CPL</t>
+  </si>
+  <si>
+    <t>FIXADOR CANULA PVC INF - CPL</t>
+  </si>
+  <si>
+    <t>FIXADOR TUBO ENDOTRAQUEAL - CPL</t>
+  </si>
+  <si>
+    <t>DETERGENTE ENZIMATICO 5L ZYMEDET - PROLINK</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>PROLINK</t>
+  </si>
+  <si>
+    <t>ALCOOL 99,3% 1L ABSOLUTO  - PROLINK</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>SABONETE LIQUIDO 500ML ERVA DOCE (SEPTDERM) - PROLINK</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO ROSA PP - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>Lencol desc c/elast 20g 2,x 1,4m pc/10 mt/2- Anadona</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>OR89 - TENNIS ELBOW AJUSTAVEL EPICONDILO COMFORT AIR - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>OR1024B - ORTESE COMFORT AIR LONGA C/POL ESQ P - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>OR1024B_3 - ORTESE COMFORT AIR LONGA C/POL ESQ G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>UNID CATETER 16G CINZA SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Kit Panotico 3 X 500ML - NEW PROV</t>
+  </si>
+  <si>
+    <t>ALCOOL 70% 100ML ALMOTOLIA  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>GLICERINA BI DESTILADA 1L - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VASELINA SOLIDA 100G - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Hidratantes</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 15G C/AG 100MM B. PATO SUBCISAO - ALUR</t>
   </si>
   <si>
     <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
-    <t>BALLKE PROD HOSP LTDA</t>
-[...98 lines deleted...]
-    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 20G C/AG 70MM B. PATO SUBCISAO - ALUR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42c95e4efd9c7917c5e6ec5c074e96.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd76e2aaf6c199382896a3368e78ba.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd927344dbcf70e4a7c284fb7b91dc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6837e448669ed8b9f9546b1b2b4ea8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f98ac28e67406d415941f299390888.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19a58e72e3f44f29753829be659891.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f497d289e2f3502a6b437771710fd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cae1ea86c56d49c53674306f51f8b0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f9d5af254583b630e6f6af6654d92.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7d661b05ff1f03993db6efe5158e1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87bfd07ecaf3d815fa713aab9306ba.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f059fa542d923b26d2feccc0605b547.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4726f3e3e40d5eac88f12ffc471b76d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a12896569e0e876966552b0618bdf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c56e0b047354e3e22c93f68c03575a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ed42af8e7f269a58b242f21bfeab2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28770cbe576db41506361bea14913432.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c6993d7f1235ed36c4192fc14322a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b10c4ff20cee54121d2c9555aa610.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4649bc6496d11165df0d3ca2ef5cfee.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba1bbee3fdca78441d9324c18e61e5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e7da8e88f6fea49f3952db9174f88.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b312c7f0feae6ab01e3eb5fb51977ec.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbee408720b862b6d3a93924a901b3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72aae5a9299ddefe9fd889ad461fd0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e5f09e010da2d782c4640819f79a0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865388cbddc709cb170dacd1fc1be1a3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2683bcb8e2b3ebd78a5913e2365ea.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1950dfe9f2b0feaaa01e76c71723f7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62791e077ec996713b7f63e142576ba.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e40afb39a46ab0d7825415ad4cc64.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24c87498e8c120a8924fb4b98d4032.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cde1d6a9c8af9034da55c15374aa68.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b2a9a50e680129beaf84fa5d28843.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347750245171a820232e6fcdcf9eaba.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1c67cdd59382740f1b9c378e797fe.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0dfcf46f61de0d1d1e03ca55762d8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455c122cea0e3ff6b6493febf7bed49.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a07d1bdb98e39f83ebd1c61490d62.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19367776774e62b1756ed1a29e87834c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3947</v>
+        <v>3905</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>101.89</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3951</v>
+        <v>3906</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>150.61</v>
+        <v>35.18</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3955</v>
+        <v>3907</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>17.16</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3958</v>
+        <v>3908</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>14.03</v>
+        <v>13.78</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3959</v>
+        <v>3909</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>1.64</v>
+        <v>27.53</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3963</v>
+        <v>3910</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>11.49</v>
+        <v>153.03</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3964</v>
+        <v>3911</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>10.54</v>
+        <v>17.09</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3966</v>
+        <v>3912</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>33.89</v>
+        <v>11.42</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3967</v>
+        <v>3913</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>43.66</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3968</v>
+        <v>3914</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>9.39</v>
+        <v>25.14</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3971</v>
+        <v>3917</v>
       </c>
       <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" t="s">
         <v>31</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>84.27</v>
+        <v>99.16</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3981</v>
+        <v>3920</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>45.49</v>
+        <v>98.15</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3983</v>
+        <v>3921</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>2.81</v>
+        <v>114.56</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3985</v>
+        <v>3922</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F15" s="3">
-        <v>22.11</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3986</v>
+        <v>3923</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="F16" s="3">
-        <v>21.69</v>
+        <v>111.53</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3987</v>
+        <v>3924</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>21.38</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3988</v>
+        <v>3925</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F18" s="3">
-        <v>24.74</v>
+        <v>103.43</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3989</v>
+        <v>3926</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F19" s="3">
-        <v>21.38</v>
+        <v>37.85</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3990</v>
+        <v>3927</v>
       </c>
       <c r="C20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" t="s">
+        <v>44</v>
+      </c>
+      <c r="E20" t="s">
         <v>45</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>21.67</v>
+        <v>19.69</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3995</v>
+        <v>3928</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F21" s="3">
-        <v>15.54</v>
+        <v>28.73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>