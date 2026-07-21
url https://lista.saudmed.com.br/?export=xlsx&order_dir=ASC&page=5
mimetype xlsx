--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -1,155 +1,143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 14:51</t>
-[...11 lines deleted...]
-    <t>DISCO DE EQUILIBRIO INFLAVEL</t>
+    <t>Lista gerada no: 21/07/2026 18:24</t>
+  </si>
+  <si>
+    <t>PROPE  C/100 UN - HNDESC</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>UNID TUBO ENSAIO 13 X 75MM PS 5ML PC/1000 - VACUPLAST</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 2-0 C/AG 2, - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL N.16 - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>SACO LIXO HOSPITALAR 100L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>UNID CATETER 24G AMARELO - NIPRO</t>
+  </si>
+  <si>
+    <t>NIPRO</t>
+  </si>
+  <si>
+    <t>BOLSA P/ AGUA QUENTE P/ PESCOCO (EM U) 1L - UNIQMED</t>
   </si>
   <si>
     <t>Fisioterapia e Reabilitação</t>
   </si>
   <si>
-    <t>DIVERSOS</t>
-[...52 lines deleted...]
-  <si>
     <t>UNIQMED</t>
   </si>
   <si>
     <t>Papel Termosensivel P/ Ecg Titb 216 X 30 - FOUR STAR</t>
   </si>
   <si>
     <t>Acessórios e Peças para Equipamentos</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Atadura Vetrap 5Cm X 4,5M Branca C/ Patas - LA VET</t>
   </si>
   <si>
     <t>Veterinario</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
     <t>Desinfetante 5L - BARBAREX</t>
   </si>
   <si>
     <t>Higiene Básica</t>
@@ -176,50 +164,62 @@
     <t>ANADONA</t>
   </si>
   <si>
     <t>FP 3601 - Bandagem Triangular Em Algodao Cru M 1,42 X 1 X 1 - MARIMAR</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>MARIMAR</t>
   </si>
   <si>
     <t>UNID EQUIPO MACRO FOTO C/SACO 15MC LL T1000 - MEDSONDA</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>CANULA ENDOTRAQUEAL C/BL 4,5 - VITALGOLD</t>
   </si>
   <si>
     <t>CANULA ENDOTRAQUEAL C/BL 5,0 - VITALGOLD</t>
   </si>
   <si>
     <t>CANULA ENDOTRAQUEAL S/BL 2,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>CATGUT SIMPLES C/AG 4,0 GIN  - SHALON</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 50% 10ML AMP - SAMTEC</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>SAMTEC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706d94c4eda6994cf7565f6b2dc4944.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02167379b3fcbcfb56e1cdac3621602.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808d6908799e0efff25825dd7c3fee5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cc4f56487ba183256926eaab603ce.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d21422bbff3ba8041b24cb347eb85.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb35a591a38390da6000916c8d2c6e4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6c09012e8ed49fb0d4809a76fc458.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aacdc981d0357efb8951dfbe27d57a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937340ae058f919ab603c2763e925eb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ac7890a943b399680caa8afe4ec78.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f619b3986b65e6d0c45b0b3ff2380ce.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5d2f88d3f9a8f82565e207586fba8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aac4a64950124ccc39caead06fd1b7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1b4f49a80b49765f966650f65b797.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213e4e0fd2374707b4aea0adc2c8a00.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701fc959fe01f137bedbad4e7634fa1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece3c59f4232b4f25121de93ba23459.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572271c3902eb976876736abd3391e1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56c13816e174f40a0b42c8835018b3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362d32ded26ca0cb0d9bf1b495c6b35.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293cc3b3849e08ed2b2c9b57e013b57.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63242a2f42b2df718c159f42595aa83.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c5ef3771a4e0d6c4d1c18e1f2dbde.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb1fcc1645cc345e54cf64d86fc235.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e797cd7625f80eec611eda91d88246a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa0ab14a8791a6c504251a4b9fd1bd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed4a8530347c55f5a5e46dc768ef44.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc78b8fccc1540f77d257322df4738.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729edd9cd7bf8ebaefbe621332e535c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef722bc4d2baf4f2db1f53ef562a8644.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b82df84e3ad9c73d6fe02a9216e87d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236791f19b82f35e4534dc7e77e93820.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0c897e8b78e5a4f93b64d2efa2b23.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2505b50a46ca1a952da43176abeb32e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533862c54683dae1ac659c3ab848ef4f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb969ee13d919d77636abd8ed9c4da.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5823fc805091f80c48ba94d871885.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46adf85e108fa1cf8796ab63e360193.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435b3f2c1f71b060b76a55edd7ba3c2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77245c1f8fd769007f6c13a5c626be.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1184,386 +1184,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>66.74</v>
+        <v>22.89</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>0.02</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>22.89</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>0.27</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>66.93</v>
+        <v>86.18</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>1.55</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>86.18</v>
+        <v>211.07</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>3.7</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>211.07</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F11" s="3">
-        <v>51.49</v>
+        <v>16.86</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>11.57</v>
+        <v>25.58</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>421</v>
+        <v>432</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>16.86</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>25.58</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F15" s="3">
-        <v>35.91</v>
+        <v>12.58</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>14.7</v>
+        <v>10.37</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="F17" s="3">
-        <v>12.58</v>
+        <v>7.22</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F18" s="3">
-        <v>10.37</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F19" s="3">
-        <v>7.22</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>7.25</v>
+        <v>162.79</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="C21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" t="s">
         <v>53</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>5.63</v>
+        <v>1.26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>