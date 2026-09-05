--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -14,212 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 18:24</t>
+    <t>Lista gerada no: 04/09/2026 22:55</t>
+  </si>
+  <si>
+    <t>PORTA LAMINA - LABOR</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>DISCO DE EQUILIBRIO INFLAVEL</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
   </si>
   <si>
     <t>PROPE  C/100 UN - HNDESC</t>
   </si>
   <si>
     <t>Gorros, Toucas e Aventais</t>
   </si>
   <si>
-    <t>DIVERSOS</t>
-[...1 lines deleted...]
-  <si>
     <t>UNID TUBO ENSAIO 13 X 75MM PS 5ML PC/1000 - VACUPLAST</t>
   </si>
   <si>
     <t>Tubos e Coletores</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
+    <t>NYLON PRETO 2-0 C/AG 2,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
     <t>NYLON PRETO 2-0 C/AG 2, - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
-    <t>SHALON</t>
-[...1 lines deleted...]
-  <si>
     <t>SONDA URETRAL N.16 - MEDSONDA</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
     <t>SACO LIXO HOSPITALAR 100L 0,4M PC/100</t>
   </si>
   <si>
     <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
   </si>
   <si>
     <t>NEKPLAST</t>
   </si>
   <si>
     <t>UNID CATETER 24G AMARELO - NIPRO</t>
   </si>
   <si>
     <t>NIPRO</t>
   </si>
   <si>
     <t>BOLSA P/ AGUA QUENTE P/ PESCOCO (EM U) 1L - UNIQMED</t>
   </si>
   <si>
-    <t>Fisioterapia e Reabilitação</t>
-[...1 lines deleted...]
-  <si>
     <t>UNIQMED</t>
   </si>
   <si>
     <t>Papel Termosensivel P/ Ecg Titb 216 X 30 - FOUR STAR</t>
   </si>
   <si>
     <t>Acessórios e Peças para Equipamentos</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
   </si>
   <si>
     <t>Atadura Vetrap 5Cm X 4,5M Branca C/ Patas - LA VET</t>
   </si>
   <si>
     <t>Veterinario</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
     <t>Desinfetante 5L - BARBAREX</t>
   </si>
   <si>
     <t>Higiene Básica</t>
   </si>
   <si>
     <t>BARBAREX</t>
   </si>
   <si>
     <t>CANULA TRAQUEOSTOMIA PVC C/BL 10 - VITALGOLD</t>
   </si>
   <si>
+    <t>Vassoura - NOVIÇA</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
     <t>Unid Clareador Dental 16% Peroxido Carbamida Whiteness Perfect - FGM</t>
   </si>
   <si>
     <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
     <t>FGM</t>
   </si>
   <si>
     <t>AVENTAL BRANCO 20G MANGA LONGA C/ ELASTICO PC/10 - ANADONA</t>
   </si>
   <si>
     <t>ANADONA</t>
   </si>
   <si>
     <t>FP 3601 - Bandagem Triangular Em Algodao Cru M 1,42 X 1 X 1 - MARIMAR</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
     <t>MARIMAR</t>
   </si>
   <si>
     <t>UNID EQUIPO MACRO FOTO C/SACO 15MC LL T1000 - MEDSONDA</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
-  </si>
-[...19 lines deleted...]
-    <t>SAMTEC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293cc3b3849e08ed2b2c9b57e013b57.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63242a2f42b2df718c159f42595aa83.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c5ef3771a4e0d6c4d1c18e1f2dbde.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb1fcc1645cc345e54cf64d86fc235.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e797cd7625f80eec611eda91d88246a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa0ab14a8791a6c504251a4b9fd1bd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed4a8530347c55f5a5e46dc768ef44.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc78b8fccc1540f77d257322df4738.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729edd9cd7bf8ebaefbe621332e535c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef722bc4d2baf4f2db1f53ef562a8644.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b82df84e3ad9c73d6fe02a9216e87d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236791f19b82f35e4534dc7e77e93820.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0c897e8b78e5a4f93b64d2efa2b23.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2505b50a46ca1a952da43176abeb32e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533862c54683dae1ac659c3ab848ef4f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb969ee13d919d77636abd8ed9c4da.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5823fc805091f80c48ba94d871885.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46adf85e108fa1cf8796ab63e360193.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435b3f2c1f71b060b76a55edd7ba3c2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77245c1f8fd769007f6c13a5c626be.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddffe923c1784804241b5676c085e4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc60fd3c869dc35f5147fc05e82bda9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31ef719193a0c0c632ac824746d300.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b54de50892dd3dfd3303d11abb8b1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de14ad553b97cedb2d4fe213916866.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06738ae2959409b6d2cd180cba5224f2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6177e4fe068ce3c6f912e70df4c28.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f81b77139c763bc5c6d705b86b1215.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c9f3e3aa3eed12169573ba6b48af7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033cf05c321e4d2ac465c1ed0c1cc1f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ababd55688891bcd14902942d5e8d86.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc3cd20aa786753c69652b5cc48c4f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb22ff8f85291f9c8ee986477acae5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85979c6f2af2a54a511899e9462ae8a7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946715a8bc703074d0338a07e938391e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148e4dd1cf1f86f50f1de87d3c51498.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382f158c68f4a89c8acd158be9a1e7b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beffaa35e9011706c2247a868dc1e7a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860ef8770ba63eedea650712e3e9efb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5be35bad9f06d909a8676be172638.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1184,386 +1193,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>22.89</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>0.27</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>66.93</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>1.55</v>
+        <v>22.89</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>86.18</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>3.7</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>211.07</v>
+        <v>66.93</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>51.49</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
         <v>30</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>11.57</v>
+        <v>86.18</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>16.86</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>25.58</v>
+        <v>211.07</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>432</v>
+        <v>415</v>
       </c>
       <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>35.91</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>434</v>
+        <v>417</v>
       </c>
       <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" t="s">
         <v>40</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>14.7</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>436</v>
+        <v>421</v>
       </c>
       <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
         <v>42</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>43</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>12.58</v>
+        <v>16.86</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>443</v>
+        <v>422</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>10.37</v>
+        <v>25.58</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>446</v>
+        <v>424</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>7.22</v>
+        <v>16.59</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>447</v>
+        <v>432</v>
       </c>
       <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" t="s">
         <v>48</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>7.25</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>451</v>
+        <v>434</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="F19" s="3">
-        <v>5.63</v>
+        <v>35.2</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>460</v>
+        <v>436</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>162.79</v>
+        <v>12.58</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>468</v>
+        <v>443</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>1.26</v>
+        <v>10.37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>