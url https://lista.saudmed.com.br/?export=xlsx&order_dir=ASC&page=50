--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,203 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 09:48</t>
-[...2 lines deleted...]
-    <t>UNID MICROCANULA 22G C/AG 50MM B. PATO SUBCISAO - ALUR</t>
+    <t>Lista gerada no: 20/10/2026 12:38</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 22G C/AG 70MM - SMART GR</t>
   </si>
   <si>
     <t>Equipamentos Estéticos e Dermatológicos</t>
   </si>
   <si>
-    <t>ALUR</t>
-[...11 lines deleted...]
-    <t>Reanimador Infantil de Silicone C/ Reser Aambu - ADVANTIVE</t>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 18G C/AG 70MM - SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 23G C/AG 50MM - SMART GR</t>
+  </si>
+  <si>
+    <t>Almotolia 500Ml Bico Curvo Branco - Taylor</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+  </si>
+  <si>
+    <t>UNID CETOPROFENO 50MG/ML 2ML INJ IM AMP CX/2- CRISTALIA</t>
+  </si>
+  <si>
+    <t>Anti-inflamatórios</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>UNID AGULHA A VACUO COLETA MULTIPLA 22G 2X 0,7MM - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 5,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.4 C/EXT N/EST - BIOMED</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>BIOMED</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.7 C/EXT N/EST - BIOMED</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.5 C/EXT N/EST - BIOMED</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG 100G FRASCO INCOLOR (BIOGEL) - BIOMED</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.6 C/EXT N/EST - BIOMED</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA M - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>33110 - UNID CURATIVO HIDROCOLOIDE 10 X 10CM - COMFEEL PLUS</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>12011 - Unid Lenco Removedor De Adesivos - BRAVA</t>
+  </si>
+  <si>
+    <t>Unid Metoclopramida 10Mg/Ml 2Ml Amp (Noprosil) 0 - Isofarma</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>ISOFARMA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 1ML C/AG FIXA 31G X 0,2- UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 5,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Mascara De Anestesia Tam 4 Adolescente - Advantive</t>
   </si>
   <si>
     <t>Equipos de Respiração</t>
   </si>
   <si>
-    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
-[...104 lines deleted...]
-    <t>UNID MICROCANULA 18G C/AG 70MM - SMART GR</t>
+    <t>Mascara de Anestesia TAM 5 Adulto - ADVANTIVE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a09519fa97e041fdf80931ab5fc236.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe507b1f11094d9dc575dcaefa4fd1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13568c19d8afa55fedc565e392a36888.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683b857c07084c4911f6e58329baabb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9588b5376c7a75af9de5f7d421972d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f9a84e4818e464e1123e588ff5a6c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547fe794ec00fb150ee635c4eff6af0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763944b20e2f46700a65168f5d46c10.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac0c52b97e183dde718518e4d41c29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27ae091665e17dc1566e811a05e584.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4809b5fb27c14e5f5ff49e45df449.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d640245fa2d52e9dee60ad6b31d44.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af760bc3db0de89e474da9fd67cf4ce8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f89b6480963418eb5f231f271c0d9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b53ad13e8e7d973bf59376432386e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d585a6de63d8adaf9a8bf9bd4ee32.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aea27f75a022db437d0a32d1d5423.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337d152634a8225c4bb76ae04bb555c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d080bc21576811f6c9937e219bd603.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802ec9bc65ef5430b24b160cfc48283.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d805c32d3d8f442be08bee2a84ced.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fca18b3ab5afe9d1d8e9185ac436a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb75a8dd7bddb0f5b78d5850878b5f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f18d4aa46db32c023ea4ba29045df.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a2d9375e3c8bd8307331c5c8a03e4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3550cd0245ad384fc9c2512a2a7fb2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5924f54ef7ab273b2b52548aa13df5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33164f4cc35dba84897dd8644fa41f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef59ecbad976e4b7a18c5fbb0dd9330.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8b2dd108f8ff3ce380da694ae5736.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c53eb3d0f58d2cc65f3f2db99739a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c4689c51b9d9610b92b6cd6cb89ce.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eef644cf977de7af51f60bdaa0487.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318c5c150e89dc2fdd4b9180dd65bac.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbb2f76b45ce1e09e1eb1299cc9f7d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608ed445e341d58c4dcc4092e0e5128.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7919cf1cfca0b962166f87551468a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3ecd91fc20fb11bce0a6ed57b4236.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98455aae50a95ef663a446cc61fecb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948ad9e5705cfa9cdbc209cf2bcf823.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3929</v>
+        <v>3987</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>34.02</v>
+        <v>21.36</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3938</v>
+        <v>3989</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>9.53</v>
+        <v>21.36</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3940</v>
+        <v>3990</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>284.15</v>
+        <v>21.36</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3941</v>
+        <v>3995</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>83.98</v>
+        <v>15.54</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3945</v>
+        <v>3997</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>2.9</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3946</v>
+        <v>4002</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>73.75</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3947</v>
+        <v>4009</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>101.89</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3951</v>
+        <v>4014</v>
       </c>
       <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>25</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>150.61</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3958</v>
+        <v>4015</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>14.03</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3959</v>
+        <v>4016</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>1.64</v>
+        <v>6.45</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3966</v>
+        <v>4017</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>33.89</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3967</v>
+        <v>4019</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>43.66</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3968</v>
+        <v>4025</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>9.39</v>
+        <v>180.73</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3971</v>
+        <v>4026</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F15" s="3">
-        <v>84.27</v>
+        <v>21.36</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3983</v>
+        <v>4028</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="F16" s="3">
-        <v>2.81</v>
+        <v>11.47</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3985</v>
+        <v>4031</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>22.11</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>3986</v>
+        <v>4037</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>21.69</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>3987</v>
+        <v>4038</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F19" s="3">
-        <v>21.38</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>3988</v>
+        <v>4039</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F20" s="3">
-        <v>24.74</v>
+        <v>15.06</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>3989</v>
+        <v>4042</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F21" s="3">
-        <v>21.38</v>
+        <v>16.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>