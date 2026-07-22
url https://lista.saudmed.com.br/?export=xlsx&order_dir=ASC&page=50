--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,197 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 22:55</t>
-[...11 lines deleted...]
-    <t>UNID CURATIVO ALGINATO CALCIO 2 X 30 - WOUND CARE A</t>
+    <t>Lista gerada no: 22/07/2026 03:44</t>
+  </si>
+  <si>
+    <t>UNID CETOPROFENO 50MG/ML 2ML INJ IM AMP CX/2- CRISTALIA</t>
+  </si>
+  <si>
+    <t>Anti-inflamatórios</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE DEGERMANTE TENSOATIV. 1L - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Sabonetes</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>UNID AGULHA A VACUO COLETA MULTIPLA 22G 2X 0,7MM - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>MICROTUBO COLETA HEPARINA 0,5ML VERDE C/50 - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 5,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.5 C/EXT N/EST - BIOMED</t>
   </si>
   <si>
     <t>Estomaterapia</t>
   </si>
   <si>
-    <t>MALHA TUBULAR ORTOPEDICA DE ALGODAO 20CM X 15M  - POLAR FIX</t>
+    <t>BIOMED</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG 100G FRASCO INCOLOR (BIOGEL) - BIOMED</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.6 C/EXT N/EST - BIOMED</t>
+  </si>
+  <si>
+    <t>33110 - UNID CURATIVO HIDROCOLOIDE 10 X 10CM - COMFEEL PLUS</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>12011 - Unid Lenco Removedor De Adesivos - BRAVA</t>
+  </si>
+  <si>
+    <t>Unid Metoclopramida 10Mg/Ml 2Ml Amp (Noprosil) 0 - Isofarma</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>ISOFARMA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 1ML C/AG FIXA 31G X 0,2- UNIQMED</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 5,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Mascara De Anestesia Tam 4 Adolescente - Advantive</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>Mascara de Anestesia TAM 5 Adulto - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>AC071 - SUPORTE NEOPRENE P/MUSC ARTICULACOES M AZUL - ORTHOPAUHER</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>MALHA TUBULAR ORTOPEDICA DE ALGODAO 4CM X 15M - POLAR FIX</t>
-[...101 lines deleted...]
-    <t>BIOMED</t>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>KIT MICRONEBULIZADOR PEDIATRICO - G-TECH</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>5162 - PINCA CRILLE CURVA 18CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>LUVA VINIL C/PO M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>PAPEL LENCOL HOSPITALAR 50 X 50 PREMIUM - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a35e312d3433488be874de0a8677c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eda760a83fab1a82135961980ee248.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc01964f383a64682498475eee49e8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f398bcac5a833956f478d27a22f1087.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0098a7077a4eb53cbf0f61949e14e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443af927bfac71e7dc3dbec9ce64ce0c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a270e3fa030af219f4736116453e62e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd8d601eb9e01d8edab2c8a66bb509.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b49b3b66863b449eb7f06970aa302.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465a8ba7bc710388599a9dcf5af7f81.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf671950f30780f77be6145f0ac7814.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81fea0a1283e68309b64476adad7f1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b198061b0a68eb1e8e0de3fb9d33397.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243de757bf227bdc056b0e46a39dd754.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31beb4765fe123da537ed83670eaaf6e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8943e83dd2aa5e49e082cb4a0c8fd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bc067abf37677fc8dc988f403b81c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a2d98904d6146cba9077b65551be7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65238bb35a6b22ec42062654fff9487c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe36400b27994ad466bc8e5c01a6e66.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c845603c5bf7b3d07cb51bdb309355.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f560e8f19bc1dcc9416a373c2e66396.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240272fbaf0fa9100033e61f5f88766.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4560886b1abfa37510a951ddd2f459.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce2f51fe810fb4aa7a596fc77b7494.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4c5b6465d83473614adba92c7dd91.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcddae2f4ae5365520a6f1fe26abf1a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e26da8744b25676a0f0a1da15ab10.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9853841ca3de323bf6d53f4085a05f0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a3800bdd5a897cf6beca740bebfd6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b9a9b8492823df514213058ec7bef.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095cf4c91b1b6c1c180c4eb0ef200f2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5adc2a822e0be142901a30b5dcafbe.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333ea88818be848e69c251fa6d53611.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06644da5d47451497cd225c8b7e9e724.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118983c27db080d0a60b1ec8f0e991a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8f81815eec41b1589d53fa7a7fb79.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a2adb0f7c2ba57c4fad5df0a9eaa.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4833ef3dbe6efb81b7a6c1ff6a7923.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837940e4e904c0c668b242e123b918d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1153,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3964</v>
+        <v>3997</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>10.54</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3966</v>
+        <v>3998</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>33.89</v>
+        <v>87.38</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>3967</v>
+        <v>4002</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>43.66</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>3968</v>
+        <v>4003</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>9.39</v>
+        <v>72.77</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>3971</v>
+        <v>4009</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>84.27</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>3981</v>
+        <v>4016</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>45.49</v>
+        <v>6.45</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>3983</v>
+        <v>4017</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>2.81</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>3985</v>
+        <v>4019</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>22.11</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>3986</v>
+        <v>4026</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>21.69</v>
+        <v>21.36</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>3987</v>
+        <v>4028</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>21.38</v>
+        <v>11.47</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>3988</v>
+        <v>4031</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>24.74</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>3989</v>
+        <v>4037</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>21.38</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>3990</v>
+        <v>4038</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F14" s="3">
-        <v>21.67</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>3995</v>
+        <v>4039</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F15" s="3">
-        <v>15.54</v>
+        <v>15.06</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>3997</v>
+        <v>4042</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="F16" s="3">
-        <v>2.96</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>3998</v>
+        <v>4061</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>87.38</v>
+        <v>110.61</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4002</v>
+        <v>4068</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F18" s="3">
-        <v>0.54</v>
+        <v>22.3</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4003</v>
+        <v>4071</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="F19" s="3">
-        <v>72.77</v>
+        <v>98.03</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4009</v>
+        <v>4095</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F20" s="3">
-        <v>5.63</v>
+        <v>34.61</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4016</v>
+        <v>4099</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="E21" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F21" s="3">
-        <v>6.45</v>
+        <v>16.02</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>