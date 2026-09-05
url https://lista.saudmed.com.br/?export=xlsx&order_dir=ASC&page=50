--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,212 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 03:44</t>
-[...35 lines deleted...]
-    <t>CANULA ENDOTRAQUEAL S/BL 5,0 - VITALGOLD</t>
+    <t>Lista gerada no: 05/09/2026 09:48</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 22G C/AG 50MM B. PATO SUBCISAO - ALUR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>Unid Ceftriaxona Dissodica Hemieptaidratada 1G Inj - Blau</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>BLAU</t>
+  </si>
+  <si>
+    <t>Reanimador Infantil de Silicone C/ Reser Aambu - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>7343 - TESOURA METZEMBAUM CURVA 15CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 2-0 C/AG 3,0 - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>5555 - PINCA BACKHAUS 13,5CM - BSZ</t>
+  </si>
+  <si>
+    <t>7342 - TESOURA METZEMBAUM RETA 15CM - BSZ</t>
+  </si>
+  <si>
+    <t>Protetor Facial Incolor 8 S/ Catraca - Carbografite</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>CARBOGRAFITE</t>
+  </si>
+  <si>
+    <t>DESINFETANTE INTERMEDIARIO HIPOCLORITO 1% 1L (CLORO RIO)  - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Sonda Uretral 1 - EMBRAMED</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
-[...2 lines deleted...]
-    <t>URIPEN DISP INCO URINARIA N.5 C/EXT N/EST - BIOMED</t>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>UNID CURATIVO ALGINATO CALCIO 2 X 30 - WOUND CARE A</t>
   </si>
   <si>
     <t>Estomaterapia</t>
   </si>
   <si>
-    <t>BIOMED</t>
-[...50 lines deleted...]
-    <t>AC071 - SUPORTE NEOPRENE P/MUSC ARTICULACOES M AZUL - ORTHOPAUHER</t>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>MALHA TUBULAR ORTOPEDICA DE ALGODAO 20CM X 15M  - POLAR FIX</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>ORTHOPAUHER</t>
-[...32 lines deleted...]
-    <t>DESCARBOX</t>
+    <t>MALHA TUBULAR ORTOPEDICA DE ALGODAO 4CM X 15M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>1650 - SOUTIEN DUPLO BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 6,- DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 25G C/AG 70MM - SMART GR</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 30G C/AG 38MM - SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 22G C/AG 70MM - SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 23G C/AG 70MM - SMART GR</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 18G C/AG 70MM - SMART GR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c845603c5bf7b3d07cb51bdb309355.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f560e8f19bc1dcc9416a373c2e66396.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240272fbaf0fa9100033e61f5f88766.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4560886b1abfa37510a951ddd2f459.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce2f51fe810fb4aa7a596fc77b7494.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4c5b6465d83473614adba92c7dd91.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcddae2f4ae5365520a6f1fe26abf1a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e26da8744b25676a0f0a1da15ab10.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9853841ca3de323bf6d53f4085a05f0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a3800bdd5a897cf6beca740bebfd6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b9a9b8492823df514213058ec7bef.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095cf4c91b1b6c1c180c4eb0ef200f2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5adc2a822e0be142901a30b5dcafbe.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333ea88818be848e69c251fa6d53611.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06644da5d47451497cd225c8b7e9e724.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118983c27db080d0a60b1ec8f0e991a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8f81815eec41b1589d53fa7a7fb79.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a2adb0f7c2ba57c4fad5df0a9eaa.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4833ef3dbe6efb81b7a6c1ff6a7923.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837940e4e904c0c668b242e123b918d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a09519fa97e041fdf80931ab5fc236.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe507b1f11094d9dc575dcaefa4fd1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13568c19d8afa55fedc565e392a36888.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683b857c07084c4911f6e58329baabb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9588b5376c7a75af9de5f7d421972d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f9a84e4818e464e1123e588ff5a6c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547fe794ec00fb150ee635c4eff6af0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763944b20e2f46700a65168f5d46c10.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac0c52b97e183dde718518e4d41c29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27ae091665e17dc1566e811a05e584.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4809b5fb27c14e5f5ff49e45df449.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d640245fa2d52e9dee60ad6b31d44.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af760bc3db0de89e474da9fd67cf4ce8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f89b6480963418eb5f231f271c0d9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b53ad13e8e7d973bf59376432386e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d585a6de63d8adaf9a8bf9bd4ee32.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aea27f75a022db437d0a32d1d5423.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337d152634a8225c4bb76ae04bb555c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d080bc21576811f6c9937e219bd603.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802ec9bc65ef5430b24b160cfc48283.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3997</v>
+        <v>3929</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>2.96</v>
+        <v>34.02</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>3998</v>
+        <v>3938</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>87.38</v>
+        <v>9.53</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4002</v>
+        <v>3940</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>0.54</v>
+        <v>284.15</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4003</v>
+        <v>3941</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>72.77</v>
+        <v>83.98</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4009</v>
+        <v>3945</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>5.63</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4016</v>
+        <v>3946</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>6.45</v>
+        <v>73.75</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4017</v>
+        <v>3947</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>4.56</v>
+        <v>101.89</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4019</v>
+        <v>3951</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>6.47</v>
+        <v>150.61</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4026</v>
+        <v>3958</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>21.36</v>
+        <v>14.03</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4028</v>
+        <v>3959</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>11.47</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4031</v>
+        <v>3966</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>1.32</v>
+        <v>33.89</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4037</v>
+        <v>3967</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>3.4</v>
+        <v>43.66</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4038</v>
+        <v>3968</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>5.63</v>
+        <v>9.39</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4039</v>
+        <v>3971</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>15.06</v>
+        <v>84.27</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4042</v>
+        <v>3983</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>16.99</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4061</v>
+        <v>3985</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F17" s="3">
-        <v>110.61</v>
+        <v>22.11</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4068</v>
+        <v>3986</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>22.3</v>
+        <v>21.69</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4071</v>
+        <v>3987</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
         <v>46</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>98.03</v>
+        <v>21.38</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4095</v>
+        <v>3988</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>34.61</v>
+        <v>24.74</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4099</v>
+        <v>3989</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>16.02</v>
+        <v>21.38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>