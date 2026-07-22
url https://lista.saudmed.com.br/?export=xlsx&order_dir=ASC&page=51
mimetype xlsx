--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,206 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 22:57</t>
-[...35 lines deleted...]
-    <t>UNID SERINGA INSULINA 1ML C/AG FIXA 31G X 0,2- UNIQMED</t>
+    <t>Lista gerada no: 22/07/2026 03:42</t>
+  </si>
+  <si>
+    <t>PAPEL LENCOL HOSPITALAR 70 X 50 NATURAL - DESCARBOX</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>UNIQMED</t>
-[...2 lines deleted...]
-    <t>CANULA ENDOTRAQUEAL S/BL 5,5 - VITALGOLD</t>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>SUPORTE P/ COLETOR 20L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 13F 10CM X 1,8M SOFT PC/1- EDUARDA</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 13F 15CM X 1,8M SOFT PC/1MT/4- EDUARDA</t>
+  </si>
+  <si>
+    <t>UNID ATADURA CREPOM 13F 10CM X 1,8M SOFT - EDUARDA</t>
+  </si>
+  <si>
+    <t>1611 - CALCINHA CINTURA ALTA BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1611 - CALCINHA CINTURA ALTA BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1611 - CALCINHA CINTURA ALTA BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>16314_PREMIUM - SOUTIEN C/ REFORCO FECHO FRONTAL CASTANHO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>OR74 - ORTESE P/PUNHO COMFORT DIREITA P/PP - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>OR1454_3 - CORRETOR POSTURAL SUPPORT ESTREITO G - HIDROLIGHT</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Difenidramina (Difenidrin) 50Mg/Ml 1Ml Iv/Im Cx/2 - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 4Ml Inj Amp Im/Iv - Hipolabor</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL 06 - CPL</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
-[...83 lines deleted...]
-    <t>AMED</t>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL 12 - CPL</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL 14 - CPL</t>
+  </si>
+  <si>
+    <t>UNID CATETER NASAL TIPO SONDA N.04 PC/50 - CPL</t>
+  </si>
+  <si>
+    <t>Algodao Hidrofilo Rolo Pc/500G  - DELICATO</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE DEGERMANTE TENSOATIV. 100ML - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE TOPICO AQUOSA 100ML - VICPHARMA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e68cca3731118c46e70ff190595c6d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e2ec7a18299ff535bbf90082b613a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dc84eb9c3f74d3bd869400ff58a7f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3f80270e79497653827601c9da7de.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a60959e7eece1a7dfd2bb3a09cf9c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7beb56c09d908b487bae3bfda03da.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f33a0dded88206a17f8376c1fbb04a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8fac75cc4601a8547d8ae2706deea.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3966901dc8859d198b53fced47be4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaf0bf19563bc5a3ba2ad244c4a789.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb8237b4295b0236d7fdc090903ac6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72233683a8d1681f2f9f2129b73edd35.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a532fab7d33ab457607aeff4baae58d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad97f77afe94f0617849e0c894aa611.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e30448888b4bbdd43999f29ee779f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e90e95cd1293d79e79f166d1e6a53.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc196c971c496d7b14e33f94cd2f2ad6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cadf8e22851f72d04dc489dff708d3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36266690bb1b42a25708c518f8d1a4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2e4db6def555a6066cff0f84196d1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a765ecd2530e1d939bc2b9dda10aa3d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caeaa855e962078f2f16c62b091f52d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473af80e1424dd5cdb3d2084d1f85fb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa07ab1bdf42618c772732eef976d7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fda8a5171a4a9ae522a1d84f2e149.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4ec6c0f00ad167d1df1fd2b693368.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a78fcf3eb3af4581c9cb3fddb8658e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939b64f43ad6ab75844666d743edd6b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ec7f44d0ccd85c3330ae52e66d992.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad3f598dd35ffc1d3a8bdf3777ccf9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ae309ef189dc54b9183777683d4bf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65593b20c5ce66b08541d84c0f76f84a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c36993c5448a77eef1c91fd2f95f5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c2861b67a5ff61e4ab8ad6cac2a4d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b24cdaf0b74657dd81a02ab8797dd3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7407db0bd726d6d8c83449a8a634ba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dae286b54751cd5d640ca536bc80b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd33953862760547040bbdfd19b6e47.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef962a54c16b1573c5b0a93233910d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033cbb851736e744691932ca740726c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4017</v>
+        <v>4101</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.56</v>
+        <v>17.47</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4019</v>
+        <v>4103</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>6.47</v>
+        <v>38.34</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4026</v>
+        <v>4108</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>21.36</v>
+        <v>21.04</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4028</v>
+        <v>4109</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>11.47</v>
+        <v>20.92</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4031</v>
+        <v>4111</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>1.32</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4037</v>
+        <v>4115</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>3.4</v>
+        <v>81.38</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4038</v>
+        <v>4120</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>5.63</v>
+        <v>83.75</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4039</v>
+        <v>4122</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F9" s="3">
-        <v>15.06</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4042</v>
+        <v>4124</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>16.99</v>
+        <v>111.66</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4061</v>
+        <v>4139</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>110.61</v>
+        <v>96.85</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4067</v>
+        <v>4144</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>40.95</v>
+        <v>281.09</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4068</v>
+        <v>4146</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F13" s="3">
-        <v>22.3</v>
+        <v>57.46</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4071</v>
+        <v>4151</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>98.03</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4093</v>
+        <v>4152</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>44.29</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4095</v>
+        <v>4153</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>34.61</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4096</v>
+        <v>4154</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>32.32</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4099</v>
+        <v>4170</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>16.02</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4101</v>
+        <v>4192</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F19" s="3">
-        <v>17.47</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4103</v>
+        <v>4198</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F20" s="3">
-        <v>45.49</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4108</v>
+        <v>4199</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="F21" s="3">
-        <v>21.04</v>
+        <v>13.88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>