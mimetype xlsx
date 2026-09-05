--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,185 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 03:42</t>
-[...2 lines deleted...]
-    <t>PAPEL LENCOL HOSPITALAR 70 X 50 NATURAL - DESCARBOX</t>
+    <t>Lista gerada no: 05/09/2026 09:01</t>
+  </si>
+  <si>
+    <t>Almotolia 500Ml Bico Curvo Branco - Taylor</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>CIRURGICA BRASIL COML IMP LTDA</t>
+  </si>
+  <si>
+    <t>UNID AGULHA A VACUO COLETA MULTIPLA 22G 2X 0,7MM - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 5,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.4 C/EXT N/EST - BIOMED</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>DESCARBOX</t>
-[...26 lines deleted...]
-    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+    <t>BIOMED</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.7 C/EXT N/EST - BIOMED</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.5 C/EXT N/EST - BIOMED</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG 100G FRASCO INCOLOR (BIOGEL) - BIOMED</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>URIPEN DISP INCO URINARIA N.6 C/EXT N/EST - BIOMED</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA M - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>1611 - CALCINHA CINTURA ALTA BEGE P - BIOBELA</t>
-[...8 lines deleted...]
-    <t>OR74 - ORTESE P/PUNHO COMFORT DIREITA P/PP - HIDROLIGHT</t>
+    <t>33110 - UNID CURATIVO HIDROCOLOIDE 10 X 10CM - COMFEEL PLUS</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>12011 - Unid Lenco Removedor De Adesivos - BRAVA</t>
+  </si>
+  <si>
+    <t>Unid Metoclopramida 10Mg/Ml 2Ml Amp (Noprosil) 0 - Isofarma</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>ISOFARMA</t>
+  </si>
+  <si>
+    <t>UNID SERINGA INSULINA 1ML C/AG FIXA 31G X 0,2- UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 5,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Mascara De Anestesia Tam 4 Adolescente - Advantive</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>Mascara de Anestesia TAM 5 Adulto - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>AC049 - CHINELO ORTOPEDICO NUVEM AMARELO 40/41 - FLY FLEET</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>AC071 - SUPORTE NEOPRENE P/MUSC ARTICULACOES M AZUL - ORTHOPAUHER</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
-    <t>HIDROLIGHT</t>
-[...56 lines deleted...]
-    <t>IODOPOLIVIDONA 10% D. SUAVE TOPICO AQUOSA 100ML - VICPHARMA</t>
+    <t>FITA ADESIVA AUTOCLAVE 19 X 30 - EUROCEL</t>
+  </si>
+  <si>
+    <t>EUROCEL</t>
+  </si>
+  <si>
+    <t>KIT MICRONEBULIZADOR PEDIATRICO - G-TECH</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a765ecd2530e1d939bc2b9dda10aa3d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caeaa855e962078f2f16c62b091f52d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473af80e1424dd5cdb3d2084d1f85fb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa07ab1bdf42618c772732eef976d7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fda8a5171a4a9ae522a1d84f2e149.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4ec6c0f00ad167d1df1fd2b693368.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a78fcf3eb3af4581c9cb3fddb8658e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939b64f43ad6ab75844666d743edd6b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ec7f44d0ccd85c3330ae52e66d992.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad3f598dd35ffc1d3a8bdf3777ccf9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ae309ef189dc54b9183777683d4bf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65593b20c5ce66b08541d84c0f76f84a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c36993c5448a77eef1c91fd2f95f5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c2861b67a5ff61e4ab8ad6cac2a4d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b24cdaf0b74657dd81a02ab8797dd3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7407db0bd726d6d8c83449a8a634ba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dae286b54751cd5d640ca536bc80b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd33953862760547040bbdfd19b6e47.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef962a54c16b1573c5b0a93233910d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033cbb851736e744691932ca740726c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc276c0502e47b1fb229ce90a65d95fa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186442be836e746b5975bf66db8dcb1c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71aac8ef46c98bbd838c045be8ac75.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f60015fd75b026014825290d06dd4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca322317f22355f424c6420c9b6a2d0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e70cc349c7409467a6f10661f0d50.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fb760d8177753eb408c105a452274.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46e84da8886cbf3c7ad04d566864c9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b212eb78edc0eb55371e13d376313.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df3e09223909afd26c53f7a6474d21.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5c26c9931155242315b9aeb1bc490.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a252f3b232d2e32a6b292f25125f37f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6cf5f4ee91015c6d46fc8d2fd44ec.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181fa03f6cbf35e5e95c0352ccbdac6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7e37c9b635c9ad6f947c1e2bc681c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90392334b60e6e7a165188acd56313e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f768f33e91666ff362e158d597bb1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5504bf231da25ec4664867c6f0fc40.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67955ba74c74565c56f5d3095fdb16a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14420622e45d0270d8ec2d846f707cba.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1126,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4101</v>
+        <v>3995</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>17.47</v>
+        <v>15.54</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4103</v>
+        <v>4002</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="3">
-        <v>38.34</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4108</v>
+        <v>4009</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>21.04</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4109</v>
+        <v>4014</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>20.92</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4111</v>
+        <v>4015</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>1.24</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4115</v>
+        <v>4016</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
         <v>17</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>81.38</v>
+        <v>6.45</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4120</v>
+        <v>4017</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>83.75</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4122</v>
+        <v>4019</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>66.74</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4124</v>
+        <v>4025</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>111.66</v>
+        <v>180.73</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4139</v>
+        <v>4026</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>96.85</v>
+        <v>21.36</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4144</v>
+        <v>4028</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>281.09</v>
+        <v>11.47</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4146</v>
+        <v>4031</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>57.46</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4151</v>
+        <v>4037</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>2.81</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4152</v>
+        <v>4038</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>1.2</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4153</v>
+        <v>4039</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>1.53</v>
+        <v>15.06</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4154</v>
+        <v>4042</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>1.85</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4170</v>
+        <v>4058</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>1.13</v>
+        <v>182.95</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4192</v>
+        <v>4061</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F19" s="3">
-        <v>34.71</v>
+        <v>110.61</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4198</v>
+        <v>4066</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F20" s="3">
-        <v>12.33</v>
+        <v>9.41</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4199</v>
+        <v>4068</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>13.88</v>
+        <v>22.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>