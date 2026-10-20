--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,194 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 09:01</t>
-[...26 lines deleted...]
-    <t>URIPEN DISP INCO URINARIA N.4 C/EXT N/EST - BIOMED</t>
+    <t>Lista gerada no: 20/10/2026 12:37</t>
+  </si>
+  <si>
+    <t>AC049 - CHINELO ORTOPEDICO NUVEM PRETO 38/39 - FLY FLEET</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>AC049 - CHINELO ORTOPEDICO NUVEM AMARELO 34/35 - FLY FLEET</t>
+  </si>
+  <si>
+    <t>AC049 - CHINELO ORTOPEDICO NUVEM AMARELO 40/41 - FLY FLEET</t>
+  </si>
+  <si>
+    <t>AC071 - SUPORTE NEOPRENE P/MUSC ARTICULACOES M AZUL - ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA AUTOCLAVE 19 X 30 - EUROCEL</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>BIOMED</t>
-[...23 lines deleted...]
-    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+    <t>EUROCEL</t>
+  </si>
+  <si>
+    <t>KIT MICRONEBULIZADOR PEDIATRICO - G-TECH</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>5162 - PINCA CRILLE CURVA 18CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX S/PO M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX S/PO PP - MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA VINIL C/PO M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>LUVA VINIL C/PO G - MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA PLASTICA EST POLIETILENO TAM U PC/100 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>PAPEL LENCOL HOSPITALAR 50 X 50 PREMIUM - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>PAPEL LENCOL HOSPITALAR 70 X 50 PREMIUM - DESCARBOX</t>
+  </si>
+  <si>
+    <t>PAPEL LENCOL HOSPITALAR 70 X 50 NATURAL - DESCARBOX</t>
+  </si>
+  <si>
+    <t>SUPORTE P/ COLETOR 7L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>Biombo Triplo Pintura Epoxi S-0100 - SALUTEM</t>
+  </si>
+  <si>
+    <t>Divisórias e Biombos</t>
+  </si>
+  <si>
+    <t>SALUTEM</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 13F 15CM X 1,8M SOFT PC/1MT/4- EDUARDA</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 13F 20CM X 1,8M SOFT PC/1MT/3- EDUARDA</t>
+  </si>
+  <si>
+    <t>1611 - CALCINHA CINTURA ALTA BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
-  </si>
-[...61 lines deleted...]
-    <t>G-TECH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc276c0502e47b1fb229ce90a65d95fa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186442be836e746b5975bf66db8dcb1c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71aac8ef46c98bbd838c045be8ac75.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f60015fd75b026014825290d06dd4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca322317f22355f424c6420c9b6a2d0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e70cc349c7409467a6f10661f0d50.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fb760d8177753eb408c105a452274.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46e84da8886cbf3c7ad04d566864c9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b212eb78edc0eb55371e13d376313.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df3e09223909afd26c53f7a6474d21.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5c26c9931155242315b9aeb1bc490.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a252f3b232d2e32a6b292f25125f37f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6cf5f4ee91015c6d46fc8d2fd44ec.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181fa03f6cbf35e5e95c0352ccbdac6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7e37c9b635c9ad6f947c1e2bc681c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90392334b60e6e7a165188acd56313e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f768f33e91666ff362e158d597bb1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5504bf231da25ec4664867c6f0fc40.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67955ba74c74565c56f5d3095fdb16a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14420622e45d0270d8ec2d846f707cba.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f6f7c9a40565d1e311f882e8ecf8b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47cabc20ecf7e8e1360fe73442d6dc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd932feeeaa1fcad1f170ead7b87f23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1eeb3fd6d0849430fac2fe6647871.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b8cac2dd4bf53af2e76220a54d963.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466c2a7672ab4bcca3b2e3ade9cd661.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7b0d30f9358c5ad4a2705edad8714.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c40e4557c7d9a0f5c8f8710a65dd9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1898a495590229347c59618089076f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06980cbb9ae506dc6a2def5d411cb9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5613349bfa5cac4f70aa297244d101.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d3350793d4b0c608fb1c93b25f414.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80142244ec88ae003347da457e04d752.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaa098048c4b61cded29488d4112cd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2002fbf61dc6b5bc549fc23192d1927.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c4d6330ed2f16ede838ce60263b19.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec850b4a261412873861acecd26166.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48872c327c0bacad8bcc5d133b79d9e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf07ef3e7f2e4672c75174679dc65d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b629790e1ead698970d59daefe5a92.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1137,415 +1140,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>3995</v>
+        <v>4048</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>15.54</v>
+        <v>226.02</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4002</v>
+        <v>4056</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>0.54</v>
+        <v>226.02</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4009</v>
+        <v>4058</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>5.63</v>
+        <v>182.95</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4014</v>
+        <v>4061</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>6.47</v>
+        <v>110.61</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4015</v>
+        <v>4066</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" t="s">
         <v>16</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>6.47</v>
+        <v>9.41</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4016</v>
+        <v>4068</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>6.45</v>
+        <v>26.44</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4017</v>
+        <v>4071</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>22</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>4.56</v>
+        <v>98.03</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4019</v>
+        <v>4093</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>6.47</v>
+        <v>44.29</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4025</v>
+        <v>4094</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" t="s">
         <v>25</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>180.73</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4026</v>
+        <v>4095</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>21.36</v>
+        <v>33.37</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4028</v>
+        <v>4096</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>11.47</v>
+        <v>32.32</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4031</v>
+        <v>4098</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" t="s">
         <v>31</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>1.32</v>
+        <v>27.74</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4037</v>
+        <v>4099</v>
       </c>
       <c r="C14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>3.53</v>
+        <v>17.72</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4038</v>
+        <v>4100</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>5.63</v>
+        <v>22.68</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4039</v>
+        <v>4101</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>15.06</v>
+        <v>22.51</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4042</v>
+        <v>4102</v>
       </c>
       <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
         <v>38</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>16.99</v>
+        <v>42.21</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4058</v>
+        <v>4107</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18" t="s">
         <v>40</v>
       </c>
       <c r="E18" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>182.95</v>
+        <v>799.13</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4061</v>
+        <v>4109</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19" t="s">
         <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>110.61</v>
+        <v>20.92</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4066</v>
+        <v>4110</v>
       </c>
       <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" t="s">
         <v>44</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>9.41</v>
+        <v>27.89</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4068</v>
+        <v>4115</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>22.3</v>
+        <v>81.38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>