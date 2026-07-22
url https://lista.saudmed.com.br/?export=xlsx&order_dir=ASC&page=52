--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,185 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 22:13</t>
-[...2 lines deleted...]
-    <t>ATADURA CREPOM 13F 15CM X 1,8M SOFT PC/1MT/4- EDUARDA</t>
+    <t>Lista gerada no: 22/07/2026 02:28</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE TOPICO AQUOSA 1L - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA ROSA - MEDIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 40G MANGA LONGA C/ ELASTICO PC/10 - MEDIX</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>5640 - PINCA ANATOMICA DENTE 3MM 25CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Papagaio C/ Alca Inox 1L - ARTINOX</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>ARTINOX</t>
+  </si>
+  <si>
+    <t>Bisturi Descartavel 10 - EMBRAMED</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>GELO RIGIDO 100ML - GELOTECH</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>GELOTECH</t>
+  </si>
+  <si>
+    <t>MEIA ULTRALINE 4000 AGH 20-30 XG PE ABERTO BEGE - VENOSAN</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>VENOSAN</t>
+  </si>
+  <si>
+    <t>2485 - PINCA HARTMAN JACARE DELICADA 16CM - BSZ</t>
+  </si>
+  <si>
+    <t>1202- Unid Lenco Barreira De Pele Para Estomia - BRAVA</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>12070 - UNID FITA ADESIVA ELAST FORMATO C COLOSTOMIA (BRAVA) - COLOPLAST</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>AMED</t>
-[...35 lines deleted...]
-    <t>Unid Cloridrato De Difenidramina (Difenidrin) 50Mg/Ml 1Ml Iv/Im Cx/2 - CRISTALIA</t>
+    <t>1207- UNID FITA ADESIVA ELAST FORMATO Y COLOSTOMIA - COLOPLAST</t>
+  </si>
+  <si>
+    <t>Sonda Aspiracao Traqueal 12 - Embramed</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>Alcool 70% 1L Desinfetante Hospitalar / Superficies  - Araucaria</t>
+  </si>
+  <si>
+    <t>MISSIATO</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 0 C/AG 3,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Unid Auto Teste Covid Rapido Wondfo</t>
+  </si>
+  <si>
+    <t>Testes Clínicos</t>
+  </si>
+  <si>
+    <t>CELER</t>
+  </si>
+  <si>
+    <t>Papel Higienico 300M Maximus Pc/8 - RIGOPEL</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>RIGOPEL</t>
+  </si>
+  <si>
+    <t>Papel Higienico 200M Pc/8 Rolos - Rigopel</t>
+  </si>
+  <si>
+    <t>Unid Adrenalina/Epinefrina 1Mg/Ml 1Ml Sol Inj - HIPOLABOR</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>CRISTALIA</t>
-[...4 lines deleted...]
-  <si>
     <t>HIPOLABOR</t>
-  </si>
-[...55 lines deleted...]
-    <t>Gorros, Toucas e Aventais</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44af3b5e42993d8db82025e7cd80ed.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ba8eea63df6175147b834b6bb8c3e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7cf5c297e7ee9ea87015e29a52d4b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617e6c671c87586fd49aef3d28a52bb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cdcc629b58c5495c95a2a2815e402.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9e74a60d16d54b837dc61b7bb1710.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc1cfa96aa765badcf6920be589972.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0617342b0ea72386c98d85225e4695.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb546127a91f93bbcb82f9b09ede3c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897347ce52c01fea576321e9c333b8b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1d2ff8781dfe446fab759369b164d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81121b065a3dce305bc794d528e7d0be.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02e54926b6d7d991953a65d8cf406b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb95f023e02e2b2a6746dd89803c61e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2014f50eb6461c65ea555059df16552.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e32d954dc27974ca68de335e7de64.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b287c5da5b2cfbc2ceb55e9bfdbd5e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20904917747414433788adf8ef34e37c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea11d83e575a43654de10fcb8c44de.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b5b4c073c7180fc1cfa33618396aa.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eea3277fe27dd940467a0c5eec550.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c2fb997bbcb6b3ac317cd84b24ba3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf7ce2be751f7c4208a63170c0aa90.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19635b4fa6bbd1da5788a2d7423c6920.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7424c238c65d9ca2cf15a064da4a094.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4233815cb47d0e1ae4513eeecb4a2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81c31423440c27ef9a98e20d78447e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1627a660e592d48f17aa7a7ac1a88fe.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9cf2d93831cd07e2eca43a3294df7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6af64b986b19953a83b7a7504c2685.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dc0a8164fca22fd56b6f00640bb0a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62654aa1c2426d15e636bd6473b10e2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e8699dde2cc2aab477e881b916111.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e64786da18b9222fd74d7e925facc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503f8202d356f80d469c2704fbdbd80.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842246ec7046aa1bfbf1dbb9d10a3a5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04869fe7d9d8fef17f5fc5d2f46914.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335223c1aa9d1d21a05dece293882eda.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f83f4f88a087775d91e34993846ec6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cbf2afba513ea15db61a1c7377bb9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1126,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4109</v>
+        <v>4200</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>20.92</v>
+        <v>87.38</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4111</v>
+        <v>4204</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.24</v>
+        <v>9.66</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4115</v>
+        <v>4205</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>81.38</v>
+        <v>57.23</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4120</v>
+        <v>4209</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>83.75</v>
+        <v>92.97</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4122</v>
+        <v>4213</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>66.74</v>
+        <v>250.07</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4124</v>
+        <v>4216</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>111.66</v>
+        <v>4.79</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4139</v>
+        <v>4221</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>96.85</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4144</v>
+        <v>4224</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>281.09</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4146</v>
+        <v>4227</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>57.46</v>
+        <v>430.92</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4151</v>
+        <v>4228</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="F11" s="3">
-        <v>2.81</v>
+        <v>442.16</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4152</v>
+        <v>4237</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>1.2</v>
+        <v>12.31</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4153</v>
+        <v>4239</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>1.53</v>
+        <v>15.94</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4154</v>
+        <v>4240</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>1.85</v>
+        <v>15.96</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4170</v>
+        <v>4241</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F15" s="3">
-        <v>1.13</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4192</v>
+        <v>4242</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>34.71</v>
+        <v>10.56</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4198</v>
+        <v>4248</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F17" s="3">
-        <v>12.33</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4199</v>
+        <v>4250</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>13.88</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4200</v>
+        <v>4254</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>87.38</v>
+        <v>117.31</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4204</v>
+        <v>4255</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="F20" s="3">
-        <v>9.66</v>
+        <v>54.35</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4205</v>
+        <v>4256</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="F21" s="3">
-        <v>57.23</v>
+        <v>2.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>