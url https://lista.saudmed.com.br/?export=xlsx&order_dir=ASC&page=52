--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,221 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 02:28</t>
-[...11 lines deleted...]
-    <t>MASCARA TRIPLA ROSA - MEDIX</t>
+    <t>Lista gerada no: 05/09/2026 09:01</t>
+  </si>
+  <si>
+    <t>5162 - PINCA CRILLE CURVA 18CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX S/PO M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX S/PO PP - MEDIX</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>MEDIX</t>
-[...38 lines deleted...]
-    <t>Luvas Cirúrgicas</t>
+    <t>LUVA VINIL C/PO M - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>LUVA VINIL C/PO G - MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA PLASTICA EST POLIETILENO TAM U PC/100 - DESCARPACK</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>GELO RIGIDO 100ML - GELOTECH</t>
-[...29 lines deleted...]
-    <t>12070 - UNID FITA ADESIVA ELAST FORMATO C COLOSTOMIA (BRAVA) - COLOPLAST</t>
+    <t>PAPEL LENCOL HOSPITALAR 50 X 50 PREMIUM - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>PAPEL LENCOL HOSPITALAR 70 X 50 PREMIUM - DESCARBOX</t>
+  </si>
+  <si>
+    <t>PAPEL LENCOL HOSPITALAR 70 X 50 NATURAL - DESCARBOX</t>
+  </si>
+  <si>
+    <t>SUPORTE P/ COLETOR 20L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>Biombo Triplo Pintura Epoxi S-0100 - SALUTEM</t>
+  </si>
+  <si>
+    <t>Divisórias e Biombos</t>
+  </si>
+  <si>
+    <t>SALUTEM</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 13F 15CM X 1,8M SOFT PC/1MT/4- EDUARDA</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>1207- UNID FITA ADESIVA ELAST FORMATO Y COLOSTOMIA - COLOPLAST</t>
-[...2 lines deleted...]
-    <t>Sonda Aspiracao Traqueal 12 - Embramed</t>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>ATADURA CREPOM 13F 20CM X 1,8M SOFT PC/1MT/3- EDUARDA</t>
+  </si>
+  <si>
+    <t>1611 - CALCINHA CINTURA ALTA BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1611 - CALCINHA CINTURA ALTA BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>16314_PREMIUM - SOUTIEN C/ REFORCO FECHO FRONTAL CASTANHO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>AC049 - CHINELO ORTOPEDICO NUVEM VERMELHO 40/41 - FLY FLEET</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Difenidramina (Difenidrin) 50Mg/Ml 1Ml Iv/Im Cx/2 - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 4Ml Inj Amp Im/Iv - Hipolabor</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL 06 - CPL</t>
   </si>
   <si>
     <t>Sondas e Cateteres</t>
   </si>
   <si>
-    <t>Alcool 70% 1L Desinfetante Hospitalar / Superficies  - Araucaria</t>
-[...41 lines deleted...]
-    <t>HIPOLABOR</t>
+    <t>CPL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eea3277fe27dd940467a0c5eec550.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c2fb997bbcb6b3ac317cd84b24ba3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf7ce2be751f7c4208a63170c0aa90.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19635b4fa6bbd1da5788a2d7423c6920.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7424c238c65d9ca2cf15a064da4a094.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4233815cb47d0e1ae4513eeecb4a2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81c31423440c27ef9a98e20d78447e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1627a660e592d48f17aa7a7ac1a88fe.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9cf2d93831cd07e2eca43a3294df7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6af64b986b19953a83b7a7504c2685.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dc0a8164fca22fd56b6f00640bb0a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62654aa1c2426d15e636bd6473b10e2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e8699dde2cc2aab477e881b916111.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e64786da18b9222fd74d7e925facc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503f8202d356f80d469c2704fbdbd80.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842246ec7046aa1bfbf1dbb9d10a3a5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04869fe7d9d8fef17f5fc5d2f46914.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335223c1aa9d1d21a05dece293882eda.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f83f4f88a087775d91e34993846ec6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cbf2afba513ea15db61a1c7377bb9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01308464ec8d3272819bc3a850a462b7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14a9d291784e325a681792ffc8b602.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cadabfeecd4e21f6fe99067529997.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3920cdd2dbf8a0bac359c273bad94.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aa7abdbcc7ac450a1ff7d18d0b09c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9028fb786fd1b3d694849d67d28447.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92de4cd6c8d7a95c5709e911cb5555c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e519d4e2e83854fbdd799035cea2c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9004e8cab51d0ec69e9e16b2c503b5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb596393cf0553a01eaaea5242d0e92b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eab86cb26b3967fc1273316516a5a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46492931629c26998cc41b83cfc417.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1edacc7cd58a611f6ae874a23da9a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453983861422d4111f75a1803f7b8a7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521fa4daa5a4c45ac19aedc25d2a2df.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9bd700f568592b1ac3a4c51211126.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474c506f0e34a089f50e9663c288603.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447b687e18c1f77203407fcd52b5420.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264255a95ec13c74ad8850674297bdac.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da74d5e2573a4de94e41daa0c834470.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1162,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4200</v>
+        <v>4071</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>87.38</v>
+        <v>98.03</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4204</v>
+        <v>4093</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>9.66</v>
+        <v>44.29</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4205</v>
+        <v>4094</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>57.23</v>
+        <v>38.3</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4209</v>
+        <v>4095</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>92.97</v>
+        <v>33.37</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4213</v>
+        <v>4096</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>250.07</v>
+        <v>32.32</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4216</v>
+        <v>4098</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>4.79</v>
+        <v>27.74</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4221</v>
+        <v>4099</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>2.67</v>
+        <v>16.02</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4224</v>
+        <v>4100</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>2.81</v>
+        <v>22.68</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4227</v>
+        <v>4101</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>430.92</v>
+        <v>17.47</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4228</v>
+        <v>4103</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>442.16</v>
+        <v>38.34</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4237</v>
+        <v>4107</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>12.31</v>
+        <v>799.13</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4239</v>
+        <v>4109</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>15.94</v>
+        <v>20.92</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4240</v>
+        <v>4110</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>15.96</v>
+        <v>27.89</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4241</v>
+        <v>4115</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="F15" s="3">
-        <v>2.0</v>
+        <v>81.38</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4242</v>
+        <v>4122</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="F16" s="3">
-        <v>10.56</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4248</v>
+        <v>4124</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="F17" s="3">
-        <v>3.72</v>
+        <v>111.66</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4250</v>
+        <v>4126</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>2.1</v>
+        <v>182.95</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4254</v>
+        <v>4146</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>117.31</v>
+        <v>70.62</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4255</v>
+        <v>4151</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>54.35</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4256</v>
+        <v>4152</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>2.21</v>
+        <v>1.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>