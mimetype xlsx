--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,200 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 09:01</t>
-[...2 lines deleted...]
-    <t>5162 - PINCA CRILLE CURVA 18CM - BSZ</t>
+    <t>Lista gerada no: 20/10/2026 11:34</t>
+  </si>
+  <si>
+    <t>1611 - CALCINHA CINTURA ALTA BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>16314_PREMIUM - SOUTIEN C/ REFORCO FECHO FRONTAL CASTANHO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>16314_PREMIUM - SOUTIEN C/ REFORCO FECHO FRONTAL CASTANHO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>AC049 - CHINELO ORTOPEDICO NUVEM VERMELHO 40/41 - FLY FLEET</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Difenidramina (Difenidrin) 50Mg/Ml 1Ml Iv/Im Cx/2 - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 4Ml Inj Amp Im/Iv - Hipolabor</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL 06 - CPL</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>CPL</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL 12 - CPL</t>
+  </si>
+  <si>
+    <t>SONDA URETRAL 14 - CPL</t>
+  </si>
+  <si>
+    <t>UNID CATETER NASAL TIPO SONDA N.04 PC/50 - CPL</t>
+  </si>
+  <si>
+    <t>Algodao Hidrofilo Rolo Pc/500G  - DELICATO</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE DEGERMANTE TENSOATIV. 100ML - VICPHARMA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE TOPICO AQUOSA 100ML - VICPHARMA</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE TOPICO AQUOSA 1L - VICPHARMA</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA ROSA - MEDIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 40G MANGA LONGA C/ ELASTICO PC/10 - MEDIX</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>5640 - PINCA ANATOMICA DENTE 3MM 25CM - BSZ</t>
   </si>
   <si>
     <t>Instrumentos Cirúrgicos</t>
   </si>
   <si>
     <t>BSZ</t>
   </si>
   <si>
-    <t>LUVA SAUDE LATEX S/PO M - MEDIX</t>
-[...23 lines deleted...]
-    <t>LUVA PLASTICA EST POLIETILENO TAM U PC/100 - DESCARPACK</t>
+    <t>Comadre Tipo Pa Inox 2,5L - ARTINOX</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>ARTINOX</t>
+  </si>
+  <si>
+    <t>Bisturi Descartavel 10 - EMBRAMED</t>
+  </si>
+  <si>
+    <t>Lâminas de Bisturi</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
   </si>
   <si>
     <t>DESCARPACK</t>
-  </si>
-[...88 lines deleted...]
-    <t>CPL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01308464ec8d3272819bc3a850a462b7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14a9d291784e325a681792ffc8b602.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cadabfeecd4e21f6fe99067529997.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3920cdd2dbf8a0bac359c273bad94.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aa7abdbcc7ac450a1ff7d18d0b09c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9028fb786fd1b3d694849d67d28447.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92de4cd6c8d7a95c5709e911cb5555c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e519d4e2e83854fbdd799035cea2c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9004e8cab51d0ec69e9e16b2c503b5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb596393cf0553a01eaaea5242d0e92b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eab86cb26b3967fc1273316516a5a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46492931629c26998cc41b83cfc417.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1edacc7cd58a611f6ae874a23da9a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453983861422d4111f75a1803f7b8a7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521fa4daa5a4c45ac19aedc25d2a2df.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9bd700f568592b1ac3a4c51211126.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474c506f0e34a089f50e9663c288603.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447b687e18c1f77203407fcd52b5420.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264255a95ec13c74ad8850674297bdac.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da74d5e2573a4de94e41daa0c834470.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8c9750b6bbe8dd7e84ddce6211b87.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b57987e2667806e3384fa26397ef7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0bb644b0886a430346d9cb98a6b98.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac210935b9be32325bf6624fb3ffe51e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253517a67af6edaca4036ef81c056026.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208007a72a222a5094a4a5e983307f36.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb039b467b4170f84264d967639c4b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0f7910623161f5cac689e28b30675.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b67cf6024aa43ac4b7b1aba14dca02.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2382830e7fe59144d1d63d6ce808dd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de51bc2b7c7aa274d19ba1a082f2ac.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b1e8aac7795a4099f4a26790c2074.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1339dd270810c63b3edab4f56f8ffd6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1fbd755d877c79932df5b8716ac68.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a15a989ac25825e04e63d81540e3a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835777eeffbd5d623d733637cd0e3fe.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bad877ee810e604566cfd046c4fa7c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f19f0932f5f198d29b22294bac7dd0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88da20a1ddf289dbcf6f09855cd080f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039450046b6cb0c87948ad6217f3ca5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1142,416 +1145,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4071</v>
+        <v>4122</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>98.03</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4093</v>
+        <v>4123</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>44.29</v>
+        <v>116.97</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4094</v>
+        <v>4124</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>38.3</v>
+        <v>116.97</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4095</v>
+        <v>4126</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>33.37</v>
+        <v>182.95</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4096</v>
+        <v>4146</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>32.32</v>
+        <v>70.62</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4098</v>
+        <v>4151</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>27.74</v>
+        <v>5.96</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4099</v>
+        <v>4152</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>16.02</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4100</v>
+        <v>4153</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>22.68</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4101</v>
+        <v>4154</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>17.47</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4103</v>
+        <v>4170</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>38.34</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4107</v>
+        <v>4192</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>799.13</v>
+        <v>34.71</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4109</v>
+        <v>4198</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13" t="s">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>20.92</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4110</v>
+        <v>4199</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>27.89</v>
+        <v>13.88</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4115</v>
+        <v>4200</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
-        <v>81.38</v>
+        <v>87.38</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4122</v>
+        <v>4204</v>
       </c>
       <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" t="s">
         <v>37</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>66.74</v>
+        <v>9.66</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4124</v>
+        <v>4205</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F17" s="3">
-        <v>111.66</v>
+        <v>57.23</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4126</v>
+        <v>4209</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>182.95</v>
+        <v>92.97</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4146</v>
+        <v>4212</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>70.62</v>
+        <v>392.09</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4151</v>
+        <v>4216</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="F20" s="3">
-        <v>2.81</v>
+        <v>4.79</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4152</v>
+        <v>4221</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F21" s="3">
-        <v>1.2</v>
+        <v>2.67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>