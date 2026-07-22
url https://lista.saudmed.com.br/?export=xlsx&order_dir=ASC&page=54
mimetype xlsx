--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,185 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 25/05/2026 17:55</t>
-[...2 lines deleted...]
-    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE EGG - BIOBELA</t>
+    <t>Lista gerada no: 22/07/2026 01:23</t>
+  </si>
+  <si>
+    <t>SACO LIXO VERMELHO 400L 0,8M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>AMACIANTE ROUPAS 2L TRAD. FLORAL PARIS - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>DESINFETANTE 5L LAVANDA - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>LAVA ROUPAS SABAO EM PO 1,6KG FLORAL PARIS - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>LIMPEZA / SANEANTES / ASSEPSIA</t>
+  </si>
+  <si>
+    <t>DESINFETANTE 5L TALCO - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Limpa Vidros 500ml  Alcool - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Unid Coletor Urina Infantil Tipo Saco Unissex 100Ml Est Pc/10 - Medsonda</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 18G ROSA 40 X 1,- DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>UNID CATGUT SIMPLES 3-0 C/AG 2,0 - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA PRETA - MEDIX</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 7,0 - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 8,0 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Unid agulha anestesica peridural 16g branca cx/2- Procare</t>
+  </si>
+  <si>
+    <t>Unid Agulha Anestesica Peridural 17G Roxa 3,Cx/2- Procare</t>
+  </si>
+  <si>
+    <t>Unid Agulha anestesica peridural 18g rosa 3,cx/2- PROCARE</t>
+  </si>
+  <si>
+    <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL G - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE EPP - BIOBELA</t>
-[...101 lines deleted...]
-    <t>Kit de Limpeza</t>
+    <t>CLOREXIDINA AQUOSA 0,2% 100ML - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>OXIMETRO DE DEDO ADULTO OLED - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>CATGUT CROMADO C/AG 3,0 DIG  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57564daaf9257a97532a622caedd9afb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6f72a705ce41d020c6e9a5d043583.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613a9aa0b4056a748bc894ec2ecf08e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6871b0732b79329b2ee0a4f482533c6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5780339fa51587155733f97628f4c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80990427eef87303974fe42914aa22.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d07a08b7a45abdc340bfd71e5f237.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8f35f346744963233212ba8e5cac5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61300a6d8dfa70370368b7e0c980f3cc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887e36a5430a922692a5fba7625147d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b528333fbc9642014c9eb8cab8d053.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729859b0c1ac770295d67e3a25fcf43.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351dccab1b30c72559b24835d56dc7f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5165955ecd547e50c3660e6eb12a0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf7ee0cfa0dbf1c2c444df83178b3c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b250656108b6d9cc8c11e21e6561a8c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ce1efe80bac3f394a6bc7124588d5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c2de85092def4b58172855f1ff20a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeec31fdbd5b579147e72fc10a6e40d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488322c6c9582c2b2366f3ce02a1d3e4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2027c19b3164c1795bf679c68746b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6dc601c29d18b49f1cb214d477923.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a845e55a30bbdf494687a58ed629271.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aecb8976eafc28b47dfada73efb1f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d6ae7144ccba3dbe69fbc34daed04.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f244a9a483575170908e431313ff40.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd87264f09c8d909c77511b4e7c8d96.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10dbd7923f6c9e56a024076b62587a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dac93184e057cbeab7fd244a886eb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1171405b0d7ca99445b163d2092be40.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2d5007167a3375591d5498c7f7dfb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44192e06469b78aceee8aade8c9dc487.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55539e36bb3076565943e905b13d6072.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd85af1b10767d9d8e8beb0f211bbec.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffede64966859284e3b84019d2a0ac.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2a9244a22ad81b49c9354993ac3d3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d8b81f59603ff555a79f071889c25.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b747e260c9a6c16874fccde0cc911b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae5bb6d26e942c3a569f24a317552a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17579e571947786b0686b814107407.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1126,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4266</v>
+        <v>4324</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>298.31</v>
+        <v>301.64</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4267</v>
+        <v>4325</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>248.6</v>
+        <v>14.72</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4268</v>
+        <v>4326</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>282.49</v>
+        <v>30.35</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4269</v>
+        <v>4327</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>248.6</v>
+        <v>24.55</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4271</v>
+        <v>4328</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>248.6</v>
+        <v>30.35</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4272</v>
+        <v>4332</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>14</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>248.6</v>
+        <v>7.64</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4273</v>
+        <v>4337</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>6.47</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4274</v>
+        <v>4338</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>5.57</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4275</v>
+        <v>4339</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>4.12</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4286</v>
+        <v>4351</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>75.85</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4296</v>
+        <v>4355</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>238.08</v>
+        <v>11.74</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4305</v>
+        <v>4356</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>66.86</v>
+        <v>2.63</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4309</v>
+        <v>4359</v>
       </c>
       <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" t="s">
         <v>26</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>13.69</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4312</v>
+        <v>4361</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="F15" s="3">
-        <v>45.49</v>
+        <v>9.62</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4313</v>
+        <v>4362</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="F16" s="3">
-        <v>8.36</v>
+        <v>7.83</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4322</v>
+        <v>4363</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="F17" s="3">
-        <v>69.07</v>
+        <v>7.04</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4323</v>
+        <v>4372</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>30.83</v>
+        <v>194.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4324</v>
+        <v>4377</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3">
-        <v>301.64</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4325</v>
+        <v>4381</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>14.72</v>
+        <v>184.8</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4326</v>
+        <v>4386</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="F21" s="3">
-        <v>30.35</v>
+        <v>156.93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>