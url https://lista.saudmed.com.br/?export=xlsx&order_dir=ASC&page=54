--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,197 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 22/07/2026 01:23</t>
-[...2 lines deleted...]
-    <t>SACO LIXO VERMELHO 400L 0,8M PC/100</t>
+    <t>Lista gerada no: 05/09/2026 08:12</t>
+  </si>
+  <si>
+    <t>Unid Adrenalina/Epinefrina 1Mg/Ml 1Ml Sol Inj - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>1614 - SOUTIEN C/ REFORCO FECHO FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1630 - SOUTIEN REGATA C/ REF FECHO FRONTAL BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1630 - SOUTIEN REGATA C/ REF FECHO FRONTAL BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE EPP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>1681 - MODELADOR SHORT ALCA FECHO FRONTAL GLUTEO BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>CAMPO CIR EST 7X 75CM C/FENESTRA - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>CAMPO CIR EST 70 X 70CM MT/8- POLAR FIX</t>
+  </si>
+  <si>
+    <t>ATADURA GESSADA 10CM X 3M - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>1607 - CINTA CINTURA ALTA CAVADA FECHO LATERAL ALCA REMOVIVEL PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1624 - SOUTIEN S/ REFORCO E FECHO FRONTAL PRETO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1631 - REGATA SHORTS FECHO FRONTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>KINESIO TAPE BEGE 5CM X 5M - ORTHOPAHUER</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>Rifamicina sodica 10mg/ml 20ml spray (rifotrat) - Natulab</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>NATULAB</t>
+  </si>
+  <si>
+    <t>COLETOR PERFUROCORTANTE 13L - DESCARBOX</t>
   </si>
   <si>
     <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
   </si>
   <si>
-    <t>NEKPLAST</t>
-[...116 lines deleted...]
-    <t>DESCARTAVEIS HOSPITALARES</t>
+    <t>DESCARBOX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2027c19b3164c1795bf679c68746b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6dc601c29d18b49f1cb214d477923.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a845e55a30bbdf494687a58ed629271.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aecb8976eafc28b47dfada73efb1f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d6ae7144ccba3dbe69fbc34daed04.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f244a9a483575170908e431313ff40.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd87264f09c8d909c77511b4e7c8d96.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10dbd7923f6c9e56a024076b62587a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dac93184e057cbeab7fd244a886eb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1171405b0d7ca99445b163d2092be40.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2d5007167a3375591d5498c7f7dfb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44192e06469b78aceee8aade8c9dc487.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55539e36bb3076565943e905b13d6072.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd85af1b10767d9d8e8beb0f211bbec.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffede64966859284e3b84019d2a0ac.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2a9244a22ad81b49c9354993ac3d3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d8b81f59603ff555a79f071889c25.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b747e260c9a6c16874fccde0cc911b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae5bb6d26e942c3a569f24a317552a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17579e571947786b0686b814107407.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54bd671c3657fe79340589fc621c9c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf295b71173c00bc778fc1b59b11ab43.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d66e63820bcc0284d13bfaca7f0863.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904381243838ac05315c85f36665b9e3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e02c3821e1fe9e15eb8bb60bba8551.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dad2ef67c45979a77b1344506a34b5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93ab48733642b4e8ab06add1519de6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657f8af9e905de9c28684754cbe374a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bb9ca0728ec932d78089c5095f926.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d272995ead04c245436ee472392a6f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42e5e53ddc9a27d9add5977a7a0046.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877349e6cf0c0131c034187ef2615a9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee99c4b97497eb6d699439ea1da9f5e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1223d3fdf50c4d986fcb1f1318b66be.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f701808ac65f9a26d522eeaa47aa5d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff20e63075554f85a2948d6ccc712ea.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c561f56a2434aab02aa8f2ca141eb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3519e1274fc9529ad9528e0b1f81b37.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa52247b270b5987e2b87c622a491b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9869fb16b6f5386391bfb794158236b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="88.407" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4324</v>
+        <v>4256</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>301.64</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4325</v>
+        <v>4261</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>14.72</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4326</v>
+        <v>4264</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>30.35</v>
+        <v>74.17</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4327</v>
+        <v>4265</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>24.55</v>
+        <v>75.35</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4328</v>
+        <v>4266</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>30.35</v>
+        <v>298.31</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4332</v>
+        <v>4267</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>7.64</v>
+        <v>248.6</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4337</v>
+        <v>4268</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>0.8</v>
+        <v>282.49</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4338</v>
+        <v>4269</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>1.55</v>
+        <v>248.6</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4339</v>
+        <v>4271</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>0.21</v>
+        <v>248.6</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4351</v>
+        <v>4272</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>8.95</v>
+        <v>248.6</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4355</v>
+        <v>4273</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>11.74</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4356</v>
+        <v>4274</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="F13" s="3">
-        <v>2.63</v>
+        <v>5.57</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4359</v>
+        <v>4275</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F14" s="3">
-        <v>2.81</v>
+        <v>4.12</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4361</v>
+        <v>4284</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>9.62</v>
+        <v>198.03</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4362</v>
+        <v>4286</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>7.83</v>
+        <v>75.85</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4363</v>
+        <v>4294</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>7.04</v>
+        <v>64.13</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4372</v>
+        <v>4296</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>194.0</v>
+        <v>238.08</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4377</v>
+        <v>4305</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F19" s="3">
-        <v>3.72</v>
+        <v>66.86</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4381</v>
+        <v>4309</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="F20" s="3">
-        <v>184.8</v>
+        <v>13.69</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4386</v>
+        <v>4311</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="F21" s="3">
-        <v>156.93</v>
+        <v>9.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>