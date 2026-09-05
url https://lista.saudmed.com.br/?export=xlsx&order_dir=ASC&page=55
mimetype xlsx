--- v0 (2026-06-15)
+++ v1 (2026-09-05)
@@ -34,183 +34,183 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 15/06/2026 05:16</t>
+    <t>Lista gerada no: 05/09/2026 07:20</t>
+  </si>
+  <si>
+    <t>SUPORTE P/ COLETOR 13L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>AGUA PARA INJETAVEIS 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>AGUA PARA INJETAVEIS 1L BOLSA - JP</t>
+  </si>
+  <si>
+    <t>SACO LIXO PRETO 150L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>NEKPLAST</t>
+  </si>
+  <si>
+    <t>SACO LIXO VERMELHO 40L 0,4M PC/100</t>
+  </si>
+  <si>
+    <t>DESINFETANTE 5L LAVANDA - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>LAVA ROUPAS SABAO EM PO 1,6KG FLORAL PARIS - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>LIMPEZA / SANEANTES / ASSEPSIA</t>
+  </si>
+  <si>
+    <t>UNID SCALP 23G SEGURANCA - LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>Unid Coletor Urina Infantil Tipo Saco Unissex 100Ml Est Pc/10 - Medsonda</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 18G ROSA 40 X 1,- DESCARPACK</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
   </si>
   <si>
     <t>UNID CATGUT SIMPLES 3-0 C/AG 2,0 - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
     <t>MASCARA TRIPLA PRETA - MEDIX</t>
   </si>
   <si>
     <t>Máscaras Cirúrgicas</t>
   </si>
   <si>
     <t>MEDIX</t>
   </si>
   <si>
     <t>LUVA CIRUR PAR LATEX EST S/PO 7,0 - MEDIX</t>
   </si>
   <si>
     <t>Luvas Cirúrgicas</t>
   </si>
   <si>
+    <t>Medidor De Pressao Hem-6181 Digital Pulso - OMRON</t>
+  </si>
+  <si>
+    <t>Monitores de Sinais Vitais</t>
+  </si>
+  <si>
+    <t>NS - OMRON</t>
+  </si>
+  <si>
     <t>LUVA CIRUR PAR LATEX EST C/PO 8,0 - DESCARPACK</t>
   </si>
   <si>
-    <t>DESCARPACK</t>
-[...1 lines deleted...]
-  <si>
     <t>Unid agulha anestesica peridural 16g branca cx/2- Procare</t>
   </si>
   <si>
-    <t>Seringas, Agulhas e Conta Gotas</t>
-[...4 lines deleted...]
-  <si>
     <t>Unid Agulha Anestesica Peridural 17G Roxa 3,Cx/2- Procare</t>
   </si>
   <si>
     <t>Unid Agulha anestesica peridural 18g rosa 3,cx/2- PROCARE</t>
   </si>
   <si>
     <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL G - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
     <t>CLOREXIDINA AQUOSA 0,2% 100ML - VICPHARMA</t>
   </si>
   <si>
-    <t>LIMPEZA / SANEANTES / ASSEPSIA</t>
-[...1 lines deleted...]
-  <si>
     <t>VICPHARMA</t>
-  </si>
-[...67 lines deleted...]
-    <t>CREMER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c0013677553ef335feef86521268f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59bcf48d78f19d441c6cf50583e8a1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851dcd382e01b8ba2021df66011b323.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe9caf49f27990699f7b349f72a5f7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba9c9dcff82d366fe1a11fa7757a44.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e90a7e8cd5cb0da53ad0d7dec436a4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500863921d3fe9db1d337ba10e48eda.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630677887d6f6aae44d1fe01ab33c9e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749fc09f301c6830dac0d8c55f96c49.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfb9f463999566939fe8d9cb2ef61a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63a0f75c490f379c6d6f51d89d6ee7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d762c9113e0140cc219ff23f6cff41.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fcf1c903054d1a4bcf527c3887de9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3248cd69cf23defd370978028ba6e1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6f1744aa24592481d692fe1e616f2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37abab25b55c057f80486782989dcc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e8e26e4ce2e06da2c9f59accfa7c1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc96be343d4b856ca873ca6e298a832.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adbe12e411c4c9f276596ee5405db5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9ee880175d34f91f8ae2f971efd31.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544c9ddf977ebe527c1b3c1c520ce97.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f712f922cc0f02645a50df71f1fb50b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1a78b9c6233fc6c69422b7ed56efd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93463101acf69cd853b378d5b6a20249.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c27cafc8bc59e1d6df2563c2f654c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4bc8d2c12f580bb0a99aaea8cd57e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f4d9f3a4ab69284764782a97bf4db.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196455a68d0d4f87de19bac11e0b8fe.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5222f0d3eeb273aa8cadc3266fc68.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6b6f8efed20eb120e4b4291bbf5f3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22c536e67d8641f553e02b4e4d40ec.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaed3ae0d6b5ccd96c93a0f14a0dd3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58966b2499d2626be8b8474b616ccb6e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7decb1e639683bee6ccb8bb22d1ed.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47176ebed1d53326c7c5b0faccdfad.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bce969ee301f2d4eb8fd6a94842592.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7c4eb60354d9bd3d78098596a019f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b71cdce917724172b27a0b44fa118d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87fca377082d92e633c9bd6bef169d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f83b0559eab9a5ee5abeadead27118.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="96.691" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4351</v>
+        <v>4312</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>8.95</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4355</v>
+        <v>4313</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>11.74</v>
+        <v>8.36</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4356</v>
+        <v>4315</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>2.63</v>
+        <v>17.45</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4359</v>
+        <v>4322</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>2.81</v>
+        <v>69.07</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4361</v>
+        <v>4323</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>9.62</v>
+        <v>30.83</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4362</v>
+        <v>4326</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>7.83</v>
+        <v>30.35</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4363</v>
+        <v>4327</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>7.04</v>
+        <v>24.55</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4372</v>
+        <v>4337</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>194.0</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4377</v>
+        <v>4338</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>3.72</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4381</v>
+        <v>4339</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>184.8</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4386</v>
+        <v>4351</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>156.93</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4391</v>
+        <v>4355</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>229.82</v>
+        <v>11.74</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4398</v>
+        <v>4356</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>404.59</v>
+        <v>2.63</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4400</v>
+        <v>4357</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>153.22</v>
+        <v>202.78</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4403</v>
+        <v>4359</v>
       </c>
       <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" t="s">
         <v>38</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>153.22</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4404</v>
+        <v>4361</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>153.22</v>
+        <v>9.62</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4407</v>
+        <v>4362</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>240.09</v>
+        <v>7.83</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4412</v>
+        <v>4363</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>89.88</v>
+        <v>7.04</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4414</v>
+        <v>4372</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>132.87</v>
+        <v>194.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4422</v>
+        <v>4377</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="3">
-        <v>20.12</v>
+        <v>3.72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>