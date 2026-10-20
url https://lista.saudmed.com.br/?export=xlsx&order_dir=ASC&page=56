--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -1,222 +1,183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 07:20</t>
-[...14 lines deleted...]
-    <t>Suturas</t>
+    <t>Lista gerada no: 20/10/2026 10:07</t>
+  </si>
+  <si>
+    <t>Filtro Membrana Ha 0,45Micras 47Mm Quad 0 - MILLIPORE</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>PRO ANALISE</t>
+  </si>
+  <si>
+    <t>39636 - Unid Curativo Silicone C/ Ag Prata 7,5 X 7,5Cm - Biatain Ag</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>Kit Cirur Est Paramentacao Universal Odontologico Pc/12 - Spk</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>SPK INSTITUCIONAL</t>
+  </si>
+  <si>
+    <t>NYLON INCOLOR 3-0 C/AG 2,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
-    <t>1606 - CINTA ALTA/SHORT - ALCA REMOVIVEL GG - BIOBELA</t>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 6,- MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA BRANCA C/ TIRAS - MEDIX</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE P - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>MEIA SPORTACTIVE 20-30MMHG BD BEGE G - VENOSAN</t>
-[...8 lines deleted...]
-    <t>MEIA SPORTACTIVE 20-30MMHG BD PRETA P - VENOSAN</t>
+    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE M - BIOBELA</t>
   </si>
   <si>
     <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
-    <t>MEIA SPORTACTIVE 20-30MMHG BD PRETA G - VENOSAN</t>
-[...92 lines deleted...]
-    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE M - BIOBELA</t>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE G - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA EPP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA G - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>16301_PREMIUM - MODELADOR SHORT ACINT. C/ ALCA FECHO FRONTAL CASTANHO PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>16301_PREMIUM - MODELADOR SHORT ACINT. C/ ALCA FECHO FRONTAL CASTANHO M - BIOBELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2286abe888fe3e7d28a78c7d0c8aa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047f7a9fc01d3cdfdf4f5060ae08d15.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9d4e50a9708baf0e778b47a6d43ef.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd113294cf33e18ce74fd11c825bb8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e214500bdca01015a3c49477f3df9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ecc04d9844a0a6d45083d57649404.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b7da69976294b12f7f1e9437fa984.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30b46a77101bdc9475efb5454fbd6a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bebc4d14ed98813aaf3207970f735.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9a21f85e61bb2556e6fb6dfc58f1f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756533f8fbf098e272ded2f46d31190.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b5d1b6d67643ac5a2b4b26db21914.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef497c9fb04d4d22b1a274472c7c8aad.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7b3dd635c1bec1a6df94f47176796.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b32ac3384cf9c18b6b33788c9cf857.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744d8633c52277662d887120a518c8b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1e27dd83156db642dc098c246366a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f654a40ebacd84e66a70c89b3d0bd4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57e21c8ab4c379f002f0b5c9c27a27.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bbde8552e41eba791581de620fc7d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30f37d3f2f39e9815f9f58d84d4d9f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070103e8e9669017fc56215f1e4da694.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6807eb7f0401019edacceb6defae51.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171de9e39dd4a555478aee39b71a45a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda3a4c2967c836a87047d29f734eed.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881141146583937d70d861fd06982236.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d86c0e572a915b21c5503f00cb903.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa899b35314af97275b925a9e6d3cf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7d4f881887fb460bcc533a9ae1735.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978420fc1a16893a1a325a1684a1617.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe55fe243198e6d5613446c7de82ea.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6c8ebcf3218afae3936efb88371c3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1fa44988af258e8b4b96a85a4e939.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1fe9a70e66ade5774d74db4fa2a55.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176a6ae15c72c524717b5a041affd39.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c6a56e2835a84ba4dd8a47eed7c7a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2a8d58f2d22c6ba2ed7c90c237c0f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022aa23687361de7789c9b1c706df30.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f71268ad4d2164b54d3493d7c20dc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfb88db57a33ad65cc898b72c84a15.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4381</v>
+        <v>4425</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>184.8</v>
+        <v>7.16</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4387</v>
+        <v>4427</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>156.93</v>
+        <v>96.66</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4391</v>
+        <v>4432</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>229.82</v>
+        <v>53.47</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4400</v>
+        <v>4433</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>153.22</v>
+        <v>102.94</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4401</v>
+        <v>4435</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>175.98</v>
+        <v>3.11</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4403</v>
+        <v>4436</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>153.22</v>
+        <v>16.76</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4407</v>
+        <v>4438</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>240.09</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4412</v>
+        <v>4439</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" t="s">
         <v>25</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>89.88</v>
+        <v>93.37</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4414</v>
+        <v>4440</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>25</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>132.87</v>
+        <v>110.35</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4419</v>
+        <v>4442</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>182.95</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4420</v>
+        <v>4443</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>10.92</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4421</v>
+        <v>4444</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>10.54</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4422</v>
+        <v>4445</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>20.12</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4425</v>
+        <v>4446</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>7.16</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4427</v>
+        <v>4447</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>96.66</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4432</v>
+        <v>4448</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>53.47</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4435</v>
+        <v>4449</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>3.11</v>
+        <v>82.15</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4436</v>
+        <v>4450</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>16.76</v>
+        <v>180.73</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4438</v>
+        <v>4451</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>82.15</v>
+        <v>404.59</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4439</v>
+        <v>4452</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F21" s="3">
-        <v>93.37</v>
+        <v>423.85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>