--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,137 +14,179 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 06:35</t>
-[...2 lines deleted...]
-    <t>1613F - CALCINHA RENDA FIO DENTAL PRETA P - BIOBELA</t>
+    <t>Lista gerada no: 20/10/2026 09:33</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO BEGE P - BIOBELA</t>
   </si>
   <si>
     <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>1613F - CALCINHA RENDA FIO DENTAL BEGE PP - BIOBELA</t>
-[...31 lines deleted...]
-  <si>
     <t>1652 - SOUTIEN COM BOJO RENDADO BEGE M - BIOBELA</t>
   </si>
   <si>
     <t>1652 - SOUTIEN COM BOJO RENDADO PRETO P - BIOBELA</t>
   </si>
   <si>
     <t>1652 - SOUTIEN COM BOJO RENDADO BEGE PP - BIOBELA</t>
   </si>
   <si>
     <t>1652 - SOUTIEN COM BOJO RENDADO BEGE G - BIOBELA</t>
   </si>
   <si>
     <t>1652 - SOUTIEN COM BOJO RENDADO BEGE GG - BIOBELA</t>
   </si>
   <si>
     <t>1652 - SOUTIEN COM BOJO RENDADO BEGE EGG - BIOBELA</t>
   </si>
   <si>
     <t>1652 - SOUTIEN COM BOJO RENDADO BEGE EXG - BIOBELA</t>
   </si>
   <si>
     <t>1652 - SOUTIEN COM BOJO RENDADO PRETO PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO EXG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Sulfato de Neomicina 5mg + Bacitracina 250UI Pomada Dermatológica 15g</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>BELFAR</t>
+  </si>
+  <si>
+    <t>0190- Po Para Estomia 25G - BRAVA</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>5435 - PINCA FOERSTER RETA 16CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA HOSPITALAR 19 X 50 - CREMER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Tubo Ensaio 12 X 75Mm Pp 5Ml Pc/1000 - Cral</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Unid Clareador Dental 10% Peroxido Hidrogenio White Class - Fgm</t>
+  </si>
+  <si>
+    <t>FGM</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA AZUL  - BYD</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>TH7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -167,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac5e2a271146d10ce3eed3869e90ae.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb1ba496624659347040ceb0e1bf3b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106da6ce2a39911073d77a1fde7ad335.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d143665eb689868e4af68ec6ca06f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454f112bb7e7abfa0be476dd8eca52b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0211be57c8886f67fd09e02e2fe27.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19febf4d9c6fd5facb818c9bdb036231.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49486914540fb54b12059e8376f8f1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462535f07a79441a557e5efdd03673d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13951bed27420b46393f8bb785d27a6c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a62417c9cf7cabea7eec44491f2eae.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef56ff0a50ac4e8afefa10f12e2618.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3b36787a6cb81bcc34241fc6d26ca.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8a4f3443c06e1f92a3d3b8f7d8c95.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9e61b0c36bafd4931bd73f0b4bad7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0dbf527ec6efcd34bd3729a261fbe.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0c1f49f0d8ec4e6fade6934885231.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3064d8508a4e3f2540565cf69e30c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd479a3caa41f076a4fdc3c37759ff.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066a58d3c6b2b9f8ed656b0d4cc6141.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a974b1f58e013b266f342c4a9cae0ac.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7b0bd303c250689cc35ae575d5fb8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635f5ceb67e1a4830f55deaa5e7ec21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f037971926882a2741fc5ef726a865.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac9e8c90de31d469407f259fbd946e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58fed84c39a90b64bdb67fdea342e8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d147ab300a1b4aaf9acdccb3dd02e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b83557b617e9e60e155e64320374c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a6bbd02d1990102cd359fa5532ff9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e7d201a4801c9fdd2df71d86220a2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff91e5a84cbc03bd856911bf5f1020.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaec8175d8803cf65f48e7fb418e370.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaba5764f988efdf6956921989e277.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08c0bb5e29d7cfec53b0dd44e7caad.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001ce60560ef8d4bf0ac0a4cfcedc94.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7f813bd495eeb504e10360678de04.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fb3504d9ed74ae39a249753f7bfb8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734f4cf1aaf6a852940a9e203f02976.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9a9ab4d11d6e8e74cbe1088ee3d24.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55469c99e1a103eaf9f71deba0ed61e1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1078,417 +1120,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="96.691" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="82.408" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4440</v>
+        <v>4454</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>82.15</v>
+        <v>98.15</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4442</v>
+        <v>4455</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>82.15</v>
+        <v>92.69</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4443</v>
+        <v>4456</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>82.15</v>
+        <v>98.15</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4444</v>
+        <v>4458</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>82.15</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4445</v>
+        <v>4459</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>82.15</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4446</v>
+        <v>4460</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>82.15</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4447</v>
+        <v>4461</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>82.15</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4448</v>
+        <v>4462</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>82.15</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4449</v>
+        <v>4464</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>82.15</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4450</v>
+        <v>4465</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>180.73</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4452</v>
+        <v>4466</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>418.59</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4454</v>
+        <v>4467</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>98.15</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4455</v>
+        <v>4468</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>92.69</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4456</v>
+        <v>4477</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>98.15</v>
+        <v>6.51</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4458</v>
+        <v>4479</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>86.37</v>
+        <v>91.06</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4459</v>
+        <v>4482</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>86.37</v>
+        <v>129.8</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4460</v>
+        <v>4484</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>86.37</v>
+        <v>12.68</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4461</v>
+        <v>4493</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F19" s="3">
-        <v>86.37</v>
+        <v>129.97</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4462</v>
+        <v>4498</v>
       </c>
       <c r="C20" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F20" s="3">
-        <v>86.37</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4464</v>
+        <v>4499</v>
       </c>
       <c r="C21" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="F21" s="3">
-        <v>86.37</v>
+        <v>14.7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>