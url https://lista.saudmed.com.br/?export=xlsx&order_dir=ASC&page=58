--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -14,203 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 20:01</t>
-[...23 lines deleted...]
-    <t>Unid Cloridrato De Bupivacaina 5Mg/Ml 20Ml S/ Vaso Amp Cx/2 - HYPOFARMA</t>
+    <t>Lista gerada no: 21/07/2026 23:17</t>
+  </si>
+  <si>
+    <t>Estetoscopio Duplo C/ Protetor Preto - Advantive</t>
+  </si>
+  <si>
+    <t>Estetoscópios</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>BOLSA P/ AGUA QUENTE 1000ML - UNIQMED</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Lapis Marca Pele / Dermografico Marrom (Skinpencil)  - Alur</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>Unid Dipirona 500Mg/Ml 2Ml Amp 0 - TEUTO</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>HYPOFARMA</t>
-[...8 lines deleted...]
-    <t>UNID CURATIVO HIDROCOLOIDE 10 X 10CM EXTRA FINO - WOUND CARE H</t>
+    <t>TEUTO</t>
+  </si>
+  <si>
+    <t>Unid cateter 24g amarelo - BD</t>
+  </si>
+  <si>
+    <t>Suprimentos Descartáveis</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Teste Rapido Dengue NSCX/2 - MEDTESTE</t>
+  </si>
+  <si>
+    <t>Testes Rápidos de Doenças Infecciosas</t>
+  </si>
+  <si>
+    <t>MEDLEVENSOHN</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO M - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO PP - DESCARPACK</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC C/ REAGENTE HEPARINA LITIO 13 X 100 6ML VERDE C/100 - MEDIX</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>UNID CURATIVO HIDROCOLOIDE 1X 20CM EXTRA FINO - PHARMACOLL</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>KIT CIRURGICO GINECO-URO-PROCTO LAPAROSCOPIA - POLAR FIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>KIT CIRURGICO JOELHO/OMBRO/QUADRIL ORTOPED - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AGUA PARA INJETAVEIS 10ML AMP - FARMACE</t>
+  </si>
+  <si>
+    <t>FARMACE</t>
+  </si>
+  <si>
+    <t>CURATIVO POS COLETA BEGE - MEDIX</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
-    <t>POLAR FIX</t>
-[...17 lines deleted...]
-    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+    <t>1621 - MODELADOR SHORT/REGATA E FECHO FRONTAL MASC. BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>16327_PREMIUM - MODELADOR SUBDIVIDIDO FECHO FRONTAL CASTANHO M - BIOBELA</t>
-[...41 lines deleted...]
-    <t>Lencol Desc S/Elast 20G 2,0 X 0,9M Pc/10 Mt/2 - ANADONA</t>
+    <t>1624 - SOUTIEN S/ REFORCO E FECHO FRONTAL PRETO PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>16801_emana - Modelador Short Alca Fecho Frontal Lilas M - BIOBELA</t>
   </si>
   <si>
     <t>Colchões e Acessórios para Camas Hospitalares</t>
   </si>
   <si>
-    <t>ANADONA</t>
-[...14 lines deleted...]
-    <t>UNIQMED</t>
+    <t>Frasco Nutri Enteral 500ML - BIOBASE</t>
+  </si>
+  <si>
+    <t>Suplementos</t>
+  </si>
+  <si>
+    <t>BIOBASE</t>
+  </si>
+  <si>
+    <t>Escada 2 Degraus Prime - SALUTEM</t>
+  </si>
+  <si>
+    <t>Acessórios para Mobilidade e Acesso</t>
+  </si>
+  <si>
+    <t>SALUTEM</t>
+  </si>
+  <si>
+    <t>TOUCA BRANCA PC/100 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb51798eea050351456648cc9e41b6d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaf969d8ac4429971b0bcf8d964caf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61254c4d80ccc21fd310691ed0bfbafd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f1a26201e7e6f50263c98fa19f5de.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f265338012b3676417f3eb91b423c7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a32cf7a8d07451db6a010a321887e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489df02d2a4abf39e4c24076e377869.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2375deed1003914713c63673ab3a218.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0b168a4ebbd339eb86f4086faecfc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7082bae7157083576a38a1695591e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ec353abc618d74d6438f5a4eb61e5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c98168cf1b62f28ad246ff4a18ace.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f0056933e27695547c6b65c3b4b2a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2fa4d050df52998d38b698f8119e1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8729a53e267b7b3ab9c5bd0a2c402a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6720e2444d64443ca163b06a4b9b3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4ddd5419a41c629c44d7d44e9c82c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7474d482e416b2da2b03fcaa168739f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642a257a9c923d1abf34cce41838d97.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052aab812e2f55726aa6165abfd91220.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e15ddcd59f487d4114b8e6f5d49ce.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212a212b5905d9d67229a2d355a9d5b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51557c321e92d35eaa8b060924a7343.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7697b8f670a8a22b97dcc917e35215.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75c5874c2da307f776d03cceb5df82.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f774df9e5e4c7604ef964119570055.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f6dfb1705d1e92b931954195b5f52.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db302bbba1c09b6a514d315573a8fe56.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86c77dc084e968a15f37ac2c81ff78.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2dbdae707811a925e94c0cccb99ce.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf54d5fbd7aa6409f898d5d5c388d6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586adbb3cc54f189a107cb507eee316.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddb10100fe52d5492cd5c918ed7786.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d653b309e75c2d76390a14bb3b1e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4855a34a8da4d52d34da494546ac5a9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c58cb3cb2f907b255e4e4cc3e638f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04b91e901e9f55d2f8e64325c96c63.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34d7fdd4cebf0df5208eedb13ce68b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f1bed4a6c78762b95aa272653e3b4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dc724cfeeeffed5762d4800b4186d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4580</v>
+        <v>4640</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>124.24</v>
+        <v>21.48</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4581</v>
+        <v>4650</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>108.99</v>
+        <v>111.11</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4582</v>
+        <v>4651</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>66.84</v>
+        <v>8.48</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4590</v>
+        <v>4654</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>13.88</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4591</v>
+        <v>4655</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>31.82</v>
+        <v>6.09</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4593</v>
+        <v>4668</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>8.95</v>
+        <v>478.8</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4595</v>
+        <v>4672</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>0.53</v>
+        <v>33.39</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4596</v>
+        <v>4674</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>0.32</v>
+        <v>40.99</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4606</v>
+        <v>4679</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>124.49</v>
+        <v>171.28</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4608</v>
+        <v>4690</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>328.15</v>
+        <v>26.31</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4609</v>
+        <v>4691</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>372.9</v>
+        <v>249.04</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4617</v>
+        <v>4692</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>216.62</v>
+        <v>297.57</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4624</v>
+        <v>4693</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>252.82</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4625</v>
+        <v>4696</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>222.47</v>
+        <v>22.97</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4627</v>
+        <v>4710</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>1.16</v>
+        <v>298.33</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4630</v>
+        <v>4712</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>153.22</v>
+        <v>71.63</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4634</v>
+        <v>4719</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>0.38</v>
+        <v>313.93</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4639</v>
+        <v>4742</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F19" s="3">
-        <v>15.79</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4640</v>
+        <v>4746</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>21.48</v>
+        <v>216.74</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4650</v>
+        <v>4750</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>111.11</v>
+        <v>9.58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>