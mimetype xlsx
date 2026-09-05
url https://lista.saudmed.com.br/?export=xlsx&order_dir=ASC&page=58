--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,221 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 23:17</t>
-[...5 lines deleted...]
-    <t>Estetoscópios</t>
+    <t>Lista gerada no: 05/09/2026 06:37</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO G - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO EXG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1652 - SOUTIEN COM BOJO RENDADO PRETO GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Sulfato de Neomicina 5mg + Bacitracina 250UI Pomada Dermatológica 15g</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>BELFAR</t>
+  </si>
+  <si>
+    <t>0190- Po Para Estomia 25G - BRAVA</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>5435 - PINCA FOERSTER RETA 16CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>FITA ADESIVA HOSPITALAR 19 X 50 - CREMER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Tubo Ensaio 12 X 75Mm Pp 5Ml Pc/1000 - Cral</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>Lapis Marca Pele / Dermografico Branco (Skinpencil)  - Alur</t>
+  </si>
+  <si>
+    <t>Materiais para Marcação Cirúrgica</t>
+  </si>
+  <si>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>Unid Clareador Dental 10% Peroxido Hidrogenio White Class - Fgm</t>
+  </si>
+  <si>
+    <t>FGM</t>
+  </si>
+  <si>
+    <t>CANULA BIOPSIA ENDOMETRIAL EST - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>Antisseptico Topico Phmb 0,2% 100Ml Spray - AQUASEPT PLUS</t>
+  </si>
+  <si>
+    <t>AABA</t>
+  </si>
+  <si>
+    <t>1025Pa - Mascara Facial Descartavel Pc/100 - ESTEK</t>
+  </si>
+  <si>
+    <t>ESTEK</t>
+  </si>
+  <si>
+    <t>Capa tablet samsung galaxy tab a8 2017 sm-t385/t380 preto</t>
+  </si>
+  <si>
+    <t>Artigos de Escritório</t>
+  </si>
+  <si>
+    <t>SHOPEE</t>
+  </si>
+  <si>
+    <t>16301_PREMIUM - MODELADOR SHORT ACINT. C/ ALCA FECHO FRONTAL CASTANHO EPP - BIOBELA</t>
+  </si>
+  <si>
+    <t>16314_PREMIUM - SOUTIEN C/ REFORCO FECHO FRONTAL CASTANHO GG - BIOBELA</t>
+  </si>
+  <si>
+    <t>1648R - CINTA LONGA C/ 12 BARBATANAS 4 REG. BORDO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Teste Penetracao Vapor Bowie &amp; Dick - CLEAN TEST</t>
+  </si>
+  <si>
+    <t>Equipamentos para Esterilização</t>
+  </si>
+  <si>
+    <t>CLEAN TEST</t>
+  </si>
+  <si>
+    <t>MASCARA LARINGEA PVC 1,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Máquinas de Anestesia</t>
   </si>
   <si>
     <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
-  </si>
-[...139 lines deleted...]
-    <t>Gorros, Toucas e Aventais</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e15ddcd59f487d4114b8e6f5d49ce.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212a212b5905d9d67229a2d355a9d5b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51557c321e92d35eaa8b060924a7343.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7697b8f670a8a22b97dcc917e35215.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75c5874c2da307f776d03cceb5df82.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f774df9e5e4c7604ef964119570055.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f6dfb1705d1e92b931954195b5f52.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db302bbba1c09b6a514d315573a8fe56.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86c77dc084e968a15f37ac2c81ff78.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2dbdae707811a925e94c0cccb99ce.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf54d5fbd7aa6409f898d5d5c388d6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586adbb3cc54f189a107cb507eee316.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddb10100fe52d5492cd5c918ed7786.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d653b309e75c2d76390a14bb3b1e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4855a34a8da4d52d34da494546ac5a9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c58cb3cb2f907b255e4e4cc3e638f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04b91e901e9f55d2f8e64325c96c63.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34d7fdd4cebf0df5208eedb13ce68b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f1bed4a6c78762b95aa272653e3b4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dc724cfeeeffed5762d4800b4186d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ddd4eb40324fd4191ade0e0bfb0bd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c25ea2685063a0e891cf3e02b9c7ee.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc5c06879cb893b889ed55e0436d0a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fe76f2eb8d3dd17e2f5b1aa5e2c70.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc61b88f9f0ddad29eea5aca5c0045.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09c6e1bc098a4fe0de742897b6b161.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af091c2a14d810bb8a2c431d269addb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496fd1bd3279b210d2fbd57c56cacec.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26570f860c075f446dc6841204b42ff2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a71094895de1b1b415663e0208671.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4e844ca9a6bbd1b51dce77b01b3cb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcb3a585db7f45d98c5788a602f6d2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d56a4798d1576dcbdd2593bda03aa1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a0f32014f9de1a4ac7a4f2276165d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0625dd30e90bc17f617bc90bb1833a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5317c5d3438af6353dda89ac4b341e5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2392dbc51a1b1f9458ededcda2c5bc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21319c49c6a1437925de52a9a90194.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc5b5f64d085388cb48eb12c3aeed5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ededa9387e63ff2d458ba828e92673.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1162,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="98.976" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4640</v>
+        <v>4465</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>21.48</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4650</v>
+        <v>4466</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>111.11</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4651</v>
+        <v>4467</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>8.48</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4654</v>
+        <v>4468</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>1.34</v>
+        <v>86.37</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4655</v>
+        <v>4477</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>6.09</v>
+        <v>6.51</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4668</v>
+        <v>4479</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>478.8</v>
+        <v>91.06</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4672</v>
+        <v>4482</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>33.39</v>
+        <v>129.8</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4674</v>
+        <v>4484</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>40.99</v>
+        <v>12.68</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4679</v>
+        <v>4493</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>171.28</v>
+        <v>129.97</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4690</v>
+        <v>4497</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>26.31</v>
+        <v>8.15</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4691</v>
+        <v>4498</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>249.04</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4692</v>
+        <v>4505</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>297.57</v>
+        <v>65.69</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4693</v>
+        <v>4507</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>0.42</v>
+        <v>107.73</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4696</v>
+        <v>4508</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>22.97</v>
+        <v>49.56</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4710</v>
+        <v>4519</v>
       </c>
       <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" t="s">
         <v>43</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>298.33</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4712</v>
+        <v>4521</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>71.63</v>
+        <v>282.3</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4719</v>
+        <v>4524</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>313.93</v>
+        <v>99.02</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4742</v>
+        <v>4528</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>2.35</v>
+        <v>222.47</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4746</v>
+        <v>4547</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>216.74</v>
+        <v>16.07</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4750</v>
+        <v>4553</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>9.58</v>
+        <v>31.02</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>