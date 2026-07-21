--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -34,201 +34,201 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 15:39</t>
-[...2 lines deleted...]
-    <t>CATGUT SIMPLES C/AG 4,0 GIN  - SHALON</t>
+    <t>Lista gerada no: 21/07/2026 19:33</t>
+  </si>
+  <si>
+    <t>Glutacin 2% (2DIAS) 5L - CINORD</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>CINORD</t>
+  </si>
+  <si>
+    <t>CLORETO DE POTASSIO 19,1% 10ML AMP - SAMTEC</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>SAMTEC</t>
+  </si>
+  <si>
+    <t>CLORETO DE SODIO 0,9% 10ML AMP - SAMTEC</t>
+  </si>
+  <si>
+    <t>LUVA VINIL C/PO P - MEDIX</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>5635 - PINCA ANATOMICA DENTE 3MM 16CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Atadura Vetrap 5Cm X 4,5M Azul C/ Patas - LA VET</t>
+  </si>
+  <si>
+    <t>Veterinario</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>UNID CATETER 16G CINZA - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG BOLSA 5KG (PLURIGEL) - CARBOGEL</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>BOLSA TERMICA (GELBAG) 450G - CARBOGEL</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>EXTENSOR 120CM LL - MEDSONDA</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>Fio Guia Intubacao 3,MM 10FR - WELL LEAD</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+  </si>
+  <si>
+    <t>ALMOTOLIA 250ML BICO RETO MARROM - JPROLAB</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>IODOPOLIVIDONA 10% D. SUAVE DEGERMANTE TENSOATIV. 100ML (RIODEINE) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Unid Metoclopramida 5Mg/Ml 2Ml Amp - METROFARMA</t>
+  </si>
+  <si>
+    <t>Digestivos</t>
+  </si>
+  <si>
+    <t>FARMACE</t>
+  </si>
+  <si>
+    <t>Unid Lidocaina 2% 20Ml S/Vaso Cx/2 - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>ALCOOL SWAB PARA ASSEPSIA - UNIQMED</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Unid lidocaina 2% 20ml c/vaso cx/2- Hypofarma</t>
+  </si>
+  <si>
+    <t>UNID AC POLIGLICOLICO 5-0 C/AG 1,5 - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
-    <t>SORO GLICOSE 50% 10ML AMP - SAMTEC</t>
-[...137 lines deleted...]
-    <t>Unid lidocaina 2% 20ml c/vaso cx/2- Hypofarma</t>
+    <t>Joelheira Neoprene P - ACCTION</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>ACCTION INDUSTRIA E COMERCIO DE ARTIGOS ESPORTIVOS</t>
+  </si>
+  <si>
+    <t>UNID AC POLIGLICOLICO 0 C/AG 4,0 - SHALON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7808a6ccc13d158a62e79f2e412e5f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbd192b9dcf35f3ab1508fa51a67fe.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13ccb059095e7a10f908f0c02213d5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130fc450d855b7f2d6ebd7bab90d377.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d71929fe336fa60ea300bc8d8ebb7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4c5acf6a77d761fa2ff0a0f8575bf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a437d5a96939a014aeeae5aef76d1e2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2836cd0ea508c64aa7f8415a34d03.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff6b0871bd41746805f1529e1097aa.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884919a68a153ede22b8ab5f3b34b65.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce0a815039deac02cf50d33ae9a8a6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c4da09541f3f5c3f76b95dc775184.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a16b742f6e662d38b95e7015bf2e25.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f67873ccd77eeff4bb4c0210a5355.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd83c1f9f9a57d9499dd43a900fec3b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dab98e7a3d3e6e90e5912cf9d4c7e6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f063251cc7cf07ad3032fa2c9d53a3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aeea47358a16ec341524a0aacd94c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410bbeb09d21fdcde8177b792435926.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bbe67256054f904c5fd5eee1d3139.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ce1def37cc596e30fb2bc65d890ae.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6405eb3706f567ff5431716bb6be345.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88e84013e09172ce1bc545305fdbdd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894c6d3c43b7aa1049ab6a142be5bb7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7afaaa91965b077491ac7ec170b47.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776a2bf8822dcca6154ab7dcf738ccc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446df4acc9465bcd713d2a5ddbce4fb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265d00ad78c100b989d7ef36c99f08a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daeaafc8aa89541a322ea5362fb4b3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26d9e70b883b5c35c1e0e85a0f426d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809eb81031536dc77537f3cc32463f3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87373c5329b921e40f0d25050ca8131b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6220fc836a920c177a06696a9f1f1d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb2fb54be136d99d5e84d2d4603370.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff6a8ff7eca4d88005d748522baf62.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaf6499ba40d432af34b15e7dbd178.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f75bdf0aaf36da466160c6e4dc76d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16113ff21e13a58128afd81265156fd0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485f13021054bed8e71ff2a0944ac93.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a85a9c3c75d6702bc3ea53dcb5857.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1164,415 +1164,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="94.263" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>162.79</v>
+        <v>147.8</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.26</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>147.8</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>0.99</v>
+        <v>16.28</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>0.53</v>
+        <v>49.41</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>16.28</v>
+        <v>11.78</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>478</v>
+        <v>500</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>49.41</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>487</v>
+        <v>503</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>11.78</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>490</v>
+        <v>504</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
         <v>28</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>1.47</v>
+        <v>13.76</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>1.74</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>40.7</v>
+        <v>16.7</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>13.76</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>2.58</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>515</v>
+        <v>529</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F15" s="3">
-        <v>16.7</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>516</v>
+        <v>531</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>5.59</v>
+        <v>10.06</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>519</v>
+        <v>533</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F17" s="3">
-        <v>12.33</v>
+        <v>8.38</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>1.53</v>
+        <v>13.78</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>10.06</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="C20" t="s">
         <v>53</v>
       </c>
       <c r="D20" t="s">
         <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>8.38</v>
+        <v>248.43</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>534</v>
+        <v>551</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>13.78</v>
+        <v>15.62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>