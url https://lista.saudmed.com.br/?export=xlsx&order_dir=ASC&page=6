--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,234 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 19:33</t>
+    <t>Lista gerada no: 05/09/2026 01:40</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL C/BL 4,5 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL C/BL 5,0 - VITALGOLD</t>
+  </si>
+  <si>
+    <t>CANULA ENDOTRAQUEAL S/BL 2,5 - VITALGOLD</t>
   </si>
   <si>
     <t>Glutacin 2% (2DIAS) 5L - CINORD</t>
   </si>
   <si>
     <t>Químicos e Soluções</t>
   </si>
   <si>
     <t>CINORD</t>
   </si>
   <si>
     <t>CLORETO DE POTASSIO 19,1% 10ML AMP - SAMTEC</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
     <t>SAMTEC</t>
   </si>
   <si>
-    <t>CLORETO DE SODIO 0,9% 10ML AMP - SAMTEC</t>
-[...10 lines deleted...]
-  <si>
     <t>5635 - PINCA ANATOMICA DENTE 3MM 16CM - BSZ</t>
   </si>
   <si>
     <t>Instrumentos Cirúrgicos</t>
   </si>
   <si>
     <t>BSZ</t>
   </si>
   <si>
     <t>Atadura Vetrap 5Cm X 4,5M Azul C/ Patas - LA VET</t>
   </si>
   <si>
     <t>Veterinario</t>
   </si>
   <si>
     <t>TKL</t>
   </si>
   <si>
+    <t>Frasco Nutri Enteral 100ML - BIOBASE</t>
+  </si>
+  <si>
+    <t>Suplementos</t>
+  </si>
+  <si>
+    <t>BIOBASE</t>
+  </si>
+  <si>
     <t>UNID CATETER 16G CINZA - DESCARPACK</t>
   </si>
   <si>
-    <t>Sondas e Cateteres</t>
-[...1 lines deleted...]
-  <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>GEL P/ ULTRASSOM ECG BOLSA 5KG (PLURIGEL) - CARBOGEL</t>
-[...13 lines deleted...]
-  <si>
     <t>EXTENSOR 120CM LL - MEDSONDA</t>
   </si>
   <si>
     <t>MEDSONDA</t>
   </si>
   <si>
-    <t>Fio Guia Intubacao 3,MM 10FR - WELL LEAD</t>
-[...5 lines deleted...]
-    <t>CIRURGICA FERNANDES C.MAT.CIR.HO.SO.LTDA</t>
+    <t>Unid Clareador Dental 10% Peroxido Carbamida Whiteness Perfect - FGM</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>FGM</t>
   </si>
   <si>
     <t>ALMOTOLIA 250ML BICO RETO MARROM - JPROLAB</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
   </si>
   <si>
     <t>IODOPOLIVIDONA 10% D. SUAVE DEGERMANTE TENSOATIV. 100ML (RIODEINE) - RIOQUIMICA</t>
   </si>
   <si>
     <t>RIOQUIMICA</t>
   </si>
   <si>
     <t>Unid Metoclopramida 5Mg/Ml 2Ml Amp - METROFARMA</t>
   </si>
   <si>
     <t>Digestivos</t>
   </si>
   <si>
     <t>FARMACE</t>
   </si>
   <si>
-    <t>Unid Lidocaina 2% 20Ml S/Vaso Cx/2 - HYPOFARMA</t>
+    <t>Unid lidocaina 2% 20ml c/vaso cx/2- Hypofarma</t>
   </si>
   <si>
     <t>HYPOFARMA</t>
   </si>
   <si>
-    <t>ALCOOL SWAB PARA ASSEPSIA - UNIQMED</t>
-[...10 lines deleted...]
-  <si>
     <t>UNID AC POLIGLICOLICO 5-0 C/AG 1,5 - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
     <t>Joelheira Neoprene P - ACCTION</t>
   </si>
   <si>
     <t>Materiais Ortopédicos e Imobilizações</t>
   </si>
   <si>
     <t>ACCTION INDUSTRIA E COMERCIO DE ARTIGOS ESPORTIVOS</t>
   </si>
   <si>
+    <t>KIT ESTETO/ESFIGMO METAL - SOLIDOR</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
     <t>UNID AC POLIGLICOLICO 0 C/AG 4,0 - SHALON</t>
+  </si>
+  <si>
+    <t>AVENTAL BRANCO 20G S/ MANGA PC/10 - ANADONA</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ce1def37cc596e30fb2bc65d890ae.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6405eb3706f567ff5431716bb6be345.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88e84013e09172ce1bc545305fdbdd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894c6d3c43b7aa1049ab6a142be5bb7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7afaaa91965b077491ac7ec170b47.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776a2bf8822dcca6154ab7dcf738ccc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446df4acc9465bcd713d2a5ddbce4fb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265d00ad78c100b989d7ef36c99f08a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daeaafc8aa89541a322ea5362fb4b3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26d9e70b883b5c35c1e0e85a0f426d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809eb81031536dc77537f3cc32463f3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87373c5329b921e40f0d25050ca8131b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6220fc836a920c177a06696a9f1f1d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb2fb54be136d99d5e84d2d4603370.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff6a8ff7eca4d88005d748522baf62.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaf6499ba40d432af34b15e7dbd178.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f75bdf0aaf36da466160c6e4dc76d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16113ff21e13a58128afd81265156fd0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485f13021054bed8e71ff2a0944ac93.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a85a9c3c75d6702bc3ea53dcb5857.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c22bf660f3a6c69c4c1752e75a8f36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45ef5597947d397a2a9ba23db02d67.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb8ba6ebc3b8c059e4fac99025d9b8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5d88c28069fb3ba36abea6a4f86b5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e94b4b8a5f57da36733325faa21991.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368bbd523620c6860bef8a91782f125.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2ef4a478fdcee22cf234f61233491.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b312eac806bc9cc0e66074f45d5d1d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3852cc54b22049a68dd012fbe73dc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e11ef0914e415944171c731a11c73.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0674b907b456ee511eb6eed727c5ac.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a72379776557285104576f178114c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f098e7ba68448b1caa3a0d82d7f45.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea7e0b00e54080542508f040e61012.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16461390ff017c7a01e641f8c4df723.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc357d43ecc1d78c336fc8d31768d3f1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0650d09b2019850c3bc18b9c885a4b3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c24f53e43e2cf7a1a99d2a8e505705.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a6b327d34ab9ac4fe4eb08f3c8ddb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d389817cd4f06f629d8595e37eba9c9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1163,416 +1163,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="94.263" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>471</v>
+        <v>446</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>147.8</v>
+        <v>7.22</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>472</v>
+        <v>447</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>0.99</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>473</v>
+        <v>451</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>0.53</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>16.28</v>
+        <v>147.8</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>49.41</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>11.78</v>
+        <v>49.41</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>500</v>
+        <v>487</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>1.74</v>
+        <v>11.78</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>503</v>
+        <v>490</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>40.7</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>13.76</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
         <v>507</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>2.58</v>
+        <v>3.82</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" t="s">
         <v>33</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>16.7</v>
+        <v>35.6</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
         <v>516</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F13" s="3">
         <v>5.59</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
         <v>519</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
         <v>12.33</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
         <v>529</v>
       </c>
       <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="F15" s="3">
         <v>1.53</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>10.06</v>
+        <v>15.06</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" t="s">
         <v>46</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>8.38</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>534</v>
+        <v>545</v>
       </c>
       <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" t="s">
         <v>49</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>13.78</v>
+        <v>248.43</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>535</v>
+        <v>546</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
         <v>51</v>
       </c>
       <c r="E19" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>15.62</v>
+        <v>161.8</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="C20" t="s">
         <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>248.43</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" t="s">
         <v>56</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>15.62</v>
+        <v>20.12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>