--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,209 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 06:01</t>
-[...2 lines deleted...]
-    <t>16327_PREMIUM - MODELADOR SUBDIVIDIDO FECHO FRONTAL CASTANHO G - BIOBELA</t>
+    <t>Lista gerada no: 20/10/2026 08:55</t>
+  </si>
+  <si>
+    <t>GELO RIGIDO 400ML - GELOTECH</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>GELOTECH</t>
+  </si>
+  <si>
+    <t>GELO RIGIDO 200ML - GELOTECH</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO G - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Teste Rapido Dengue NSCX/2 - MEDTESTE</t>
+  </si>
+  <si>
+    <t>Testes Rápidos de Doenças Infecciosas</t>
+  </si>
+  <si>
+    <t>MEDLEVENSOHN</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO P - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO PP - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Campo Operatorio 4X 50CM N/EST PC/50 - NIDIA</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC C/ REAGENTE HEPARINA LITIO 13 X 100 6ML VERDE C/100 - MEDIX</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>UNID MICROAGULHA LEBEL 32G - SMART GR</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>UNID CURATIVO HIDROCOLOIDE 10 X 10CM REG C/BORDA - WOUND CARE H</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>UNID CURATIVO HIDROCOLOIDE 1X 20CM EXTRA FINO - PHARMACOLL</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>KIT CIRURGICO GINECO-URO-PROCTO LAPAROSCOPIA - POLAR FIX</t>
+  </si>
+  <si>
+    <t>KIT CIRURGICO JOELHO/OMBRO/QUADRIL ORTOPED - POLAR FIX</t>
+  </si>
+  <si>
+    <t>AGUA PARA INJETAVEIS 10ML AMP - FARMACE</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>FARMACE</t>
+  </si>
+  <si>
+    <t>CURATIVO POS COLETA BEGE - MEDIX</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>1621 - MODELADOR SHORT/REGATA E FECHO FRONTAL MASC. BEGE EGG - BIOBELA</t>
   </si>
   <si>
     <t>Cintas e Modeladores Pós-Cirúrgicos</t>
   </si>
   <si>
     <t>BIOBELA</t>
   </si>
   <si>
-    <t>1646 - CORSELET 8 BARBATANAS BEGE EGG - BIOBELA</t>
-[...125 lines deleted...]
-    <t>CREMER</t>
+    <t>1637 - MENTONEIRA BEGE PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>ESTETICA / AUTOCUIDADO / USO PESSOAL</t>
+  </si>
+  <si>
+    <t>Frasco Nutri Enteral 500ML - BIOBASE</t>
+  </si>
+  <si>
+    <t>Suplementos</t>
+  </si>
+  <si>
+    <t>BIOBASE</t>
+  </si>
+  <si>
+    <t>Escada 2 Degraus Prime - SALUTEM</t>
+  </si>
+  <si>
+    <t>Acessórios para Mobilidade e Acesso</t>
+  </si>
+  <si>
+    <t>SALUTEM</t>
+  </si>
+  <si>
+    <t>TOUCA BRANCA PC/100 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695bec345ad6f113ae08132266e1acf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515de2edeecf2bdcdfc06fe509a04bd5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854417ce691af1615a0ee65252cb0a66.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8001d3547a9819bd9b6925b9e332d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f48b58d70c35e6e72433267238065c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b575d7da9f75812753ec3a4106b0eb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf5a30bf7ec3be5ae4eb6e30f90c31.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eebb11917d9d3c2f09862fdfe6b74.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651d1b03eeb6febafb9e15a0827ccc8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299bbc28861c8a7355b6131c82f7adc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606b2a08bd696392cda1d3b5c087b2f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95223eb64c6cb5798c88fd4d46a04fb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcfc5c80d2667d387d204c517bdc8a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c460503e90c75bfd33303a15658ca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ce441c12c6f6301ef07efa9d5ecdb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3b0370cbf86d37455c96a944e9408.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cbef901763304966a9052b560d717.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359fddf0dd177c5006eacfa696f18bf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cffd623f3133f5cc2b73889aa1e66e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0db1a0e3fd0737c1bd3d099059ed3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8c7f23744ce3a1c4994073e6ba989.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff00fde95a1e62f0e91d0e06daaa4c3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41752461fbb4aba57321279e708fbc75.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0d5771d8c3a2b76f09925d0f12b65.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e420a228e8b3187f03b077f85dd709.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7dccce19152b11a28f5d4dd5c3698.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70308171c988cf9c3d070c6e91d4dedf.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f08728adce66ab2b89d2b6969eaf7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f835c985deb4bfc1f8b4b8d6ebfffc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998697f0c8daed734e707e685578a67f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e192859c6855db4c8a67e5edce3e8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765724201c54ff11b6d4736366660d3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf82743f90553f22c19de2286a4a9b8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533ee19a0d5b8a8eb7da6394412527d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cff0ce2a258031a865e8a1c5a47424.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93216719e221e5b0202cc396c7017b3d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc884626556a0b5d1840af7cb85465d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab06dfc8f0e36a0103a96431ef5ad3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ad063ca539d48471cf39c9ec64922.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe42ffb50f734ea1533e649c28a41b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1153,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4609</v>
+        <v>4656</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>372.9</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4617</v>
+        <v>4657</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>216.62</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4624</v>
+        <v>4660</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>252.82</v>
+        <v>26.52</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4625</v>
+        <v>4668</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>222.47</v>
+        <v>478.8</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4627</v>
+        <v>4673</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>13</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>1.16</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4630</v>
+        <v>4674</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>153.22</v>
+        <v>40.99</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4633</v>
+        <v>4677</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>1.58</v>
+        <v>253.76</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4634</v>
+        <v>4679</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>0.38</v>
+        <v>171.28</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4639</v>
+        <v>4683</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>15.79</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4640</v>
+        <v>4689</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>21.48</v>
+        <v>11.44</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4650</v>
+        <v>4690</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" t="s">
         <v>31</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>111.11</v>
+        <v>26.31</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4651</v>
+        <v>4691</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>8.48</v>
+        <v>273.93</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4655</v>
+        <v>4692</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>6.09</v>
+        <v>297.57</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4656</v>
+        <v>4693</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>4.6</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4657</v>
+        <v>4696</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>4.2</v>
+        <v>22.97</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4660</v>
+        <v>4710</v>
       </c>
       <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" t="s">
         <v>42</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>43</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>26.52</v>
+        <v>298.33</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4668</v>
+        <v>4716</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18" t="s">
         <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>478.8</v>
+        <v>88.29</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4673</v>
+        <v>4742</v>
       </c>
       <c r="C19" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" t="s">
         <v>47</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>48</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>36.5</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4674</v>
+        <v>4746</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>40.99</v>
+        <v>216.74</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4677</v>
+        <v>4750</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>253.76</v>
+        <v>9.58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>