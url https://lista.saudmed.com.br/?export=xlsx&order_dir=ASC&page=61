--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,212 +14,218 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 19:12</t>
-[...2 lines deleted...]
-    <t>SORO GLICOSE 10% 1L BOLSA - JP</t>
+    <t>Lista gerada no: 21/07/2026 22:20</t>
+  </si>
+  <si>
+    <t>Frasco nutri enteral 300ml - biobase</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>BIOBASE</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO 10CM X 4,5M MT/7- CREMER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Algodao Hidrofilo Rolo PC/500G  - CREMER</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 0X 26CM - HOSPFLEX</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>HOSPFLEX</t>
+  </si>
+  <si>
+    <t>Crm - unid flumazenil 0,1mg/ml 5ml amp - Hipolabor</t>
+  </si>
+  <si>
+    <t>Home</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 2Ml Inj Amp Im/Iv - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>Pinca Ponta Curva Nh 15 - NAGARAKU</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>SHOPEE</t>
+  </si>
+  <si>
+    <t>Campo Cir Est 75 X 75Cm S/Fenestra - NAYR</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>NAYR</t>
+  </si>
+  <si>
+    <t>Biombo Triplo Pintura Epoxi S-0100-O Faces Em Plastico - SALUTEM</t>
+  </si>
+  <si>
+    <t>Divisórias e Biombos</t>
+  </si>
+  <si>
+    <t>SALUTEM</t>
+  </si>
+  <si>
+    <t>Microplaca Para Cultura Celular C/ 24 Orificios Est. - Cral</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>PAPEL FILTRO QUALITATIVO 125MM 80G PC/100 - JPROLAB</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BEGE 5,0 X 4,5M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 250Ml Frasco - Braun</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>JP INDUSTRIA FARMACEUTICA</t>
-[...44 lines deleted...]
-    <t>LUVA CIRUR PAR LATEX EST C/PO 7,- MUCAMBO</t>
+    <t>BRAUN</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,5 - INJEX</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
-    <t>MUCAMBO</t>
-[...62 lines deleted...]
-    <t>UNID SERINGA 20ML S/AG LL - SR</t>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>UNID MANITOL 20% 250ML BOLSA - HALEXISTAR</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - MAX TOUCH</t>
+  </si>
+  <si>
+    <t>MAX TOUCH</t>
+  </si>
+  <si>
+    <t>7511 - TESOURA LISTER 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Crm - Unid Cloridrato De Tramadol 50Mg/Ml 2Ml Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Unid Agulha Anestesica espinhal raq quinck 22g 3,cx/2- Procare</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>SR</t>
-[...11 lines deleted...]
-    <t>BIOBASE</t>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG 250G FRASCO INCOLOR (BIOGEL) MT/4- BIOMED</t>
+  </si>
+  <si>
+    <t>BIOMED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1768d8970736037641b4f38597f0ff6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8a6ff5e74c485e144091f96b63531.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91de45059d91690b1a835b8704c539.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d97e5f4fd119c1768e67c4a433f4e2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31798ca3e08564c330a8338686845d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c012350ec10f45dd49674b6bd5ce87.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa35f04c6f3a35b13e1bcd7588241a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eefee28da35b9e074e2533aeeb403.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fada346d29cf3f982225791bfe21b75.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c0ba0f6a94a7fc91364e191e4dced.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d361a81676c77833873b45f7ecda5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd027a65c58307acc9f4362b85e524.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a36ce6d5960bce8970aed7c836e0c1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d94c199a0e1ec0524178bc3faef40c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1683053b4c2d619fb8bfa84e0d7cbd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c3e0f3abc840e131dc6d1d77ef7ca.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c410bf619e9d431f52d3648eaadf7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da2135d26040a900ce5f50973b5d95.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1aa8e989707da2c99101edc4dfbbf.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69997f0b5b06ecca24fa2abfee55a168.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a222c474537c62bc98492669f41d6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e113c96bfe414ca3ae61e6e30cbac.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a55c83b7d918cc1898b826572807a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783b928d16514ce120852b62216574a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8c5d443624846893c500d16da27ac.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7cfe2201aa525b41c76dfd80746ec.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9fda8615b189830b5439fc1eaf8ce.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d56f562b1d8da56f3636db4dcc00f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409d9886080b98b7a679ae163f13256.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b511f4ce35a97fd0d74bf4e821f1435.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1c37009a5d13041624a3dfec838d2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65feec8d889cdc70a06cb446185127b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3f3d8f859c4a13178ea70ca9562e6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792579eb32dc46ef587ff15a671f0431.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1e2a0cc93e806dd546119bbffeb3b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a20375bcf1f52005f3ea00032dc9e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96e031ddb34e66a617799728896579.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d676ba2156e131f21c532ca7892c58.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc448f5c1bd9b0234973f2a41e2c9fea.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a7bd4ccc070bf1f75f1e5c3f8e3fc.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4809</v>
+        <v>4863</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>21.08</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4810</v>
+        <v>4865</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>13.17</v>
+        <v>25.18</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4811</v>
+        <v>4866</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>9.72</v>
+        <v>35.45</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4815</v>
+        <v>4867</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4818</v>
+        <v>4870</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>3.95</v>
+        <v>15.33</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4822</v>
+        <v>4873</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>50.65</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4824</v>
+        <v>4874</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>16.67</v>
+        <v>98.03</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4830</v>
+        <v>4877</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>3.61</v>
+        <v>10.29</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4831</v>
+        <v>4880</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>4.49</v>
+        <v>859.89</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4833</v>
+        <v>4885</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F11" s="3">
-        <v>3.21</v>
+        <v>18.59</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4836</v>
+        <v>4894</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>29.93</v>
+        <v>21.76</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4844</v>
+        <v>4896</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>5.36</v>
+        <v>11.84</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4847</v>
+        <v>4916</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>21.04</v>
+        <v>8.78</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4848</v>
+        <v>4917</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F15" s="3">
-        <v>17.93</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4853</v>
+        <v>4918</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>116.72</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4855</v>
+        <v>4920</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F17" s="3">
-        <v>8.4</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4856</v>
+        <v>4921</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="F18" s="3">
-        <v>3.61</v>
+        <v>147.88</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4857</v>
+        <v>4923</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="F19" s="3">
-        <v>0.63</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4862</v>
+        <v>4924</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="F20" s="3">
-        <v>251.83</v>
+        <v>8.61</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4863</v>
+        <v>4927</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F21" s="3">
-        <v>1.79</v>
+        <v>6.47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>