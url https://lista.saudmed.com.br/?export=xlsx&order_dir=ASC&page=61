--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,218 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 22:20</t>
-[...2 lines deleted...]
-    <t>Frasco nutri enteral 300ml - biobase</t>
+    <t>Lista gerada no: 05/09/2026 05:28</t>
+  </si>
+  <si>
+    <t>TUBO COLETA A VAC C/ REAGENTE HEPARINA LITIO 13 X 100 6ML VERDE C/100 - MEDIX</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>UNID MICROAGULHA LEBEL 32G - SMART GR</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>SMART GR</t>
+  </si>
+  <si>
+    <t>UNID CURATIVO HIDROCOLOIDE 1X 20CM EXTRA FINO - PHARMACOLL</t>
+  </si>
+  <si>
+    <t>Estomaterapia</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>KIT CIRURGICO GINECO-URO-PROCTO LAPAROSCOPIA - POLAR FIX</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
+    <t>KIT CIRURGICO JOELHO/OMBRO/QUADRIL ORTOPED - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AGUA PARA INJETAVEIS 10ML AMP - FARMACE</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>FARMACE</t>
+  </si>
+  <si>
+    <t>CURATIVO POS COLETA BEGE - MEDIX</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>1621 - MODELADOR SHORT/REGATA E FECHO FRONTAL MASC. BEGE EGG - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1624 - SOUTIEN S/ REFORCO E FECHO FRONTAL PRETO PP - BIOBELA</t>
+  </si>
+  <si>
+    <t>16801_emana - Modelador Short Alca Fecho Frontal Lilas M - BIOBELA</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>Frasco Nutri Enteral 500ML - BIOBASE</t>
+  </si>
+  <si>
+    <t>Suplementos</t>
+  </si>
+  <si>
     <t>BIOBASE</t>
   </si>
   <si>
-    <t>FITA ESPARADRAPO 10CM X 4,5M MT/7- CREMER</t>
-[...2 lines deleted...]
-    <t>Ataduras</t>
+    <t>Escada 2 Degraus Prime - SALUTEM</t>
+  </si>
+  <si>
+    <t>Acessórios para Mobilidade e Acesso</t>
+  </si>
+  <si>
+    <t>SALUTEM</t>
+  </si>
+  <si>
+    <t>TOUCA BRANCA PC/100 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO PRETO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO PRETO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>AC356 - CHINELO ORTOPEDICO NUVEM CITY PRETO 40/41 - FLY FLEET</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>BOLSA COLETORA URINA 2L C/ VALV ANTI REFLUXO - MEDIX</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>DESINFETANTE INTERMEDIARIO HIPOCLORITO 1% 1L - CLORO LINK - PROLINK</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>PROLINK</t>
+  </si>
+  <si>
+    <t>Protetor Ocular Adulto  - CREMER</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
   </si>
   <si>
     <t>CREMER</t>
   </si>
   <si>
-    <t>Algodao Hidrofilo Rolo PC/500G  - CREMER</t>
-[...125 lines deleted...]
-    <t>BIOMED</t>
+    <t>NYLON PRETO 5-0 C/AG 3,0  - SHALON</t>
+  </si>
+  <si>
+    <t>SHALON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a222c474537c62bc98492669f41d6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e113c96bfe414ca3ae61e6e30cbac.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a55c83b7d918cc1898b826572807a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783b928d16514ce120852b62216574a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8c5d443624846893c500d16da27ac.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7cfe2201aa525b41c76dfd80746ec.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9fda8615b189830b5439fc1eaf8ce.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d56f562b1d8da56f3636db4dcc00f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409d9886080b98b7a679ae163f13256.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b511f4ce35a97fd0d74bf4e821f1435.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1c37009a5d13041624a3dfec838d2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65feec8d889cdc70a06cb446185127b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3f3d8f859c4a13178ea70ca9562e6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792579eb32dc46ef587ff15a671f0431.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1e2a0cc93e806dd546119bbffeb3b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a20375bcf1f52005f3ea00032dc9e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96e031ddb34e66a617799728896579.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d676ba2156e131f21c532ca7892c58.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc448f5c1bd9b0234973f2a41e2c9fea.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a7bd4ccc070bf1f75f1e5c3f8e3fc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21a0ad98f1741f06575c390c334b91.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbee308cf92b2b42599fa6175da223.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de7c8f62cd7a36943adf52c096a174.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9676cef41d0ca17ea8902d3157583.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a25f1d061830164151096d9c2f7b36.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21952742d7d3b4a8fee454f28270385c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b3e03e0b41b08aa8e69ec54bb34e5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fd861ef0ffe3f98ecfe618f002d7b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f341e8ab89a0cabc6727863f4435e9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa3abbf7a6ce9f4dd7683987a011ee.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888b78b957ff56b043c1f71a1c33899.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e66388a4acce7df78265eb3753816.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b6a0c7d1b4896dd2cce60a87481ea.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f7902ccea8d56c570018d832518df.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c4a8b8112bc65e13f3637116d1fc9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648a3cf0bd26b48766bf8c7f34947cf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456f56ea36de86552b63e42202e4673.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130caf578bcc1a3501a2440e87f0181d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e6282d33ab353fce4b21074983d8a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1438e999fd6dcd49882ee881197984d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4863</v>
+        <v>4679</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.79</v>
+        <v>171.28</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4865</v>
+        <v>4683</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>25.18</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4866</v>
+        <v>4690</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>35.45</v>
+        <v>26.31</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4867</v>
+        <v>4691</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>0.4</v>
+        <v>249.04</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4870</v>
+        <v>4692</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>15.33</v>
+        <v>297.57</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4873</v>
+        <v>4693</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>2.29</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4874</v>
+        <v>4696</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>98.03</v>
+        <v>22.97</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4877</v>
+        <v>4710</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>27</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>10.29</v>
+        <v>298.33</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4880</v>
+        <v>4712</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>859.89</v>
+        <v>71.63</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4885</v>
+        <v>4719</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>18.59</v>
+        <v>313.93</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4894</v>
+        <v>4742</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" t="s">
         <v>33</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>21.76</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4896</v>
+        <v>4746</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>11.84</v>
+        <v>216.74</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4916</v>
+        <v>4750</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" t="s">
         <v>39</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>8.78</v>
+        <v>9.58</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4917</v>
+        <v>4753</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="F15" s="3">
-        <v>2.86</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4918</v>
+        <v>4754</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="F16" s="3">
-        <v>18.9</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4920</v>
+        <v>4762</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
         <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>5.1</v>
+        <v>244.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4921</v>
+        <v>4763</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>147.88</v>
+        <v>5.73</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4923</v>
+        <v>4764</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>2.88</v>
+        <v>8.74</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4924</v>
+        <v>4770</v>
       </c>
       <c r="C20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" t="s">
         <v>51</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>52</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>8.61</v>
+        <v>26.33</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4927</v>
+        <v>4773</v>
       </c>
       <c r="C21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
         <v>54</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>6.47</v>
+        <v>66.93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>