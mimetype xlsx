--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -34,195 +34,195 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 05:28</t>
-[...2 lines deleted...]
-    <t>TUBO COLETA A VAC C/ REAGENTE HEPARINA LITIO 13 X 100 6ML VERDE C/100 - MEDIX</t>
+    <t>Lista gerada no: 20/10/2026 08:04</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO PRETO P - BIOBELA</t>
+  </si>
+  <si>
+    <t>Cintas e Modeladores Pós-Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>1616 - MANGAS COM VELCRO PRETO M - BIOBELA</t>
+  </si>
+  <si>
+    <t>AC356 - CHINELO ORTOPEDICO NUVEM CITY PRETO 42/43 - FLY FLEET</t>
+  </si>
+  <si>
+    <t>ORTOPEDIA, FISIOTERAPIA E FITNESS</t>
+  </si>
+  <si>
+    <t>ORTHOPAUHER</t>
+  </si>
+  <si>
+    <t>AC356 - CHINELO ORTOPEDICO NUVEM CITY PRETO 40/41 - FLY FLEET</t>
+  </si>
+  <si>
+    <t>BOLSA COLETORA URINA 2L C/ VALV ANTI REFLUXO - MEDIX</t>
+  </si>
+  <si>
+    <t>Tubos e Coletores</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>DESINFETANTE INTERMEDIARIO HIPOCLORITO 1% 1L - CLORO LINK - PROLINK</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>PROLINK</t>
+  </si>
+  <si>
+    <t>Protetor Ocular Adulto  - CREMER</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 5-0 C/AG 3,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID PUNCH P/ BIOPSIA 2MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Coador de tinta descartavel pc/10 - saudmed</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
-    <t>MEDIX</t>
-[...32 lines deleted...]
-    <t>AGUA PARA INJETAVEIS 10ML AMP - FARMACE</t>
+    <t>SAUDMED</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 2Ml Inj Amp Im/Iv - HYPOFARMA</t>
   </si>
   <si>
     <t>Soluções injetáveis</t>
   </si>
   <si>
-    <t>FARMACE</t>
-[...95 lines deleted...]
-    <t>SHALON</t>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 10CM X 10M - VITAL</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 12,5CM X 10M  - VITALGOLD</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 2,5CM X 10M  - VITAL</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 5CM X 10M - VITAL</t>
+  </si>
+  <si>
+    <t>MONITOR PRE-NATAL SONAR FETAL PORTATIL - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>VASELINA LIQUIDA 100ML - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Hidratantes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Unid teste oral de tolerancia a glicose sabor limao gluc up 75g frasco 300ml - Newprov</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>NEWPROV</t>
+  </si>
+  <si>
+    <t>Unid Oleo De Imersao Para Microscopia Optica 100Ml - Renylab</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>RENYLAB</t>
+  </si>
+  <si>
+    <t>Unid Teste Oral De Tolerancia A Lactose Sabor Limao Lact Up 50G Frasco 300ML - NEWPROV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21a0ad98f1741f06575c390c334b91.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbee308cf92b2b42599fa6175da223.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de7c8f62cd7a36943adf52c096a174.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9676cef41d0ca17ea8902d3157583.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a25f1d061830164151096d9c2f7b36.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21952742d7d3b4a8fee454f28270385c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b3e03e0b41b08aa8e69ec54bb34e5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fd861ef0ffe3f98ecfe618f002d7b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f341e8ab89a0cabc6727863f4435e9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa3abbf7a6ce9f4dd7683987a011ee.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888b78b957ff56b043c1f71a1c33899.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e66388a4acce7df78265eb3753816.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b6a0c7d1b4896dd2cce60a87481ea.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f7902ccea8d56c570018d832518df.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c4a8b8112bc65e13f3637116d1fc9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648a3cf0bd26b48766bf8c7f34947cf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456f56ea36de86552b63e42202e4673.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130caf578bcc1a3501a2440e87f0181d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e6282d33ab353fce4b21074983d8a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1438e999fd6dcd49882ee881197984d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cb1a088dfd4064bdfbd74adb81e00.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15381d25b8c10a5ed31187524c2c043a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7ad4bc2dc2ac612f102a0dc350ea6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3446c577a52417ac8e0aba1a78ca13.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18da7814b2336c098c9edda74b4da6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328903c5fe8e4bef95a131988ca76a6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8cf3ccb783c2aaf269eec88098bd7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e5e97735afa243eae516974b75e36.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16fc8e8c829a1dd466de5254d527ef.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fb875796b1324ca5465e6e24854d1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36473289d07670cc2ceabd6895b143.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cca17500b38ec20942f29cdb64c49.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1345cd1c7397a745ef4df7bbbfa2a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969e48f5e6795cb69056586273b0f13.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715aa5e5e27396ece76db228d49e44b0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6cbc21cc0ad391ab79ad7095365cf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdac5aa0068c6022cbdfc310087b4a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca067fe439c34ad26bb7c8a2bfe958.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939042e6b967591b847c93a44dbb0d1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6b33ab15d99c211a99d309b4bf2b7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="102.546" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4679</v>
+        <v>4753</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>171.28</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4683</v>
+        <v>4754</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>4.35</v>
+        <v>66.74</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4690</v>
+        <v>4758</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>26.31</v>
+        <v>269.12</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4691</v>
+        <v>4762</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>249.04</v>
+        <v>244.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4692</v>
+        <v>4763</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>297.57</v>
+        <v>5.73</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4693</v>
+        <v>4764</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>0.42</v>
+        <v>8.74</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4696</v>
+        <v>4770</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>22.97</v>
+        <v>26.33</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4710</v>
+        <v>4773</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>298.33</v>
+        <v>69.43</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4712</v>
+        <v>4774</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>71.63</v>
+        <v>22.01</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4719</v>
+        <v>4776</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>313.93</v>
+        <v>11.68</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4742</v>
+        <v>4777</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>2.35</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4746</v>
+        <v>4782</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>216.74</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4750</v>
+        <v>4783</v>
       </c>
       <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" t="s">
         <v>37</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>38</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>9.58</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4753</v>
+        <v>4784</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>66.74</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4754</v>
+        <v>4785</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>66.74</v>
+        <v>8.57</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4762</v>
+        <v>4786</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17" t="s">
         <v>43</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>244.0</v>
+        <v>242.26</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4763</v>
+        <v>4788</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" t="s">
         <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>5.73</v>
+        <v>17.58</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4764</v>
+        <v>4792</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F19" s="3">
-        <v>8.74</v>
+        <v>10.12</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4770</v>
+        <v>4799</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F20" s="3">
-        <v>26.33</v>
+        <v>38.54</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4773</v>
+        <v>4802</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="F21" s="3">
-        <v>66.93</v>
+        <v>15.83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>