--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,218 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 18:22</t>
-[...5 lines deleted...]
-    <t>Gorros, Toucas e Aventais</t>
+    <t>Lista gerada no: 21/07/2026 21:20</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO G - BOMPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>BOMPACK</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 3-0 C/AG 4,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>UNID CATGUT SIMPLES 3-0 C/AG 2, - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>Suporte Fixador De Cabeca Arnes P/ Mascaras - FITLIFE</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>BIOAIR</t>
+  </si>
+  <si>
+    <t>CLORETO DE POTASSIO 19,1% 10ML AMP - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>SOROS</t>
+  </si>
+  <si>
+    <t>EQUIPLEX</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO M - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>FITA ESPARADRAPO 10CM X 4,5M MT/7- CREMER</t>
-[...8 lines deleted...]
-    <t>Algodao Hidrofilo Rolo PC/500G  - CREMER</t>
+    <t>Wrist Wrap Par</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>SAUDMED</t>
+  </si>
+  <si>
+    <t>Martelo Neurologico Babinski Azul - MD</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BALLKE PROD HOSP LTDA</t>
+  </si>
+  <si>
+    <t>UNID CURATIVO HIDROCOLOIDE TRANSPARENTE 10 X 10CM - COMFEEL PLUS</t>
   </si>
   <si>
     <t>Gazes e Compressas</t>
   </si>
   <si>
-    <t>UNID ENVELOPE ESTERILIZACAO 0X 26CM - HOSPFLEX</t>
-[...32 lines deleted...]
-    <t>Campo Cir Est 75 X 75Cm S/Fenestra - NAYR</t>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>Pulseira Adulto Vermelha Vinil - Passevip</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>PASSEVIP</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 50% 10ML AMP - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>Gaze 13F 7,5 X 7,5 PC/200G - CLEAN</t>
+  </si>
+  <si>
+    <t>CLEAN</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 25G LARANJA 1X 0,50 - BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>KIT CIRURGICO GERAL PC/7 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>KIT CIRURGICO CESAREA - POLAR FIX</t>
   </si>
   <si>
     <t>Kits e Campos Cirúrgicos</t>
   </si>
   <si>
-    <t>NAYR</t>
-[...80 lines deleted...]
-    <t>BIOMED</t>
+    <t>WRAPS P/ EST (SMS) INVOLUCRO LEVE 150 X 150CM 40G PC/50 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Wraps e Involucros Reutilizáveis</t>
+  </si>
+  <si>
+    <t>WRAPS P/ EST (SMS) INVOLUCRO PESADO 150 X 150CM 50G PC/50 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Wraps P/ Est (Sms) Involucro Super Pesado 150 X 150Cm 60G Pc/50 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Bateria Moedinha Lr4Aglr731,5V C/- Elgin/Green</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>ELGIN</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO PP - DESCARPACK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabf4558c70b28d3ab044daf90f6e90.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311928cc137648c7d64b08737484dee.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19fb8d4254de34fe5919d979c40e1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9e6de2dc4f6dcaf51f4681a3edb99.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db41aec74040722db2dd98f78098e81.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf2a86210215a27731ab1bb971d9d0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f08884e7b1a4664bae4b449b239cde.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f92c6156055b0c6e367c0506f0523.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134cf5544422e6bc8e5e0ecd50ab956.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a688dd5925d8bf843b0a64324f12842.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d21d54b0b43e8f4467aab32f947b72.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596229fbd7577d3bf27a17509a7cad1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb682c754f85a6cbf58a71efb9ab87e8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ff5145a523a6cb3c16a27b28f4a07.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf9e5e6fef5578d628638e58c2765e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6620a3b54bc62deca85b5a0e0318d3f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1444a72711937169174722e419e7c4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3cffab1a7003de835fa880f512907.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b41849a7f2b95a38b1667b511a5462.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ba5f2b70c0c1681656cc0f5691293.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf752925683e92a21f72278a8b539d2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d643d25aeedf8b99bcc5554af7992a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7dc5b8d304a1d9960a978224191cf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1315015130041b3de6862c67d953ea6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a5f06d15c8e994677bb6fa369d191.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c79e4dc0d6b1fd248deaee268f966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b64939928aaed4b1d86f981328cb75.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f952c8e81c028bfb6742a1c996709.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1c6fca284fb8c0d059371d70eb557.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842457fe73f74b64e96f32f9b8dbe1f6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7d738f36e7dfe0a1e7cfc7e90e52a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86a9a9378e528d59f5f8f60e3c5945.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da4c718b04f2a58a7f5b0df8a448b3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717b53517fc6efbd411ce6cd7798642.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5357a35aaa8db004343c977e5540779.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc3f09a875a9ade52e9612130ff9c0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b755171b85743366c9a6298fc4b9bc1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8956230e8c359e44b841945850efde.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954044d2f0e83f4a0f39e4ed54b3237f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e296b2e89163ff0d94dab3149a45ae6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4864</v>
+        <v>4930</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>23.44</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4865</v>
+        <v>4931</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>25.18</v>
+        <v>69.43</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4866</v>
+        <v>4932</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>35.45</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4867</v>
+        <v>4940</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>0.4</v>
+        <v>962.39</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4870</v>
+        <v>4942</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>15.33</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4873</v>
+        <v>4944</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>2.29</v>
+        <v>46.52</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4874</v>
+        <v>4965</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>98.03</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4877</v>
+        <v>4975</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>10.29</v>
+        <v>107.1</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4880</v>
+        <v>4981</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>859.89</v>
+        <v>34.15</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4885</v>
+        <v>4984</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F11" s="3">
-        <v>18.59</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4894</v>
+        <v>4989</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>21.76</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4896</v>
+        <v>4996</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>11.84</v>
+        <v>28.73</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4916</v>
+        <v>5000</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F14" s="3">
-        <v>8.78</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4917</v>
+        <v>5003</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" s="3">
-        <v>2.86</v>
+        <v>107.16</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4918</v>
+        <v>5004</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>18.9</v>
+        <v>125.16</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4920</v>
+        <v>5005</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>5.1</v>
+        <v>447.64</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4921</v>
+        <v>5006</v>
       </c>
       <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
         <v>48</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="F18" s="3">
-        <v>147.88</v>
+        <v>487.05</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4923</v>
+        <v>5007</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>2.88</v>
+        <v>586.85</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4924</v>
+        <v>5008</v>
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20" t="s">
         <v>52</v>
       </c>
       <c r="E20" t="s">
         <v>53</v>
       </c>
       <c r="F20" s="3">
-        <v>8.61</v>
+        <v>7.18</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4927</v>
+        <v>5011</v>
       </c>
       <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="F21" s="3">
-        <v>6.47</v>
+        <v>34.02</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>