--- v1 (2026-07-22)
+++ v2 (2026-07-22)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 21:20</t>
+    <t>Lista gerada no: 21/07/2026 22:20</t>
   </si>
   <si>
     <t>LUVA VINIL S/PO G - BOMPACK</t>
   </si>
   <si>
     <t>Luvas de Vinil</t>
   </si>
   <si>
     <t>BOMPACK</t>
   </si>
   <si>
     <t>NYLON PRETO 3-0 C/AG 4,0  - SHALON</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
     <t>SHALON</t>
   </si>
   <si>
     <t>UNID CATGUT SIMPLES 3-0 C/AG 2, - SHALON</t>
   </si>
   <si>
     <t>Suturas</t>
   </si>
@@ -245,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf752925683e92a21f72278a8b539d2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d643d25aeedf8b99bcc5554af7992a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7dc5b8d304a1d9960a978224191cf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1315015130041b3de6862c67d953ea6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a5f06d15c8e994677bb6fa369d191.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c79e4dc0d6b1fd248deaee268f966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b64939928aaed4b1d86f981328cb75.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f952c8e81c028bfb6742a1c996709.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1c6fca284fb8c0d059371d70eb557.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842457fe73f74b64e96f32f9b8dbe1f6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7d738f36e7dfe0a1e7cfc7e90e52a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86a9a9378e528d59f5f8f60e3c5945.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da4c718b04f2a58a7f5b0df8a448b3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717b53517fc6efbd411ce6cd7798642.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5357a35aaa8db004343c977e5540779.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc3f09a875a9ade52e9612130ff9c0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b755171b85743366c9a6298fc4b9bc1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8956230e8c359e44b841945850efde.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954044d2f0e83f4a0f39e4ed54b3237f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e296b2e89163ff0d94dab3149a45ae6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77b6679e86fa5d8c61888ac26e5a8a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f1b1f43f95ec9686d6da615850060.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65e1efe17ea215a3715bd62db05420.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8155fd3d7146cb4627b6563c588b3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c056da6ed52398bd08315f6405f036.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad1fd704ae030cd7714fa0d3c1794a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3d1656f8bb0c1e96f0059d4118f09.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eb33c920b598664652a1dcc01c277.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e4c4bad4fb3b0e6a4b7099f3bd6e3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64dba22df265388e0bc5f41841d7d8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860c11b3e7fc6a01f613eeb17ac43b3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e600c724de96e9ef5954fdb8d72a5a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f94f02a9accd227bac83be1643363.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a716bdbd4885536edfe176af7451f9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca57abf562f9e9efc18c69b9d6e80c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6d2b79c01e4fe29af88ff709afdb1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58f34bfe075525c17bc6f7329c5fbe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09971a4f3cbf5345d1deeeea911dc715.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1204088a6230f3fe97e850094227b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bc19868868e82b4599d9d83942fec.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>