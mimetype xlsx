--- v2 (2026-07-22)
+++ v3 (2026-09-05)
@@ -14,215 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 22:20</t>
-[...11 lines deleted...]
-    <t>NYLON PRETO 3-0 C/AG 4,0  - SHALON</t>
+    <t>Lista gerada no: 05/09/2026 05:28</t>
+  </si>
+  <si>
+    <t>UNID PUNCH P/ BIOPSIA 2MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>Coador de tinta descartavel pc/10 - saudmed</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>SAUDMED</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 2Ml Inj Amp Im/Iv - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 10CM X 10M - VITAL</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 12,5CM X 10M  - VITALGOLD</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 2,5CM X 10M  - VITAL</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 5CM X 10M - VITAL</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>SHALON</t>
-[...86 lines deleted...]
-    <t>Seringas, Agulhas e Conta Gotas</t>
+    <t>MONITOR PRE-NATAL SONAR FETAL PORTATIL - G-TECH</t>
+  </si>
+  <si>
+    <t>MOVEIS / INSTRUMENTAIS / CIRURGIAS / EMERGENCIA</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>VASELINA LIQUIDA 100ML - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Hidratantes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Unid teste oral de tolerancia a glicose sabor limao gluc up 75g frasco 300ml - Newprov</t>
+  </si>
+  <si>
+    <t>Medicamentos Livres</t>
+  </si>
+  <si>
+    <t>NEWPROV</t>
+  </si>
+  <si>
+    <t>Unid Oleo De Imersao Para Microscopia Optica 100Ml - Renylab</t>
+  </si>
+  <si>
+    <t>Químicos e Soluções</t>
+  </si>
+  <si>
+    <t>RENYLAB</t>
+  </si>
+  <si>
+    <t>Unid Teste Oral De Tolerancia A Lactose Sabor Limao Lact Up 50G Frasco 300ML - NEWPROV</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 500Ml Frasco - FARMARIN</t>
+  </si>
+  <si>
+    <t>FARMARIN</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Clonidina 150Mg/Ml 1Ml Inj Amp - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Anti-hipertensivos</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 10% 1L BOLSA - JP</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 10% 500ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 10% 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 27G CINZA 1X 0,40 - BD</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
-    <t>KIT CIRURGICO GERAL PC/7 - POLAR FIX</t>
-[...32 lines deleted...]
-    <t>LUVA SAUDE LATEX C/PO PP - DESCARPACK</t>
+    <t>Escova clorexidina 2% 22ml cx/4- Cristalia</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>Lapis Retratil Branco P/ Olho E Marcacao - Ruby Kisses</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>KUBATA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77b6679e86fa5d8c61888ac26e5a8a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f1b1f43f95ec9686d6da615850060.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65e1efe17ea215a3715bd62db05420.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8155fd3d7146cb4627b6563c588b3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c056da6ed52398bd08315f6405f036.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad1fd704ae030cd7714fa0d3c1794a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3d1656f8bb0c1e96f0059d4118f09.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eb33c920b598664652a1dcc01c277.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e4c4bad4fb3b0e6a4b7099f3bd6e3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64dba22df265388e0bc5f41841d7d8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860c11b3e7fc6a01f613eeb17ac43b3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e600c724de96e9ef5954fdb8d72a5a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f94f02a9accd227bac83be1643363.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a716bdbd4885536edfe176af7451f9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca57abf562f9e9efc18c69b9d6e80c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6d2b79c01e4fe29af88ff709afdb1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58f34bfe075525c17bc6f7329c5fbe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09971a4f3cbf5345d1deeeea911dc715.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1204088a6230f3fe97e850094227b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bc19868868e82b4599d9d83942fec.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf51f44495a25f81aefef17683fb921.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056581ec1613505db7e48c3507b3f3e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d62c7e7bdedae081de528f28bd28b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc4e1585f4600dfebc98bb9bca69f7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e175848d118d2ce8527fc844597a72c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972e3d47e3c264b2d6ef9d8b742ab8c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b09c96a9d394f701b8d53da261e32.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b601cd4e83f207f57b47ef126a9f6f2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57b64d5b7c50b497ece4ec5d66d53c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7c0261e6ff7d017954d6029035a54.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ad9b62154bcb7fa924ee661f5c786.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3ddc7e767855f33e83b6900212aea.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720948aafa328d6d5d3dd5db0670a9cd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfdaf914ccf8c3a89129a84533f9fe.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d4e87b8c65916c826212599b81178.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebd0b01b5da2bda6f73eeda91b9275.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962476967b4a67da145cd540a98f8b7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2f786687969583e7148687c407f78.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f5d0c3d4cd95a3d095df2706e3548.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d795cb51502cd2d145c0d74cf0c70.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="102.546" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4930</v>
+        <v>4774</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>27.7</v>
+        <v>22.01</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4931</v>
+        <v>4776</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>69.43</v>
+        <v>11.68</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4932</v>
+        <v>4777</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>8.95</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4940</v>
+        <v>4782</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>962.39</v>
+        <v>15.62</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4942</v>
+        <v>4783</v>
       </c>
       <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>1.07</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4944</v>
+        <v>4784</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>46.52</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4965</v>
+        <v>4785</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>21.0</v>
+        <v>8.57</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4975</v>
+        <v>4786</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>107.1</v>
+        <v>242.26</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4981</v>
+        <v>4788</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>34.15</v>
+        <v>17.58</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4984</v>
+        <v>4792</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>1.22</v>
+        <v>10.12</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4989</v>
+        <v>4799</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>1.39</v>
+        <v>38.54</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4996</v>
+        <v>4802</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" t="s">
         <v>31</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>28.73</v>
+        <v>15.83</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5000</v>
+        <v>4805</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>0.48</v>
+        <v>9.24</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5003</v>
+        <v>4808</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>107.16</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5004</v>
+        <v>4809</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>125.16</v>
+        <v>21.08</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5005</v>
+        <v>4810</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>447.64</v>
+        <v>13.17</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5006</v>
+        <v>4811</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>487.05</v>
+        <v>9.72</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5007</v>
+        <v>4815</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>586.85</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5008</v>
+        <v>4818</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>7.18</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5011</v>
+        <v>4822</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>34.02</v>
+        <v>50.65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>