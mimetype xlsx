--- v3 (2026-09-05)
+++ v4 (2026-10-20)
@@ -14,206 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 05:28</t>
-[...11 lines deleted...]
-    <t>Coador de tinta descartavel pc/10 - saudmed</t>
+    <t>Lista gerada no: 20/10/2026 08:04</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 500Ml Frasco - FARMARIN</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>FARMARIN</t>
+  </si>
+  <si>
+    <t>Unid Cloridrato De Clonidina 150Mg/Ml 1Ml Inj Amp - CRISTALIA</t>
+  </si>
+  <si>
+    <t>Anti-hipertensivos</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 10% 1L BOLSA - JP</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 10% 500ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 10% 250ML BOLSA MT/3- JP</t>
+  </si>
+  <si>
+    <t>Escova clorexidina 2% 22ml cx/4- Cristalia</t>
+  </si>
+  <si>
+    <t>Auxiliares de Banho e Higiene</t>
+  </si>
+  <si>
+    <t>Lapis Retratil Branco P/ Olho E Marcacao - Ruby Kisses</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>KUBATA</t>
+  </si>
+  <si>
+    <t>Tampa Para Tubo De Ensaio 12Mm Branca C/1000 - Cral</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
-    <t>SAUDMED</t>
-[...11 lines deleted...]
-    <t>FITA MICROPORE BRANCO 10CM X 10M - VITAL</t>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BEGE 12,5MM X 10M - 3M</t>
   </si>
   <si>
     <t>Ataduras</t>
   </si>
   <si>
-    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
-[...8 lines deleted...]
-    <t>FITA MICROPORE BRANCO 5CM X 10M - VITAL</t>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 8,0 - MUCAMBO</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MUCAMBO</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,- MUCAMBO</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 6,- MUCAMBO</t>
+  </si>
+  <si>
+    <t>Protetor auricular de silicone - Supermedy</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>SUPERMEDY</t>
+  </si>
+  <si>
+    <t>Crm - Unid Citrato De Fentanila 50Mcg/Ml 2Ml - Hipolabor</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Crm - Unid Naloxona 0,4Mg/Ml 1Ml Sol Inj - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 18G ROSA 40 X 1,- SR</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>MONITOR PRE-NATAL SONAR FETAL PORTATIL - G-TECH</t>
-[...83 lines deleted...]
-    <t>KUBATA</t>
+    <t>SR</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 4X 50CM C/RX  - HELENA</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>Fita Micropore Branco 5Cm X 4,5M Mt/3 - PROCITEX</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - MUCAMBO</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML S/AG LL - SR</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf51f44495a25f81aefef17683fb921.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056581ec1613505db7e48c3507b3f3e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d62c7e7bdedae081de528f28bd28b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc4e1585f4600dfebc98bb9bca69f7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e175848d118d2ce8527fc844597a72c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972e3d47e3c264b2d6ef9d8b742ab8c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b09c96a9d394f701b8d53da261e32.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b601cd4e83f207f57b47ef126a9f6f2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57b64d5b7c50b497ece4ec5d66d53c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7c0261e6ff7d017954d6029035a54.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ad9b62154bcb7fa924ee661f5c786.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3ddc7e767855f33e83b6900212aea.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720948aafa328d6d5d3dd5db0670a9cd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfdaf914ccf8c3a89129a84533f9fe.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d4e87b8c65916c826212599b81178.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebd0b01b5da2bda6f73eeda91b9275.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962476967b4a67da145cd540a98f8b7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2f786687969583e7148687c407f78.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f5d0c3d4cd95a3d095df2706e3548.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d795cb51502cd2d145c0d74cf0c70.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417063d769c4e577e4842f5fdbda87f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadbfe673fdf40fbfd866ad88cb87f1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e145272ec99f350d54f4db5ab47a150.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9581e8770512bb92eb47b3b494b34.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c49191fd9fa2755a85c08eb48e9621.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2e55bd3c5222cef0268a40d9a4331.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795587511c1c744e932c8d34a203a49d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c3ee3e88a41eec89a4edf89b94771.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df826b0ac7081eb4ffc2e6a918798f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059ed7353fa66a876e245eda470507f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b90e8c56ed5bc08f74b8bcf3b234d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f288a4af150c5367569381c3078fa.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700335d7b194abb6d00dadb94e00e05.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4838008fb0c4fa3b19ffb01f7b42e4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076ae588d37433f382fb36ba0f0d012.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b461af5380486e292999bf54e7cbd7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aa27cdeca128e5b708f61882c4de5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a76df96809d57c8122a23cbd483a4b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9293cd66a713140f57ca7ecda810b2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3380bba5d54e93913e1a13622b0a9b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="102.546" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4774</v>
+        <v>4805</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>22.01</v>
+        <v>11.38</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4776</v>
+        <v>4808</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>11.68</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4777</v>
+        <v>4809</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>2.88</v>
+        <v>21.08</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4782</v>
+        <v>4810</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>15.62</v>
+        <v>13.17</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4783</v>
+        <v>4811</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>3.63</v>
+        <v>9.72</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4784</v>
+        <v>4818</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>4.77</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4785</v>
+        <v>4822</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>8.57</v>
+        <v>50.65</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4786</v>
+        <v>4823</v>
       </c>
       <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>24</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>242.26</v>
+        <v>88.33</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4788</v>
+        <v>4824</v>
       </c>
       <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
         <v>26</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>27</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>17.58</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4792</v>
+        <v>4829</v>
       </c>
       <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
         <v>29</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>30</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>10.12</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4799</v>
+        <v>4830</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>38.54</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4802</v>
+        <v>4831</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
         <v>30</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>15.83</v>
+        <v>4.49</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4805</v>
+        <v>4833</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>9.24</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4808</v>
+        <v>4844</v>
       </c>
       <c r="C15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" t="s">
         <v>38</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>13.29</v>
+        <v>5.36</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4809</v>
+        <v>4847</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>21.08</v>
+        <v>21.04</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4810</v>
+        <v>4852</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>13.17</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4811</v>
+        <v>4853</v>
       </c>
       <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
         <v>44</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F18" s="3">
-        <v>9.72</v>
+        <v>116.72</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4815</v>
+        <v>4855</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F19" s="3">
-        <v>0.32</v>
+        <v>7.61</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4818</v>
+        <v>4856</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="F20" s="3">
-        <v>3.95</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4822</v>
+        <v>4857</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="F21" s="3">
-        <v>50.65</v>
+        <v>0.63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>