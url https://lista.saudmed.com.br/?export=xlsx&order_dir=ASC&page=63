--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,206 +14,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 04:47</t>
-[...2 lines deleted...]
-    <t>Tampa Para Tubo De Ensaio 12Mm Branca C/1000 - Cral</t>
+    <t>Lista gerada no: 20/10/2026 07:28</t>
+  </si>
+  <si>
+    <t>Frasco nutri enteral 300ml - biobase</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>BIOBASE</t>
+  </si>
+  <si>
+    <t>AVENTAL CIR EST G AZUL - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO 10CM X 4,5M MT/7- CREMER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>Algodao Hidrofilo Rolo PC/500G  - CREMER</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 0X 26CM - HOSPFLEX</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>HOSPFLEX</t>
+  </si>
+  <si>
+    <t>Crm - unid flumazenil 0,1mg/ml 5ml amp - Hipolabor</t>
+  </si>
+  <si>
+    <t>Home</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 2Ml Inj Amp Im/Iv - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>Pinca Ponta Curva Nh 15 - NAGARAKU</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>SHOPEE</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA BRANCA C/ TIRAS PC/50 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>Campo Cir Est 75 X 75Cm S/Fenestra - NAYR</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>NAYR</t>
+  </si>
+  <si>
+    <t>Biombo Triplo Pintura Epoxi S-0100-O Faces Em Plastico - SALUTEM</t>
+  </si>
+  <si>
+    <t>Divisórias e Biombos</t>
+  </si>
+  <si>
+    <t>SALUTEM</t>
+  </si>
+  <si>
+    <t>Microplaca Para Cultura Celular C/ 24 Orificios Est. - Cral</t>
   </si>
   <si>
     <t>Plásticos e Consumíveis para Laboratório</t>
   </si>
   <si>
     <t>CRAL</t>
   </si>
   <si>
-    <t>FITA MICROPORE BEGE 12,5MM X 10M - 3M</t>
-[...8 lines deleted...]
-    <t>LUVA CIRUR PAR LATEX EST C/PO 8,0 - MUCAMBO</t>
+    <t>PAPEL FILTRO QUALITATIVO 125MM 80G PC/100 - JPROLAB</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BEGE 5,0 X 4,5M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 250Ml Frasco - Braun</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>BRAUN</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,5 - INJEX</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
-    <t>MUCAMBO</t>
-[...56 lines deleted...]
-    <t>UNID SERINGA 20ML S/AG LL - SR</t>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>7511 - TESOURA LISTER 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Crm - Unid Cloridrato De Tramadol 50Mg/Ml 2Ml Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Unid Agulha Anestesica espinhal raq quinck 22g 3,cx/2- Procare</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>SR</t>
-[...44 lines deleted...]
-    <t>Unid Ondansetrona 2Mg/Ml 2Ml Inj Amp Im/Iv - HIPOLABOR</t>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG 250G FRASCO INCOLOR (BIOGEL) MT/4- BIOMED</t>
+  </si>
+  <si>
+    <t>BIOMED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490081f6db6d927ddb46722330d7792.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb5cf70f64c46b19a9f5e016fecc22.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72e39a3c367552aa30c4214a0f6ffd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf775742bbf446ac806aed729fae2b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b4d9388016372f462df60ef8c87d8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2f7c499b935f16ecb85833c9bcc46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121501755a096e494bd95ad06b139f66.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bc80503aa3122b0e2d31fb3982ca8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75828c2eb4f52b537c0e9e3f7272038.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84767c559453e6506a95121cf08e88e5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aca76c7058cb9dbb40ef101ff337f9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e64f5b8e84062bd41aaa2b2f1afd0e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976f63a97a021abbb9d8840a14155bb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1eb7676f4102e5a0b6e1294a1ecf9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffccd36080a7769d261e232314f9407.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188d79ac430ee8e9f7cab9daa015325.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633dbf26dfbd18d8165d2644611f6e9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c55a6bcf60e8130cfdc2f59ca6a659.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eac3490773778410af9b2bfc6fa5df.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173c8a471705b91ae94b708021aa816.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae8c49f82c05e3f81532e33c09d34b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5c9935422d241effab604c783b072.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93db06a49475933d12f03edc9c845a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51308c76ea43f83b868a065e99db5d1b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139c4014e4577fa0701bbdbe160efcc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc404d9310222054a829daba8f86adc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce81b87f8f75854fe9273e07d880999.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fedfd75f29a89d3828f43f037c50d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69792ad6b7c8663f556325aa47e1fd1c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbe96dfff17bcbb8421a27734a9185.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04a1023bd1e959780440d48e906ecc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde9171b324cadbf6e6a1c109ca78fc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3ad0176c961b45e5f82568745d8af.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604458619f5eecfaef009cb3b6142fc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e71085cf6d0861c0ce6af615615f1f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6c107c4e46b29315dbed1702ae54d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d205294f6d0f5b17624828488fcd21.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147bc55d1b9601184dfd57253361cfd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa441fc413ce94264fe9bec043bd58f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88a88cc79c6d5f89a2c2eaeb3e4969.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1165,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4823</v>
+        <v>4863</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>88.33</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4824</v>
+        <v>4864</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>16.67</v>
+        <v>23.44</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4829</v>
+        <v>4865</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>3.61</v>
+        <v>25.18</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4830</v>
+        <v>4866</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>3.61</v>
+        <v>35.45</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4831</v>
+        <v>4867</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>4.49</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4833</v>
+        <v>4870</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>3.21</v>
+        <v>15.33</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4844</v>
+        <v>4873</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>5.36</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4847</v>
+        <v>4874</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>21.04</v>
+        <v>98.03</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4848</v>
+        <v>4876</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>17.93</v>
+        <v>13.04</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4853</v>
+        <v>4877</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>116.72</v>
+        <v>10.29</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4855</v>
+        <v>4880</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>7.61</v>
+        <v>859.89</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4856</v>
+        <v>4885</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>3.61</v>
+        <v>18.59</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4857</v>
+        <v>4894</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>0.63</v>
+        <v>21.76</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4863</v>
+        <v>4896</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F15" s="3">
-        <v>1.79</v>
+        <v>11.84</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4864</v>
+        <v>4916</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F16" s="3">
-        <v>23.44</v>
+        <v>8.78</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4865</v>
+        <v>4917</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="F17" s="3">
-        <v>25.18</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4866</v>
+        <v>4921</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="F18" s="3">
-        <v>35.45</v>
+        <v>147.88</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4867</v>
+        <v>4923</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="F19" s="3">
-        <v>0.4</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4870</v>
+        <v>4924</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>15.33</v>
+        <v>8.61</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4873</v>
+        <v>4927</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="F21" s="3">
-        <v>2.29</v>
+        <v>6.47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>