--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,218 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 18:19</t>
-[...11 lines deleted...]
-    <t>NYLON PRETO 3-0 C/AG 4,0  - SHALON</t>
+    <t>Lista gerada no: 21/07/2026 21:16</t>
+  </si>
+  <si>
+    <t>Kit Maleta Primeiros Socorros Equipado 16,3 X 24,2 X 12,8Cm M - RESGATEX</t>
+  </si>
+  <si>
+    <t>Equipamentos de Resgate e Emergência</t>
+  </si>
+  <si>
+    <t>RESGATEX</t>
+  </si>
+  <si>
+    <t>PINCA POZZI DESCARTAVEL - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>Conta Gotas Avulso 1 Ml</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>SAUDMED</t>
+  </si>
+  <si>
+    <t>Escada 2 Degraus - GEMED</t>
+  </si>
+  <si>
+    <t>Acessórios para Mobilidade e Acesso</t>
+  </si>
+  <si>
+    <t>DELLAMED</t>
+  </si>
+  <si>
+    <t>CATGUT CROMADO C/AG 3,GIN  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>CATGUT CROMADO 0 C/AG 3,GIN  - SHALON</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>SHALON</t>
-[...35 lines deleted...]
-    <t>LUVA SAUDE LATEX C/PO M - DESCARPACK</t>
+    <t>SUPORTE P/ COLETOR 3L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>UNID PUNCH P/ BIOPSIA 4MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID AGULHA P/ CANETA DE INSULINA 31G 5MM C/7 - UNIQMED</t>
+  </si>
+  <si>
+    <t>ODORIZADOR DE AMBIENTES LAVANDA 400ML - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>FLANELA P/ LIMPEZA BRANCA 28 X 28CM - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>Wraps e Involucros Reutilizáveis</t>
+  </si>
+  <si>
+    <t>Unid Pano De Prato Algodao Branco 40 X 70CM - MARTIMPANOS</t>
+  </si>
+  <si>
+    <t>PANO MICROFIBRA 30 X 30CM C/2 CINZA - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>PANO MICROFIBRA 60 X 80CM C/2 CINZA - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>Guardanapo De Papel Folha Dupla 30Cm X 31Cm C/50 - NOBBY</t>
+  </si>
+  <si>
+    <t>Mexedor Drinque 11Cm Pc/500 - MEXA BEM</t>
+  </si>
+  <si>
+    <t>Alimentos e Bebidas</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 6,- GLOMED</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
-    <t>DESCARPACK</t>
-[...86 lines deleted...]
-    <t>ELGIN</t>
+    <t>GLOMED</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 8,0 - GLOMED</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - GLOMED</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 8,- GLOMED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52a78c8187e0721c43bf8f522806eb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8f51ee4b5f833f7e07114236b99b1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cabbf4f4f1e34f23e0679dc027c77.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd22a95fc713c180521cda5e1bcae1c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e662cbe34dce9872dd33916bef40728.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6bcdf4be0797148fd8f0e518915fb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fff6faeb91ffc35688bc679f6ac3bc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c106c1c4472be113f7df70ac26c4b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5dd6bfa65a8f9ef60c25c89f2bf74.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121765e786f4187cde4959ba6fca5c0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e1db333702dad0a31582ef4dff5dc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5ec467aa261c988a08da4e7cb8a96.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddce9a8b7212790ad52631160391cfe.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b4ff3b6c86d7cf28de485c080df54.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fca32722ca2d794d84c99d5be969c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e06e7b221f67c7dcd4d486b268e6d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63a5645de315949dfad6a0beaac8c1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f52b42707ac1074feb4b16b5c54dcc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454233db7287af78dc69dc1e4b65dd8b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e774bcac1b22e8bc1a86f30514ab4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67453b9f49b387c7557b86b7534e8be.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c780d97300d633330e3b2d2f55ed3e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37f4ce78d4ace9267e774d5dc2bb9a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d4b0c80f537c0734fe31a098017e5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca98650e5c341f7f325e581a3a2744.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ba545767ba205b29f02b2d9ad4ed9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5e3d42ee89566db4b0e64beb19a96.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff88e935830568c37fd20c0d8ee0045.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64026bdf1086acc6b81b94181ac2f6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bb7926075e378256f64570531d7bb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5e5e98b5f275b5d5e9a225a617987.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2d3a0db51258e187b130d683334db.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaf1db3836e629bb4cdb26f47dbbf0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceafdffc4a6d7116e7869c29b12784.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141d6d4f8e49042254a019c6ad1d8e2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9480f348d14f1de860b5fd284bf69.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e755746fab176774aa67e3e2e4669.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab460b2476f0d65c066b53d164cbda99.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af8ff3adc87094882b9296b76a1e3a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33138512c059e3f17a41896081112e1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4930</v>
+        <v>5013</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>27.7</v>
+        <v>352.21</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4931</v>
+        <v>5017</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>69.43</v>
+        <v>20.01</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4932</v>
+        <v>5019</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>8.95</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4940</v>
+        <v>5020</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>962.39</v>
+        <v>298.7</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4942</v>
+        <v>5025</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>1.07</v>
+        <v>156.91</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4943</v>
+        <v>5033</v>
       </c>
       <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>1.18</v>
+        <v>156.93</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4944</v>
+        <v>5051</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>46.52</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4965</v>
+        <v>5052</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
         <v>28</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>21.0</v>
+        <v>15.9</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4975</v>
+        <v>5057</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F10" s="3">
-        <v>107.1</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4981</v>
+        <v>5059</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>34.15</v>
+        <v>18.33</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4984</v>
+        <v>5061</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>1.22</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4989</v>
+        <v>5062</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>1.39</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4996</v>
+        <v>5063</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>28.73</v>
+        <v>7.73</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5000</v>
+        <v>5064</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
-        <v>0.48</v>
+        <v>33.68</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5003</v>
+        <v>5065</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="F16" s="3">
-        <v>107.16</v>
+        <v>8.13</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5004</v>
+        <v>5067</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>125.16</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5005</v>
+        <v>5071</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>447.64</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5006</v>
+        <v>5072</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3">
-        <v>487.05</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5007</v>
+        <v>5076</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="F20" s="3">
-        <v>586.85</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5008</v>
+        <v>5078</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="F21" s="3">
-        <v>7.18</v>
+        <v>2.31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>