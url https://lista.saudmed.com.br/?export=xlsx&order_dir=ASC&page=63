--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,194 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 21:16</t>
-[...20 lines deleted...]
-    <t>Conta Gotas Avulso 1 Ml</t>
+    <t>Lista gerada no: 05/09/2026 04:47</t>
+  </si>
+  <si>
+    <t>Tampa Para Tubo De Ensaio 12Mm Branca C/1000 - Cral</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BEGE 12,5MM X 10M - 3M</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 8,0 - MUCAMBO</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>MUCAMBO</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,- MUCAMBO</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 6,- MUCAMBO</t>
+  </si>
+  <si>
+    <t>Protetor auricular de silicone - Supermedy</t>
+  </si>
+  <si>
+    <t>Protetores Faciais</t>
+  </si>
+  <si>
+    <t>SUPERMEDY</t>
+  </si>
+  <si>
+    <t>Crm - Unid Citrato De Fentanila 50Mcg/Ml 2Ml - Hipolabor</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Crm - Unid Naloxona 0,4Mg/Ml 1Ml Sol Inj - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Frasco Borrifador Plastico 500Ml Transparente - VONDER</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>VONDER</t>
+  </si>
+  <si>
+    <t>CAMPO OPERATORIO 4X 50CM C/RX  - HELENA</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>Fita Micropore Branco 5Cm X 4,5M Mt/3 - PROCITEX</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - MUCAMBO</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 20ML S/AG LL - SR</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>SAUDMED</t>
-[...20 lines deleted...]
-    <t>CATGUT CROMADO 0 C/AG 3,GIN  - SHALON</t>
+    <t>SR</t>
+  </si>
+  <si>
+    <t>Frasco nutri enteral 300ml - biobase</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>SUPORTE P/ COLETOR 3L - DESCARBOX</t>
-[...68 lines deleted...]
-    <t>LUVA CIRUR PAR LATEX EST C/PO 8,- GLOMED</t>
+    <t>BIOBASE</t>
+  </si>
+  <si>
+    <t>AVENTAL CIR EST G AZUL - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO 10CM X 4,5M MT/7- CREMER</t>
+  </si>
+  <si>
+    <t>Algodao Hidrofilo Rolo PC/500G  - CREMER</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>UNID ENVELOPE ESTERILIZACAO 0X 26CM - HOSPFLEX</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>HOSPFLEX</t>
+  </si>
+  <si>
+    <t>Crm - unid flumazenil 0,1mg/ml 5ml amp - Hipolabor</t>
+  </si>
+  <si>
+    <t>Home</t>
+  </si>
+  <si>
+    <t>Unid Ondansetrona 2Mg/Ml 2Ml Inj Amp Im/Iv - HIPOLABOR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67453b9f49b387c7557b86b7534e8be.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c780d97300d633330e3b2d2f55ed3e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37f4ce78d4ace9267e774d5dc2bb9a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d4b0c80f537c0734fe31a098017e5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca98650e5c341f7f325e581a3a2744.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ba545767ba205b29f02b2d9ad4ed9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5e3d42ee89566db4b0e64beb19a96.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff88e935830568c37fd20c0d8ee0045.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64026bdf1086acc6b81b94181ac2f6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bb7926075e378256f64570531d7bb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5e5e98b5f275b5d5e9a225a617987.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2d3a0db51258e187b130d683334db.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaf1db3836e629bb4cdb26f47dbbf0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceafdffc4a6d7116e7869c29b12784.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141d6d4f8e49042254a019c6ad1d8e2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9480f348d14f1de860b5fd284bf69.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e755746fab176774aa67e3e2e4669.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab460b2476f0d65c066b53d164cbda99.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af8ff3adc87094882b9296b76a1e3a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33138512c059e3f17a41896081112e1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490081f6db6d927ddb46722330d7792.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb5cf70f64c46b19a9f5e016fecc22.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72e39a3c367552aa30c4214a0f6ffd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf775742bbf446ac806aed729fae2b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b4d9388016372f462df60ef8c87d8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2f7c499b935f16ecb85833c9bcc46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121501755a096e494bd95ad06b139f66.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bc80503aa3122b0e2d31fb3982ca8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75828c2eb4f52b537c0e9e3f7272038.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84767c559453e6506a95121cf08e88e5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aca76c7058cb9dbb40ef101ff337f9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e64f5b8e84062bd41aaa2b2f1afd0e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976f63a97a021abbb9d8840a14155bb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1eb7676f4102e5a0b6e1294a1ecf9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffccd36080a7769d261e232314f9407.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188d79ac430ee8e9f7cab9daa015325.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633dbf26dfbd18d8165d2644611f6e9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c55a6bcf60e8130cfdc2f59ca6a659.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eac3490773778410af9b2bfc6fa5df.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173c8a471705b91ae94b708021aa816.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5013</v>
+        <v>4823</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>352.21</v>
+        <v>88.33</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5017</v>
+        <v>4824</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>20.01</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5019</v>
+        <v>4829</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>1.05</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5020</v>
+        <v>4830</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>298.7</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5025</v>
+        <v>4831</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>156.91</v>
+        <v>4.49</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5033</v>
+        <v>4833</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>156.93</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5051</v>
+        <v>4844</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>35.91</v>
+        <v>5.36</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5052</v>
+        <v>4847</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>15.9</v>
+        <v>21.04</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5057</v>
+        <v>4848</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>0.32</v>
+        <v>17.93</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5059</v>
+        <v>4853</v>
       </c>
       <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
         <v>30</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>18.33</v>
+        <v>116.72</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5061</v>
+        <v>4855</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>3.47</v>
+        <v>7.61</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5062</v>
+        <v>4856</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>6.7</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5063</v>
+        <v>4857</v>
       </c>
       <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
         <v>36</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>7.73</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5064</v>
+        <v>4863</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>33.68</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5065</v>
+        <v>4864</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>8.13</v>
+        <v>23.44</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5067</v>
+        <v>4865</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>20.1</v>
+        <v>25.18</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5071</v>
+        <v>4866</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="F18" s="3">
-        <v>2.6</v>
+        <v>35.45</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5072</v>
+        <v>4867</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>2.31</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5076</v>
+        <v>4870</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="F20" s="3">
-        <v>2.04</v>
+        <v>15.33</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5078</v>
+        <v>4873</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="F21" s="3">
-        <v>2.31</v>
+        <v>2.29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>