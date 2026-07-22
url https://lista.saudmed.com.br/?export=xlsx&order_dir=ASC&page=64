--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,197 +14,218 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 17:27</t>
-[...2 lines deleted...]
-    <t>LUVA SAUDE LATEX C/PO PP - DESCARPACK</t>
+    <t>Lista gerada no: 21/07/2026 20:19</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 7,- MEDIX</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
-    <t>DESCARPACK</t>
-[...29 lines deleted...]
-    <t>Escada 2 Degraus - GEMED</t>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 8,0 - MEDIX</t>
+  </si>
+  <si>
+    <t>Escovinha Limpa Chuveiro Multifuncional Pc/20 - Saudmed</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>MERCADO LIVRE</t>
+  </si>
+  <si>
+    <t>Unid deslanosideo 0,2mg/ml 2ml (deslanol) - uniao quimica</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>Salbutamol Spray 100Mcg C/ 20Doses (Aerodini) - Teuto</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>TEUTO</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 6,0 - SANRO</t>
+  </si>
+  <si>
+    <t>SANRO</t>
+  </si>
+  <si>
+    <t>Escada 2 Degraus - UTILAR</t>
   </si>
   <si>
     <t>Acessórios para Mobilidade e Acesso</t>
   </si>
   <si>
-    <t>DELLAMED</t>
-[...80 lines deleted...]
-    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - GLOMED</t>
+    <t>UTILACO METALURGICA LTDA</t>
+  </si>
+  <si>
+    <t>Escova Cerdas Nylon Limpeza Instrumentais 18,5Cm - PCA</t>
+  </si>
+  <si>
+    <t>Equipamentos para Esterilização</t>
+  </si>
+  <si>
+    <t>Canula Guedel Pvc N.4 Est - Advantive</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Unid pomada neomicina 5mg/g - Prati donaduzzi</t>
+  </si>
+  <si>
+    <t>Antibióticos</t>
+  </si>
+  <si>
+    <t>PRATI DONADUZZI</t>
+  </si>
+  <si>
+    <t>Mascara de Anestesia Tam 6 Adulto Obeso - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 18G C/AG 100MM B. PATO SUBCISAO - ALUR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>AVENTAL PVC IMPERMEAVEL MANGA LONGA - VINILSEG</t>
+  </si>
+  <si>
+    <t>Gorros, Toucas e Aventais</t>
+  </si>
+  <si>
+    <t>Nitroprusseto De Sodio 25Mg/Ml 2Ml (Nitrop) - Hypofarma</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Extensor P/ Cateter De Oxigenio 200CM - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 120MM X 100M - FARMATEX</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>Alvejante sem cloro 2l - Girando sol</t>
+  </si>
+  <si>
+    <t>GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>DETERGENTE LIMPEZA HOSPITALAR 5L - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>RINGER C/ FISIOLOGICO 500ML BOLSA - JP</t>
+  </si>
+  <si>
+    <t>JP INDUSTRIA FARMACEUTICA</t>
+  </si>
+  <si>
+    <t>GERMI RIO 5L PRONTO USO - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Saneantes</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +248,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897eafba4f9a8bf8c2400a57ca9d80c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa4beead430c6f816f85e8c115804d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25554ec5fcb4ab96b8618d81977f48be.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acd189ffdb2a0eb22ff5b7ca242b35.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001c7d2f4b1ee8fb57c175be8387440.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2c35fc8463ce29e836c3673e6cf4b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10629dbc1d4cb65592d72111d202ba21.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4837593f6e8d6844932c2c04ac8543.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda1f88c4b5e4947e8580a2fd210282.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb84688ad5d12408c4946a1617047f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c365731f46ce948ca17fdbbd0dc6cb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f576a03ab95a1243abf1743f8eb8bad.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f6d1a1a27a6c63afd34f0cd0346b2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b881923a21175a6f0dcf9d20a8fe3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0621434e8b20e5090ddd6259e34f68.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488848d9b7e7fb124c44fc6433476907.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe793d133c9521125f7dc6d6dd156aa.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8960e8c3261f0ab350bf0e1153fbc4c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cb6c66418aaba6a77405a29abdd53.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c1ef2cd9205982683325b1e246c1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924fe1c5c058ccf75d19e8dae606cb0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e30b2c8f03afb83890d7d22a20ba18.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f366215131118e38383b8036f6d0ecb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e989eff43f352302a15c28a30486a26.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d859b20d31f623e8ffc69332036256c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878bef7c1d7ae1e3f92b65baaad296c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39884c6c34ed10e1b85282aa5f1be7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7cda4ac48be77efcd67f55911a898.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5005cfb6db5bb38bfd9e9a272a3924.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d484be8e39fb31da9cfc2ca4c83916.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a7aba2112e12fe956618ff891dd41.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8900fe53e5c90f6347769c929ef89a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0bbddaa7449e39968f3af8d207e30.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421fcc40e2307a10962a833a87a9889.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce950be14354cb72711b6490514871ed.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab42d7a750045657f1b084edd2562b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64477f7fe97b5c6be4a6178f195f5b28.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1aafc323fc3eba88f80b39011a766.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fe4d89d718dc0615f353495e5579a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5f756dac5cfa9259e1ce35d08e870.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1159,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5011</v>
+        <v>5079</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>34.02</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5013</v>
+        <v>5080</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>352.21</v>
+        <v>2.63</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5017</v>
+        <v>5081</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>20.01</v>
+        <v>47.29</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5019</v>
+        <v>5085</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>1.05</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5020</v>
+        <v>5090</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>298.7</v>
+        <v>26.31</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5025</v>
+        <v>5095</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>156.91</v>
+        <v>5.48</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5033</v>
+        <v>5099</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>156.93</v>
+        <v>171.59</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5051</v>
+        <v>5105</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>35.91</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5052</v>
+        <v>5106</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>15.9</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5057</v>
+        <v>5118</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>0.32</v>
+        <v>6.62</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5059</v>
+        <v>5121</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>18.33</v>
+        <v>15.06</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5061</v>
+        <v>5124</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
         <v>36</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>3.47</v>
+        <v>23.94</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5062</v>
+        <v>5126</v>
       </c>
       <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
         <v>38</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="F14" s="3">
-        <v>6.7</v>
+        <v>68.23</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5063</v>
+        <v>5134</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>7.73</v>
+        <v>36.48</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5064</v>
+        <v>5142</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3">
-        <v>33.68</v>
+        <v>4.28</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5065</v>
+        <v>5144</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="F17" s="3">
-        <v>8.13</v>
+        <v>104.83</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5067</v>
+        <v>5151</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>20.1</v>
+        <v>19.93</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5071</v>
+        <v>5153</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F19" s="3">
-        <v>2.6</v>
+        <v>101.85</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5072</v>
+        <v>5168</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="F20" s="3">
-        <v>2.31</v>
+        <v>9.87</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5076</v>
+        <v>5170</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="F21" s="3">
-        <v>2.04</v>
+        <v>86.52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>