--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,218 +14,227 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 20:19</t>
-[...2 lines deleted...]
-    <t>LUVA CIRUR PAR LATEX EST S/PO 7,- MEDIX</t>
+    <t>Lista gerada no: 05/09/2026 04:49</t>
+  </si>
+  <si>
+    <t>Pinca Ponta Curva Nh 15 - NAGARAKU</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>SHOPEE</t>
+  </si>
+  <si>
+    <t>MASCARA TRIPLA BRANCA C/ TIRAS PC/50 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Campo Cir Est 75 X 75Cm S/Fenestra - NAYR</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>NAYR</t>
+  </si>
+  <si>
+    <t>Biombo Triplo Pintura Epoxi S-0100-O Faces Em Plastico - SALUTEM</t>
+  </si>
+  <si>
+    <t>Divisórias e Biombos</t>
+  </si>
+  <si>
+    <t>SALUTEM</t>
+  </si>
+  <si>
+    <t>Microplaca Para Cultura Celular C/ 24 Orificios Est. - Cral</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>PAPEL FILTRO QUALITATIVO 125MM 80G PC/100 - JPROLAB</t>
+  </si>
+  <si>
+    <t>JPROLAB IND E COM DE PROD P/ LAB LTDA</t>
+  </si>
+  <si>
+    <t>FITA ESPARADRAPO BEGE 5,0 X 4,5M MT/9- MISSNER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>MISSNER</t>
+  </si>
+  <si>
+    <t>Soro Fisiologico 0,9% 250Ml Frasco - Braun</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>BRAUN</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,5 - INJEX</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
-    <t>MEDIX</t>
-[...53 lines deleted...]
-    <t>Canula Guedel Pvc N.4 Est - Advantive</t>
+    <t>FARMATEX</t>
+  </si>
+  <si>
+    <t>UNID MANITOL 20% 250ML BOLSA - HALEXISTAR</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - MAX TOUCH</t>
+  </si>
+  <si>
+    <t>MAX TOUCH</t>
+  </si>
+  <si>
+    <t>7511 - TESOURA LISTER 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>Crm - Unid Cloridrato De Tramadol 50Mg/Ml 2Ml Amp - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Home</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Unid Agulha Anestesica espinhal raq quinck 22g 3,cx/2- Procare</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG 250G FRASCO INCOLOR (BIOGEL) MT/4- BIOMED</t>
+  </si>
+  <si>
+    <t>BIOMED</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO M - BOMPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>BOMPACK</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO G - BOMPACK</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 3-0 C/AG 4,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Suporte Fixador De Cabeca Arnes P/ Mascaras - FITLIFE</t>
   </si>
   <si>
     <t>Equipos de Respiração</t>
   </si>
   <si>
-    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
-[...77 lines deleted...]
-    <t>RIOQUIMICA</t>
+    <t>BIOAIR</t>
+  </si>
+  <si>
+    <t>CLORETO DE POTASSIO 19,1% 10ML AMP - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>SOROS</t>
+  </si>
+  <si>
+    <t>EQUIPLEX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +257,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924fe1c5c058ccf75d19e8dae606cb0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e30b2c8f03afb83890d7d22a20ba18.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f366215131118e38383b8036f6d0ecb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e989eff43f352302a15c28a30486a26.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d859b20d31f623e8ffc69332036256c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878bef7c1d7ae1e3f92b65baaad296c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39884c6c34ed10e1b85282aa5f1be7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7cda4ac48be77efcd67f55911a898.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5005cfb6db5bb38bfd9e9a272a3924.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d484be8e39fb31da9cfc2ca4c83916.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a7aba2112e12fe956618ff891dd41.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8900fe53e5c90f6347769c929ef89a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0bbddaa7449e39968f3af8d207e30.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421fcc40e2307a10962a833a87a9889.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce950be14354cb72711b6490514871ed.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab42d7a750045657f1b084edd2562b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64477f7fe97b5c6be4a6178f195f5b28.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1aafc323fc3eba88f80b39011a766.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fe4d89d718dc0615f353495e5579a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5f756dac5cfa9259e1ce35d08e870.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac2fbcd650efb9c65689f04e7c601b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37359b492d3437738d30d952390ccd5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda97b8edf31805ecfb7f4e42c23881.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f614d51a2f39d563447527439db8c17.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04093654669a47e8c296af38b38135.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cab0b138068e0c75162eee3d936ab4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47923cc9b58c35ee8a919c774912d4af.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eab4e3c28ed2038ab45408ddfc64f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98067f5728fb78e18c31ca7dc8669ab.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee221e89b7c7e5b79a28c4aad802da2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41c455f39663e19df48803ff4e00a8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f996b2fa1bd4fd856170769f51846.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7a0c2f33509f1b26c94b502da5cbc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148a338cd91bd562eb0ebb4feb9a9d9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d509b6cf75ce5af8894bff7d7b348d8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856754925ff3ee9c744db241ce163e2d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36974ef73f45c6cf4637def54b393660.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bcab63c534913d21db3c50b82f166.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98793b48848be35b57df281179a424c0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89930f9972e95d7b7363e7fe097d9b4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1168,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5079</v>
+        <v>4874</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>2.75</v>
+        <v>98.03</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5080</v>
+        <v>4876</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>2.63</v>
+        <v>13.04</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5081</v>
+        <v>4877</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>47.29</v>
+        <v>10.29</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5085</v>
+        <v>4880</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>5.17</v>
+        <v>859.89</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5090</v>
+        <v>4885</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>26.31</v>
+        <v>18.59</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5095</v>
+        <v>4894</v>
       </c>
       <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>5.48</v>
+        <v>21.76</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5099</v>
+        <v>4896</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>171.59</v>
+        <v>11.84</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5105</v>
+        <v>4916</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>31.5</v>
+        <v>8.78</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5106</v>
+        <v>4917</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>3.8</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5118</v>
+        <v>4918</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>6.62</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5121</v>
+        <v>4920</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>15.06</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5124</v>
+        <v>4921</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>23.94</v>
+        <v>147.88</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5126</v>
+        <v>4923</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>68.23</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5134</v>
+        <v>4924</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="F15" s="3">
-        <v>36.48</v>
+        <v>8.61</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5142</v>
+        <v>4927</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F16" s="3">
-        <v>4.28</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5144</v>
+        <v>4929</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F17" s="3">
-        <v>104.83</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5151</v>
+        <v>4930</v>
       </c>
       <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>19.93</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5153</v>
+        <v>4931</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F19" s="3">
-        <v>101.85</v>
+        <v>69.43</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5168</v>
+        <v>4940</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F20" s="3">
-        <v>9.87</v>
+        <v>962.39</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5170</v>
+        <v>4942</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F21" s="3">
-        <v>86.52</v>
+        <v>1.07</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>