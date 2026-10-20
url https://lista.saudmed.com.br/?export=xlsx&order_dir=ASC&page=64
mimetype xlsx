--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,227 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 04:49</t>
-[...2 lines deleted...]
-    <t>Pinca Ponta Curva Nh 15 - NAGARAKU</t>
+    <t>Lista gerada no: 20/10/2026 07:27</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO M - BOMPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Vinil</t>
+  </si>
+  <si>
+    <t>BOMPACK</t>
+  </si>
+  <si>
+    <t>LUVA VINIL S/PO G - BOMPACK</t>
+  </si>
+  <si>
+    <t>NYLON PRETO 3-0 C/AG 4,0  - SHALON</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>Suporte Fixador De Cabeca Arnes P/ Mascaras - FITLIFE</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>BIOAIR</t>
+  </si>
+  <si>
+    <t>CLORETO DE POTASSIO 19,1% 10ML AMP - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>SOROS</t>
+  </si>
+  <si>
+    <t>EQUIPLEX</t>
+  </si>
+  <si>
+    <t>CLORETO DE SODIO 20% 10ML AMP - FARMACE</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>FARMACE</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO M - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Wrist Wrap Par</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>SAUDMED</t>
+  </si>
+  <si>
+    <t>Dispenser Papel Higienico Rolao Branco (Clean Velox) - Premisse</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>PREMISSE</t>
+  </si>
+  <si>
+    <t>BOTA IMOBILIZADORA CURTA M - TAKE CARE</t>
+  </si>
+  <si>
+    <t>TAKE CARE</t>
+  </si>
+  <si>
+    <t>BOTA IMOBILIZADORA LONGA G - TAKE CARE</t>
+  </si>
+  <si>
+    <t>BOTA IMOBILIZADORA LONGA M - TAKE CARE</t>
+  </si>
+  <si>
+    <t>BOTA IMOBILIZADORA LONGA P - TAKE CARE</t>
+  </si>
+  <si>
+    <t>Martelo Neurologico Babinski Azul - MD</t>
   </si>
   <si>
     <t>Instrumentos Cirúrgicos</t>
   </si>
   <si>
-    <t>SHOPEE</t>
-[...95 lines deleted...]
-    <t>Unid Agulha Anestesica espinhal raq quinck 22g 3,cx/2- Procare</t>
+    <t>BALLKE PROD HOSP LTDA</t>
+  </si>
+  <si>
+    <t>UNID CURATIVO HIDROCOLOIDE TRANSPARENTE 10 X 10CM - COMFEEL PLUS</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>Pulseira Adulto Vermelha Vinil - Passevip</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>PASSEVIP</t>
+  </si>
+  <si>
+    <t>SULFADIAZINA DE PRATA 1% 10MG/G 30G CREME - UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS SEM CONTROLE ESPE</t>
+  </si>
+  <si>
+    <t>UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 50% 10ML AMP - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>Gaze 13F 7,5 X 7,5 PC/200G - CLEAN</t>
+  </si>
+  <si>
+    <t>CLEAN</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 25G LARANJA 1X 0,50 - BD</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>LABOR IMPORT</t>
-[...44 lines deleted...]
-    <t>EQUIPLEX</t>
+    <t>BD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac2fbcd650efb9c65689f04e7c601b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37359b492d3437738d30d952390ccd5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda97b8edf31805ecfb7f4e42c23881.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f614d51a2f39d563447527439db8c17.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04093654669a47e8c296af38b38135.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cab0b138068e0c75162eee3d936ab4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47923cc9b58c35ee8a919c774912d4af.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eab4e3c28ed2038ab45408ddfc64f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98067f5728fb78e18c31ca7dc8669ab.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee221e89b7c7e5b79a28c4aad802da2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41c455f39663e19df48803ff4e00a8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f996b2fa1bd4fd856170769f51846.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7a0c2f33509f1b26c94b502da5cbc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148a338cd91bd562eb0ebb4feb9a9d9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d509b6cf75ce5af8894bff7d7b348d8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856754925ff3ee9c744db241ce163e2d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36974ef73f45c6cf4637def54b393660.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bcab63c534913d21db3c50b82f166.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98793b48848be35b57df281179a424c0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89930f9972e95d7b7363e7fe097d9b4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc495fc0d77c2c2405c34da3bc7991.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313fb279b5a16892d77e8f066c0ebaf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be3788645c9a349ac88bae93a04279.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483c215f722c01e1369c108f9ad7899.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810945ff1b8ad600ad8c70bd9b73b540.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376769dff0d51bc2afc2231a52f4886d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1b0297564d05aa482ac2766966fe3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420e4b2f2dd63cf879ac6f362da8f11.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166893323fa1483d971fcbba26d7fe46.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde7d48f2b0873b7ac92eef506d13cc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f39620fea34b08dcf37dfa099799c1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b761cce2e503907abd7da27b8a71f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564a82f88ca9481c931eba35466db1d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab779e6c949a5100b314eeedf693e87e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fbb3fdd108832511d98392d2e8a78.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f717b5e30c7428bc2ffcfc0995446.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922e1846cd387919ed629c9c704b63e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8fa7f6a6f2ee198a16c5182a68248.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83257251714da1207fff40f187e1e229.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf13e3132916e68810cf6cf687f986.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1169,416 +1157,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4874</v>
+        <v>4929</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>98.03</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4876</v>
+        <v>4930</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>13.04</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4877</v>
+        <v>4931</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>10.29</v>
+        <v>69.43</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4880</v>
+        <v>4940</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>859.89</v>
+        <v>962.39</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4885</v>
+        <v>4942</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>18.59</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4894</v>
+        <v>4943</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>21.76</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4896</v>
+        <v>4944</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>25</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>11.84</v>
+        <v>46.52</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4916</v>
+        <v>4965</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>28</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>8.78</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4917</v>
+        <v>4966</v>
       </c>
       <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
         <v>30</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>31</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>2.86</v>
+        <v>47.88</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4918</v>
+        <v>4968</v>
       </c>
       <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" t="s">
         <v>33</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>18.9</v>
+        <v>132.55</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4920</v>
+        <v>4970</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>5.1</v>
+        <v>139.73</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4921</v>
+        <v>4971</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F13" s="3">
-        <v>147.88</v>
+        <v>139.73</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4923</v>
+        <v>4972</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F14" s="3">
-        <v>2.88</v>
+        <v>139.73</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4924</v>
+        <v>4975</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>8.61</v>
+        <v>107.1</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4927</v>
+        <v>4981</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F16" s="3">
-        <v>6.47</v>
+        <v>34.15</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>4929</v>
+        <v>4984</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="3">
-        <v>27.7</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>4930</v>
+        <v>4986</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
       <c r="E18" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="3">
-        <v>27.7</v>
+        <v>18.92</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>4931</v>
+        <v>4989</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="F19" s="3">
-        <v>69.43</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>4940</v>
+        <v>4996</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>962.39</v>
+        <v>28.73</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>4942</v>
+        <v>5000</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>1.07</v>
+        <v>0.55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>