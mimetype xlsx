--- v0 (2026-05-24)
+++ v1 (2026-07-22)
@@ -14,224 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 17:26</t>
-[...11 lines deleted...]
-    <t>LUVA CIRUR PAR LATEX EST S/PO 7,- MEDIX</t>
+    <t>Lista gerada no: 21/07/2026 20:19</t>
+  </si>
+  <si>
+    <t>UNID SERINGA 3ML C/AG LL 0,60 X 2- BD</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>BD</t>
+  </si>
+  <si>
+    <t>Crm - Unid Fenitoina 50Mg/Ml 5Ml Sol Inj (Fenital) - Cristalia</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>CRISTALIA</t>
+  </si>
+  <si>
+    <t>Unid Vasopressina 20U/Ml 1Ml Sol Inj (Encrise) - Biolab</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>BIOLAB</t>
+  </si>
+  <si>
+    <t>1628 - CURETA PARA BIOPSIA 6MM COLORIDA ABERTA 14CM - BSZ</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BSZ</t>
+  </si>
+  <si>
+    <t>LUVA PLASTICA DESCARTAVEL POLIETILENO TAM U PC/100 MT/350 - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Lencol Desc S/Elast 30G 2,0 X 0,9M Pc/10 - ANADONA</t>
+  </si>
+  <si>
+    <t>Colchões e Acessórios para Camas Hospitalares</t>
+  </si>
+  <si>
+    <t>ANADONA</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO G - MEDIX</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
     <t>MEDIX</t>
   </si>
   <si>
-    <t>Escovinha Limpa Chuveiro Multifuncional Pc/20 - Saudmed</t>
+    <t>LUVA SAUDE LATEX C/PO PP - MEDIX</t>
+  </si>
+  <si>
+    <t>Unid Amicacina 250Mg/Ml 2Ml Sol Inj Amp - TEUTO</t>
+  </si>
+  <si>
+    <t>TEUTO</t>
+  </si>
+  <si>
+    <t>Atadura Algodao Ortopedico 10Cm X 1,8M Pc/1 - CREMER</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>CREMER</t>
+  </si>
+  <si>
+    <t>ELETRODOS ADESIVOS P/ ELETROESTIMULACAO X 9CM - BIOLAND</t>
+  </si>
+  <si>
+    <t>Fisioterapia e Reabilitação</t>
+  </si>
+  <si>
+    <t>CONTROLLER COMERCIO E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>GELO RIGIDO 2L - GELOTECH</t>
+  </si>
+  <si>
+    <t>GELOTECH</t>
+  </si>
+  <si>
+    <t>Dimenidrinato+piridox+glic+fruto+b6 10ml (dramin b6) - Takeda</t>
+  </si>
+  <si>
+    <t>Digestivos</t>
+  </si>
+  <si>
+    <t>TAKEDA AUSTRIA</t>
+  </si>
+  <si>
+    <t>UMIDIFICADOR ULTRASSONICO ALERGY FREE 3L BIVOLT - G-TECH</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>G-TECH</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 120MM X 100M - AMED</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>AMED</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 100MM X 100M - AMED</t>
+  </si>
+  <si>
+    <t>Tubo Capilar P/ Microhematocrito C/ Heparina Frasco C/500 - Precision</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>CRAL</t>
+  </si>
+  <si>
+    <t>ESPONJA MULTIUSO - NOBRE/GOEDERT</t>
   </si>
   <si>
     <t>Kit de Limpeza</t>
   </si>
   <si>
-    <t>MERCADO LIVRE</t>
-[...125 lines deleted...]
-    <t>RIOQUIMICA</t>
+    <t>NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>ALVEJANTE SEM CLORO 5L - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>UNID PEDRA SANITARIA LAVANDA - NOBRE/GOEDERT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3191395f342943c87c6f7da37fa49e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829d86f5110fa73aa4180a0ddd5c62f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670033329c96d04d69229ab62f4d1eb9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18af73397dcc909747dc3cb340a55a9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaf2b26e31c0fe2b726b218f4efcb0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879b4cf7c7e9b98fcfafb75753466f0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d23447700794266d55a51db5da0287.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e044e922f6ac95ac4c54684a0eba4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0e4f782657969320d2a1c581c1817.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead677fdac521ddc7f1c4193f7d48bc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fc6d79e30340de16d27f7b13302eb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d476299f1ee90f985293c014451035.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5b3213a9e1d5008737ddec422b611.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0e2ec785e1558c2e48fe61c8a2fdc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb81209beb39bcddf53ccdafa6fd50a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c05861d3dc92b06bb883012482ec0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be74697f2e669b11b5513d2c6aebb37.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d3a5ff5305f836d7600e6ebbbb53e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6da49a6b26a04aed6f149ffae00fe.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e16f1fe0a466fd3a318ab87cf5e57.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46e742793ce660b046a91188cea3be.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a179a0dd864c2d1763cb228cc50afd2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51176e0b6280e45a48e0775e1440d27c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f001592bed2ba18821a69859cd1f1b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57022d22b210fe7699ab387b3a19ddfd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c653b4038f0aaf094d7cea75020a1e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268d7317e64346189e1230864596791.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416cab09d3b3699f607ee4e2987528b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf85cf080f86937ed84394cf1f687c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e089a91df494851161c63a7d6912f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035b9824f7112c26a9de4ea0e062f3c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee09e3c5fab7561e5b9850239eca35.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a2e4290790ffc03c8ceddb8008a88.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c694d716067cd4c7bb6c8afd347403.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bdd3571a2d1281e7e94dcecb861c5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9557ccdae198857192d50ac416f7d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048107ba9fab48a9bef157d8d191020c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d8edfa202a33621aeb5c426067db7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edfb31ede28873af88ac5412ddcd36.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44b4ff3cb6692010e2f9dffc9a48a3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1165,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5078</v>
+        <v>5175</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>2.31</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5079</v>
+        <v>5177</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>2.75</v>
+        <v>7.67</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5081</v>
+        <v>5178</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>47.29</v>
+        <v>71.34</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5085</v>
+        <v>5179</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>5.17</v>
+        <v>129.93</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5090</v>
+        <v>5180</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>26.31</v>
+        <v>2.33</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5095</v>
+        <v>5191</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>5.48</v>
+        <v>22.97</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5099</v>
+        <v>5192</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>171.59</v>
+        <v>43.09</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5105</v>
+        <v>5193</v>
       </c>
       <c r="C9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>31.5</v>
+        <v>43.09</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5106</v>
+        <v>5195</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" t="s">
         <v>30</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>3.8</v>
+        <v>8.82</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5118</v>
+        <v>5198</v>
       </c>
       <c r="C11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>33</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>6.62</v>
+        <v>10.75</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5121</v>
+        <v>5216</v>
       </c>
       <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
         <v>35</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>15.06</v>
+        <v>47.63</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5124</v>
+        <v>5219</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>23.94</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5126</v>
+        <v>5220</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
         <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="F14" s="3">
-        <v>68.23</v>
+        <v>20.35</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5134</v>
+        <v>5222</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F15" s="3">
-        <v>36.48</v>
+        <v>329.7</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5142</v>
+        <v>5233</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F16" s="3">
-        <v>4.28</v>
+        <v>104.1</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5144</v>
+        <v>5235</v>
       </c>
       <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
         <v>46</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>47</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>104.83</v>
+        <v>118.69</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5151</v>
+        <v>5240</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F18" s="3">
-        <v>19.93</v>
+        <v>52.96</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5153</v>
+        <v>5243</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F19" s="3">
-        <v>101.85</v>
+        <v>2.02</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5168</v>
+        <v>5245</v>
       </c>
       <c r="C20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>9.87</v>
+        <v>42.8</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5170</v>
+        <v>5246</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>86.52</v>
+        <v>4.79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>