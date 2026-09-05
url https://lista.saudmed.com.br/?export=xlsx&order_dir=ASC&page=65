--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -14,221 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 20:19</t>
-[...2 lines deleted...]
-    <t>UNID SERINGA 3ML C/AG LL 0,60 X 2- BD</t>
+    <t>Lista gerada no: 05/09/2026 04:14</t>
+  </si>
+  <si>
+    <t>CLORETO DE SODIO 20% 10ML AMP - FARMACE</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>FARMACE</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO M - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Wrist Wrap Par</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>SAUDMED</t>
+  </si>
+  <si>
+    <t>Dispenser Papel Higienico Rolao Branco (Clean Velox) - Premisse</t>
+  </si>
+  <si>
+    <t>Higiene Básica</t>
+  </si>
+  <si>
+    <t>PREMISSE</t>
+  </si>
+  <si>
+    <t>BOTA IMOBILIZADORA CURTA G - TAKE CARE</t>
+  </si>
+  <si>
+    <t>TAKE CARE</t>
+  </si>
+  <si>
+    <t>BOTA IMOBILIZADORA CURTA M - TAKE CARE</t>
+  </si>
+  <si>
+    <t>BOTA IMOBILIZADORA LONGA G - TAKE CARE</t>
+  </si>
+  <si>
+    <t>BOTA IMOBILIZADORA LONGA M - TAKE CARE</t>
+  </si>
+  <si>
+    <t>BOTA IMOBILIZADORA LONGA P - TAKE CARE</t>
+  </si>
+  <si>
+    <t>Martelo Neurologico Babinski Azul - MD</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>BALLKE PROD HOSP LTDA</t>
+  </si>
+  <si>
+    <t>UNID CURATIVO HIDROCOLOIDE TRANSPARENTE 10 X 10CM - COMFEEL PLUS</t>
+  </si>
+  <si>
+    <t>Gazes e Compressas</t>
+  </si>
+  <si>
+    <t>COLOPLAST</t>
+  </si>
+  <si>
+    <t>Pulseira Adulto Vermelha Vinil - Passevip</t>
+  </si>
+  <si>
+    <t>Sacos Hospitalares e Lixeiras Descartáveis</t>
+  </si>
+  <si>
+    <t>PASSEVIP</t>
+  </si>
+  <si>
+    <t>SULFADIAZINA DE PRATA 1% 10MG/G 30G CREME - UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>MEDICAMENTOS SEM CONTROLE ESPE</t>
+  </si>
+  <si>
+    <t>UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>SORO GLICOSE 50% 10ML AMP - EQUIPLEX</t>
+  </si>
+  <si>
+    <t>EQUIPLEX</t>
+  </si>
+  <si>
+    <t>Gaze 13F 7,5 X 7,5 PC/200G - CLEAN</t>
+  </si>
+  <si>
+    <t>CLEAN</t>
+  </si>
+  <si>
+    <t>UNID AGULHA 25G LARANJA 1X 0,50 - BD</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
-    <t>Crm - Unid Fenitoina 50Mg/Ml 5Ml Sol Inj (Fenital) - Cristalia</t>
-[...137 lines deleted...]
-    <t>UNID PEDRA SANITARIA LAVANDA - NOBRE/GOEDERT</t>
+    <t>KIT CIRURGICO GERAL PC/7 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>KIT CIRURGICO CESAREA - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>WRAPS P/ EST (SMS) INVOLUCRO LEVE 150 X 150CM 40G PC/50 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Wraps e Involucros Reutilizáveis</t>
+  </si>
+  <si>
+    <t>Wraps P/ Est (Sms) Involucro Super Pesado 150 X 150Cm 60G Pc/50 - POLAR FIX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -251,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46e742793ce660b046a91188cea3be.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a179a0dd864c2d1763cb228cc50afd2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51176e0b6280e45a48e0775e1440d27c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f001592bed2ba18821a69859cd1f1b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57022d22b210fe7699ab387b3a19ddfd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c653b4038f0aaf094d7cea75020a1e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268d7317e64346189e1230864596791.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416cab09d3b3699f607ee4e2987528b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf85cf080f86937ed84394cf1f687c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e089a91df494851161c63a7d6912f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035b9824f7112c26a9de4ea0e062f3c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee09e3c5fab7561e5b9850239eca35.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a2e4290790ffc03c8ceddb8008a88.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c694d716067cd4c7bb6c8afd347403.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bdd3571a2d1281e7e94dcecb861c5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9557ccdae198857192d50ac416f7d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048107ba9fab48a9bef157d8d191020c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d8edfa202a33621aeb5c426067db7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edfb31ede28873af88ac5412ddcd36.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44b4ff3cb6692010e2f9dffc9a48a3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8501965364872ce4f82cc3cfedafe67.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647e535e37c1c8fdbc2ae1b16a3dda1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483b4e7dba2c362636b3c5c7e52f96f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91b374ee8f0296858113f16583be82.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4944008a432279815ecd845266815.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d8c7e18a51915c9575e7bb476eda9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091df59671f4744bd1c76455a536ddcc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922c183938904c91002f4c9ac79d485.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a8d8d8e4fadf5d1ea7a40714477f5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8ae8960b020a84bb79f76a37be76d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cab08aebb56590da81ae4454d52202.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09769f2b191b46952105943fa6c9fc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41066acc06eaddc66554cc2f646afc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0bd50b77e58b258f8433b32335b5d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07221aa785f939a9bd7bb38dbc341e80.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dd07e78c240c3aeb441fa2e3bb92a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3adaa2359f50094fcdc80c2ad7ccf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb879c8b4917f42eef05c397ca9fa8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439e437ebb9432055f4ca4119fa0311.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370425649d2f07c5eff874681cf1a71.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1162,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5175</v>
+        <v>4943</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.34</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5177</v>
+        <v>4944</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>7.67</v>
+        <v>46.52</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5178</v>
+        <v>4965</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>71.34</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5179</v>
+        <v>4966</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>129.93</v>
+        <v>47.88</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5180</v>
+        <v>4967</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>2.33</v>
+        <v>132.55</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5191</v>
+        <v>4968</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>22.97</v>
+        <v>132.55</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5192</v>
+        <v>4970</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>43.09</v>
+        <v>139.73</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5193</v>
+        <v>4971</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>43.09</v>
+        <v>139.73</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5195</v>
+        <v>4972</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>8.82</v>
+        <v>139.73</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5198</v>
+        <v>4975</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>10.75</v>
+        <v>107.1</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5216</v>
+        <v>4981</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>47.63</v>
+        <v>34.15</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5219</v>
+        <v>4984</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F13" s="3">
-        <v>13.0</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5220</v>
+        <v>4986</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F14" s="3">
-        <v>20.35</v>
+        <v>10.65</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5222</v>
+        <v>4989</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>329.7</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5233</v>
+        <v>4996</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>104.1</v>
+        <v>28.73</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5235</v>
+        <v>5000</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3">
-        <v>118.69</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5240</v>
+        <v>5003</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F18" s="3">
-        <v>52.96</v>
+        <v>107.16</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5243</v>
+        <v>5004</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>2.02</v>
+        <v>125.16</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5245</v>
+        <v>5005</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>42.8</v>
+        <v>447.64</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5246</v>
+        <v>5007</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>4.79</v>
+        <v>586.85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>