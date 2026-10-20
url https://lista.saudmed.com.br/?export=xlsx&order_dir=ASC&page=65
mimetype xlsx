--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,206 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 04:14</t>
-[...11 lines deleted...]
-    <t>LUVA SAUDE LATEX C/PO M - DESCARPACK</t>
+    <t>Lista gerada no: 20/10/2026 06:55</t>
+  </si>
+  <si>
+    <t>KIT CIRURGICO GERAL PC/7 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>POLAR FIX</t>
+  </si>
+  <si>
+    <t>KIT CIRURGICO CESAREA - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Kits e Campos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>WRAPS P/ EST (SMS) INVOLUCRO LEVE 150 X 150CM 40G PC/50 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Wraps e Involucros Reutilizáveis</t>
+  </si>
+  <si>
+    <t>Wraps P/ Est (Sms) Involucro Super Pesado 150 X 150Cm 60G Pc/50 - POLAR FIX</t>
+  </si>
+  <si>
+    <t>Bateria Moedinha Lr4Aglr731,5V C/- Elgin/Green</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>ELGIN</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO PP - DESCARPACK</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
     <t>DESCARPACK</t>
   </si>
   <si>
-    <t>Wrist Wrap Par</t>
-[...2 lines deleted...]
-    <t>Materiais Ortopédicos e Imobilizações</t>
+    <t>Kit Maleta Primeiros Socorros Equipado 16,3 X 24,2 X 12,8Cm M - RESGATEX</t>
+  </si>
+  <si>
+    <t>Equipamentos de Resgate e Emergência</t>
+  </si>
+  <si>
+    <t>RESGATEX</t>
+  </si>
+  <si>
+    <t>PINCA POZZI DESCARTAVEL - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>Conta Gotas Avulso 1 Ml</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
     <t>SAUDMED</t>
   </si>
   <si>
-    <t>Dispenser Papel Higienico Rolao Branco (Clean Velox) - Premisse</t>
-[...104 lines deleted...]
-    <t>Wraps P/ Est (Sms) Involucro Super Pesado 150 X 150Cm 60G Pc/50 - POLAR FIX</t>
+    <t>Escada 2 Degraus - GEMED</t>
+  </si>
+  <si>
+    <t>Acessórios para Mobilidade e Acesso</t>
+  </si>
+  <si>
+    <t>DELLAMED</t>
+  </si>
+  <si>
+    <t>CATGUT CROMADO C/AG 3,GIN  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>SUPORTE P/ COLETOR 3L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>UNID PUNCH P/ BIOPSIA 4MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID AGULHA P/ CANETA DE INSULINA 31G 5MM C/7 - UNIQMED</t>
+  </si>
+  <si>
+    <t>ODORIZADOR DE AMBIENTES LAVANDA 400ML - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>FLANELA P/ LIMPEZA BRANCA 28 X 28CM - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>Unid Pano De Prato Algodao Branco 40 X 70CM - MARTIMPANOS</t>
+  </si>
+  <si>
+    <t>PANO MICROFIBRA 30 X 30CM C/2 CINZA - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>PANO MICROFIBRA 60 X 80CM C/2 CINZA - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>Guardanapo De Papel Folha Dupla 30Cm X 31Cm C/50 - NOBBY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8501965364872ce4f82cc3cfedafe67.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647e535e37c1c8fdbc2ae1b16a3dda1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483b4e7dba2c362636b3c5c7e52f96f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91b374ee8f0296858113f16583be82.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4944008a432279815ecd845266815.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d8c7e18a51915c9575e7bb476eda9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091df59671f4744bd1c76455a536ddcc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922c183938904c91002f4c9ac79d485.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a8d8d8e4fadf5d1ea7a40714477f5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8ae8960b020a84bb79f76a37be76d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cab08aebb56590da81ae4454d52202.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09769f2b191b46952105943fa6c9fc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41066acc06eaddc66554cc2f646afc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0bd50b77e58b258f8433b32335b5d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07221aa785f939a9bd7bb38dbc341e80.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dd07e78c240c3aeb441fa2e3bb92a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3adaa2359f50094fcdc80c2ad7ccf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb879c8b4917f42eef05c397ca9fa8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439e437ebb9432055f4ca4119fa0311.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370425649d2f07c5eff874681cf1a71.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78097fbdcfe7dc62b0dae8eea3f55c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a02de13670c4fdfa9e5eace60a8c55.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b784ad29765fac8f5db2c15b0409f1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02298c07530e82dbc2ee68875f6430f3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d65d7dcfe4bcd32557c8bc87c89627.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a3744b260a8427a381bc1ac1d5a04.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a47b4f0b2f897bd258878a8773ac01.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e0374f82aa87692885b41cf907fd0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d009053f3283106face102fe319ef7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70757329ef2c4e06f6619faf910fa9de.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aea63fcd5e900dad5fdaa6f8a81323.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e64b1af2b51cb2f19ffd2e8ecc090.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b4e9eabfec908dfea7d2a1949dcfa.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e95b9746c9ab10b9410296ae0f40f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ba318b1be1314a2f8df0848db8e4e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f42271ad160418840662042b2c7457.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b547c08bea815e9480859d99f472bb5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f64561a78806dc10e75ccf7d1450d1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6e2e01b41555626b48f83b945fdee.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390f6504201264e8da7bc570d226fdb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1148,416 +1142,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>4943</v>
+        <v>5003</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.18</v>
+        <v>117.85</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>4944</v>
+        <v>5004</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>46.52</v>
+        <v>125.16</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>4965</v>
+        <v>5005</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>21.0</v>
+        <v>447.64</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>4966</v>
+        <v>5007</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>47.88</v>
+        <v>586.85</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>4967</v>
+        <v>5008</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>132.55</v>
+        <v>7.18</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>4968</v>
+        <v>5011</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>132.55</v>
+        <v>34.02</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>4970</v>
+        <v>5013</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>139.73</v>
+        <v>352.21</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>4971</v>
+        <v>5017</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>139.73</v>
+        <v>20.01</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>4972</v>
+        <v>5019</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>139.73</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>4975</v>
+        <v>5020</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>107.1</v>
+        <v>298.7</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>4981</v>
+        <v>5025</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F12" s="3">
-        <v>34.15</v>
+        <v>156.91</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>4984</v>
+        <v>5051</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F13" s="3">
-        <v>1.22</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>4986</v>
+        <v>5052</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>10.65</v>
+        <v>15.9</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>4989</v>
+        <v>5057</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>1.39</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>4996</v>
+        <v>5059</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F16" s="3">
-        <v>28.73</v>
+        <v>18.33</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5000</v>
+        <v>5061</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>0.48</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5003</v>
+        <v>5062</v>
       </c>
       <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" t="s">
         <v>44</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>107.16</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5004</v>
+        <v>5063</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>125.16</v>
+        <v>7.73</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5005</v>
+        <v>5064</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F20" s="3">
-        <v>447.64</v>
+        <v>33.68</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5007</v>
+        <v>5065</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F21" s="3">
-        <v>586.85</v>
+        <v>8.13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>