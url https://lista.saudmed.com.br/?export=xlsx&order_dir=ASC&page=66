--- v0 (2026-05-24)
+++ v1 (2026-07-21)
@@ -14,224 +14,230 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/05/2026 16:29</t>
-[...2 lines deleted...]
-    <t>UNID SERINGA 3ML C/AG LL 0,60 X 2- BD</t>
+    <t>Lista gerada no: 21/07/2026 19:15</t>
+  </si>
+  <si>
+    <t>Cera Liquida Incolor 750ML - GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>GIRANDO SOL</t>
+  </si>
+  <si>
+    <t>Balde Plastico 15L - ARQPLAST</t>
+  </si>
+  <si>
+    <t>NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>Frasco Erlenmeyer Boca Estreita 250Ml - Plena-Lab</t>
+  </si>
+  <si>
+    <t>Plásticos e Consumíveis para Laboratório</t>
+  </si>
+  <si>
+    <t>PLENA-LAB</t>
+  </si>
+  <si>
+    <t>LUVA NITRIL S/PO ROSA PP - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Nitrila</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>ALCOOL 70% 1L LIMP PELE  - VICPHARMA</t>
+  </si>
+  <si>
+    <t>VICPHARMA</t>
+  </si>
+  <si>
+    <t>DETERGENTE LIMPEZA HOSPITALAR 5L (DETER RIO) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Unid Butilbrometo De Escopolamina 20Mg/Ml 1Ml Amp (Buscopam) - HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Unid Bromoprida 5MG/ML 2ML INJ AMP - HIPOLABOR</t>
+  </si>
+  <si>
+    <t>HIPOLABOR</t>
+  </si>
+  <si>
+    <t>Crm - Unid Propofol 10Mg/Ml 20Ml - UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>Home</t>
+  </si>
+  <si>
+    <t>UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>Esponja Macia Amarela Superpro - BETTANIN</t>
+  </si>
+  <si>
+    <t>BETTANIN</t>
+  </si>
+  <si>
+    <t>GEL P/ ULTRASSOM ECG GARRAFA 1KG (PLURIGEL)  - CARBOGEL</t>
+  </si>
+  <si>
+    <t>Eletrodos e Acessórios para ECG</t>
+  </si>
+  <si>
+    <t>CARBOGEL</t>
+  </si>
+  <si>
+    <t>744- Unid Microagulha Lebel 31G - PROBEAUTY</t>
   </si>
   <si>
     <t>Seringas, Agulhas e Conta Gotas</t>
   </si>
   <si>
-    <t>BD</t>
-[...38 lines deleted...]
-    <t>LUVA SAUDE LATEX S/PO G - DESCARPACK</t>
+    <t>LABOR IMPORT</t>
+  </si>
+  <si>
+    <t>LUVA USO GERAL LATEX C/PO PP - NUGARD</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>KEVENOLL</t>
+  </si>
+  <si>
+    <t>FITA MICROPORE BRANCO 10CM X 4,5M - VITAL</t>
+  </si>
+  <si>
+    <t>Ataduras</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>REMOVEDOR DE CURATIVO E ADESIVO 30ML (REMOVEX SENSITIVE) - RIOQUIMICA</t>
+  </si>
+  <si>
+    <t>Cuidados Especiais</t>
+  </si>
+  <si>
+    <t>Andador D10 Pop - DELLAMED</t>
+  </si>
+  <si>
+    <t>Materiais Ortopédicos e Imobilizações</t>
+  </si>
+  <si>
+    <t>DELLAMED</t>
+  </si>
+  <si>
+    <t>Mascara Pffc/Valvula Azul - INTRAB</t>
+  </si>
+  <si>
+    <t>Máscaras Cirúrgicas</t>
+  </si>
+  <si>
+    <t>INTRAB</t>
+  </si>
+  <si>
+    <t>OLEO CORPORAL ROSA MOSQUETA 100ML - FARMAX</t>
+  </si>
+  <si>
+    <t>Cuidados com a Pele</t>
+  </si>
+  <si>
+    <t>FARMAX</t>
+  </si>
+  <si>
+    <t>1622HD - CANALETA HD 1008 PRETA TAM U - BIOBELA</t>
+  </si>
+  <si>
+    <t>BIOBELA</t>
+  </si>
+  <si>
+    <t>UNID NYLON PRETO 6-0 C/AG 1,5 CUT - SHALON</t>
   </si>
   <si>
     <t>DESCARTAVEIS HOSPITALARES</t>
   </si>
   <si>
-    <t>Lencol Desc S/Elast 30G 2,0 X 0,9M Pc/10 - ANADONA</t>
-[...98 lines deleted...]
-    <t>ALVEJANTE SEM CLORO 5L - NOBRE/GOEDERT</t>
+    <t>SHALON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +260,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466b1882e214df09a8b99b44c27f27e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c39a43d98899eb44d156c971b007d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1c6a97348a1045f081ccf7e83656e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0c47697af0acd2104d6c6bf47900b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9800d177f58597b3bbfd933f7b80d2e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64e9c28f926fc6bab6abef3eef0f06.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c8de99a61c8180b4959a28fbe1dbd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8075142deb87be49b755b1a9272e1f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44edbbb18f4581028d64f94f090e8b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97504badadcd198a8c5d6b303fea57c1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff39d028752f97cd715d328ed7a7156.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f85911e5ab44fbf148b87a7c8592be.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f551981d1339ef4a0363e2f1c9a9c9b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e45092f8ce58869c9e6213958c1999.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9552cad3bd7cfe3480c8c7fc45897.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bbe4c71d6e290c09c43afca34a704.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae45e6aaf7ede1504642bac5c1d9fe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab411044ce67bd1f53ed4a16992111.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9a55880025a61bf49f302550aaede.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe5fbb9b6188cd7143c2d31abe7f48.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4f8477dc20607155caded30571b4a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eebe60f06dcf6f8537b0277a3f526.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee778b2d9718ce85b65f2a9d671461c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8e84f0e38ad128ece028d4a739228.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71806d3e17b2f0e1da33f1bb3cc194b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14d945e9e8bab7163ed2ac3f49fc7b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ac5ccbad513c7552b25306c1a0c3b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf57dfa82a84eba18253b0b3a87f4c2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed87930bedb8dd61176ae6439a0b560.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf02ec758bc97cb85f7e99cbd7f8ec.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c801ba10d385ad81442ecbd61b1ca83.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab893384890bd8bb29d91ed50e947.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639880a980bd38c07315596dbdae854.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5d6514358f236014f9d2699f691b3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d27a356a2d7ee335a1a9b0b854416.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043bd31abc67d523a02a3e9b256233b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e64650bbd896457e1fd49334a2564.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35419aa93f1a2c9f22870274e5f91c1f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb57400869a54ef17285c0f8c64251e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b75de719c71360220f7c540f7b2eee.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1165,417 +1171,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5175</v>
+        <v>5247</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>1.34</v>
+        <v>17.37</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5177</v>
+        <v>5248</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="3">
-        <v>7.67</v>
+        <v>11.7</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5178</v>
+        <v>5249</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>71.34</v>
+        <v>40.57</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5179</v>
+        <v>5250</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>129.93</v>
+        <v>38.98</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5180</v>
+        <v>5258</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>2.33</v>
+        <v>12.45</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5184</v>
+        <v>5260</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>51.14</v>
+        <v>98.64</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5191</v>
+        <v>5261</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>22.97</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5192</v>
+        <v>5262</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>43.09</v>
+        <v>3.11</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5193</v>
+        <v>5263</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>43.09</v>
+        <v>19.11</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5195</v>
+        <v>5264</v>
       </c>
       <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
         <v>31</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>8.82</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5198</v>
+        <v>5266</v>
       </c>
       <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
         <v>33</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>34</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>10.75</v>
+        <v>11.38</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5216</v>
+        <v>5281</v>
       </c>
       <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
         <v>36</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>47.63</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5219</v>
+        <v>5282</v>
       </c>
       <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>13.0</v>
+        <v>37.84</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5220</v>
+        <v>5284</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="3">
-        <v>20.35</v>
+        <v>11.17</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5222</v>
+        <v>5286</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="F16" s="3">
-        <v>329.7</v>
+        <v>40.99</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5233</v>
+        <v>5289</v>
       </c>
       <c r="C17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" t="s">
         <v>47</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>48</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>104.1</v>
+        <v>213.09</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5235</v>
+        <v>5301</v>
       </c>
       <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
         <v>50</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F18" s="3">
-        <v>118.69</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5240</v>
+        <v>5303</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F19" s="3">
-        <v>52.96</v>
+        <v>14.13</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5243</v>
+        <v>5306</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="3">
-        <v>2.02</v>
+        <v>162.23</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5245</v>
+        <v>5311</v>
       </c>
       <c r="C21" t="s">
         <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E21" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F21" s="3">
-        <v>42.8</v>
+        <v>4.49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>