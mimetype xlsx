--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -14,230 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 21/07/2026 19:15</t>
-[...2 lines deleted...]
-    <t>Cera Liquida Incolor 750ML - GIRANDO SOL</t>
+    <t>Lista gerada no: 05/09/2026 04:13</t>
+  </si>
+  <si>
+    <t>Bateria Moedinha Lr4Aglr731,5V C/- Elgin/Green</t>
+  </si>
+  <si>
+    <t>Acessórios e Peças para Equipamentos</t>
+  </si>
+  <si>
+    <t>ELGIN</t>
+  </si>
+  <si>
+    <t>LUVA SAUDE LATEX C/PO PP - DESCARPACK</t>
+  </si>
+  <si>
+    <t>Luvas de Látex</t>
+  </si>
+  <si>
+    <t>DESCARPACK</t>
+  </si>
+  <si>
+    <t>Kit Maleta Primeiros Socorros Equipado 16,3 X 24,2 X 12,8Cm M - RESGATEX</t>
+  </si>
+  <si>
+    <t>Equipamentos de Resgate e Emergência</t>
+  </si>
+  <si>
+    <t>RESGATEX</t>
+  </si>
+  <si>
+    <t>PINCA POZZI DESCARTAVEL - KOLPLAST</t>
+  </si>
+  <si>
+    <t>Instrumentos Cirúrgicos</t>
+  </si>
+  <si>
+    <t>KOLPLAST</t>
+  </si>
+  <si>
+    <t>Conta Gotas Avulso 1 Ml</t>
+  </si>
+  <si>
+    <t>Seringas, Agulhas e Conta Gotas</t>
+  </si>
+  <si>
+    <t>SAUDMED</t>
+  </si>
+  <si>
+    <t>Escada 2 Degraus - GEMED</t>
+  </si>
+  <si>
+    <t>Acessórios para Mobilidade e Acesso</t>
+  </si>
+  <si>
+    <t>DELLAMED</t>
+  </si>
+  <si>
+    <t>CATGUT CROMADO C/AG 3,GIN  - SHALON</t>
+  </si>
+  <si>
+    <t>Suturas</t>
+  </si>
+  <si>
+    <t>SHALON</t>
+  </si>
+  <si>
+    <t>SUPORTE P/ COLETOR 3L - DESCARBOX</t>
+  </si>
+  <si>
+    <t>Colectores e Lixeiras Hospitalares</t>
+  </si>
+  <si>
+    <t>DESCARBOX</t>
+  </si>
+  <si>
+    <t>UNID PUNCH P/ BIOPSIA 4MM - UNIQMED</t>
+  </si>
+  <si>
+    <t>UNIQMED</t>
+  </si>
+  <si>
+    <t>UNID AGULHA P/ CANETA DE INSULINA 31G 5MM C/7 - UNIQMED</t>
+  </si>
+  <si>
+    <t>DESCARTAVEIS HOSPITALARES</t>
+  </si>
+  <si>
+    <t>ODORIZADOR DE AMBIENTES LAVANDA 400ML - NOBRE/GOEDERT</t>
   </si>
   <si>
     <t>Kit de Limpeza</t>
   </si>
   <si>
-    <t>GIRANDO SOL</t>
-[...4 lines deleted...]
-  <si>
     <t>NOBRE/GOEDERT</t>
   </si>
   <si>
-    <t>Frasco Erlenmeyer Boca Estreita 250Ml - Plena-Lab</t>
-[...140 lines deleted...]
-    <t>SHALON</t>
+    <t>FLANELA P/ LIMPEZA BRANCA 28 X 28CM - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>Wraps e Involucros Reutilizáveis</t>
+  </si>
+  <si>
+    <t>Unid Pano De Prato Algodao Branco 40 X 70CM - MARTIMPANOS</t>
+  </si>
+  <si>
+    <t>PANO MICROFIBRA 30 X 30CM C/2 CINZA - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>PANO MICROFIBRA 60 X 80CM C/2 CINZA - NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>Guardanapo De Papel Folha Dupla 30Cm X 31Cm C/50 - NOBBY</t>
+  </si>
+  <si>
+    <t>Mexedor Drinque 11Cm Pc/500 - MEXA BEM</t>
+  </si>
+  <si>
+    <t>Alimentos e Bebidas</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 6,- GLOMED</t>
+  </si>
+  <si>
+    <t>GLOMED</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 8,0 - GLOMED</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - GLOMED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -260,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4f8477dc20607155caded30571b4a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eebe60f06dcf6f8537b0277a3f526.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee778b2d9718ce85b65f2a9d671461c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8e84f0e38ad128ece028d4a739228.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71806d3e17b2f0e1da33f1bb3cc194b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14d945e9e8bab7163ed2ac3f49fc7b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ac5ccbad513c7552b25306c1a0c3b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf57dfa82a84eba18253b0b3a87f4c2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed87930bedb8dd61176ae6439a0b560.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf02ec758bc97cb85f7e99cbd7f8ec.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c801ba10d385ad81442ecbd61b1ca83.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab893384890bd8bb29d91ed50e947.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639880a980bd38c07315596dbdae854.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5d6514358f236014f9d2699f691b3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d27a356a2d7ee335a1a9b0b854416.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043bd31abc67d523a02a3e9b256233b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e64650bbd896457e1fd49334a2564.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35419aa93f1a2c9f22870274e5f91c1f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb57400869a54ef17285c0f8c64251e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b75de719c71360220f7c540f7b2eee.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d9c91b6e30608317c34d71d5afb69.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fe189c8ad1eb5695f973ca257ddf5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73368a75844b2b8d0e0f3ee2206001.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884691c115de345d52da256651a837c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d4a9e8f1adaaff48403d069aba33d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8932fd57e2c41694e08ac1f476144.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ceedef56461cd6631f3631f431200.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff725abc243826566c2057d2123efe4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ec9dbf9fde64bb02a87634dd2891.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3951e30435fa33c0cec99ced4f891e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55fcad9c7877a486953198a508c01e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee3cc800879736524b00684a6d73eb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d5e70bd0e0886bb65dbad45ce2db9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5ef3b28c9ae435e81218f56e82823.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa41cd062881721c8c299225ed7ad9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c64fc82366eadc28d63bd0854cd21d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f9d09dabb6c7935b16eda0fe5d648.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d065b6eb54fb0d0fc72a0a6d4e97ed.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c1403c30716978de052e9d4ca9799.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fa97fcb76fcc4aef6acaf72f09f21.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1172,416 +1145,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5247</v>
+        <v>5008</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>17.37</v>
+        <v>7.18</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5248</v>
+        <v>5011</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>11.7</v>
+        <v>34.02</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5249</v>
+        <v>5013</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>40.57</v>
+        <v>352.21</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5250</v>
+        <v>5017</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>38.98</v>
+        <v>20.01</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5258</v>
+        <v>5019</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>12.45</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5260</v>
+        <v>5020</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>98.64</v>
+        <v>298.7</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5261</v>
+        <v>5025</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>2.6</v>
+        <v>156.91</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5262</v>
+        <v>5051</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3">
-        <v>3.11</v>
+        <v>35.91</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5263</v>
+        <v>5052</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>19.11</v>
+        <v>15.9</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5264</v>
+        <v>5057</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>2.94</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5266</v>
+        <v>5059</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F12" s="3">
-        <v>11.38</v>
+        <v>18.33</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5281</v>
+        <v>5061</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>2.6</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5282</v>
+        <v>5062</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>37.84</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5284</v>
+        <v>5063</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>11.17</v>
+        <v>7.73</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5286</v>
+        <v>5064</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>40.99</v>
+        <v>33.68</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5289</v>
+        <v>5065</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F17" s="3">
-        <v>213.09</v>
+        <v>8.13</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5301</v>
+        <v>5067</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="F18" s="3">
-        <v>1.97</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5303</v>
+        <v>5071</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="F19" s="3">
-        <v>14.13</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5306</v>
+        <v>5072</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" t="s">
         <v>47</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>162.23</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5311</v>
+        <v>5076</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>4.49</v>
+        <v>2.04</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>