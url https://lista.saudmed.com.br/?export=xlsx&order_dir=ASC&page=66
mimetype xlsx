--- v2 (2026-09-05)
+++ v3 (2026-10-20)
@@ -14,203 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en R$</t>
   </si>
   <si>
-    <t>Lista gerada no: 05/09/2026 04:13</t>
-[...11 lines deleted...]
-    <t>LUVA SAUDE LATEX C/PO PP - DESCARPACK</t>
+    <t>Lista gerada no: 20/10/2026 06:53</t>
+  </si>
+  <si>
+    <t>Mexedor Drinque 11Cm Pc/500 - MEXA BEM</t>
+  </si>
+  <si>
+    <t>Alimentos e Bebidas</t>
+  </si>
+  <si>
+    <t>NOBRE/GOEDERT</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 6,- GLOMED</t>
   </si>
   <si>
     <t>Luvas de Látex</t>
   </si>
   <si>
-    <t>DESCARPACK</t>
-[...29 lines deleted...]
-    <t>Escada 2 Degraus - GEMED</t>
+    <t>GLOMED</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 8,0 - GLOMED</t>
+  </si>
+  <si>
+    <t>Luvas Cirúrgicas</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - GLOMED</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST C/PO 8,- GLOMED</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 7,- MEDIX</t>
+  </si>
+  <si>
+    <t>MEDIX</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 8,0 - MEDIX</t>
+  </si>
+  <si>
+    <t>Escovinha Limpa Chuveiro Multifuncional Pc/20 - Saudmed</t>
+  </si>
+  <si>
+    <t>Kit de Limpeza</t>
+  </si>
+  <si>
+    <t>MERCADO LIVRE</t>
+  </si>
+  <si>
+    <t>Unid deslanosideo 0,2mg/ml 2ml (deslanol) - uniao quimica</t>
+  </si>
+  <si>
+    <t>Soluções injetáveis</t>
+  </si>
+  <si>
+    <t>UNIAO QUIMICA</t>
+  </si>
+  <si>
+    <t>LUVA CIRUR PAR LATEX EST S/PO 6,0 - SANRO</t>
+  </si>
+  <si>
+    <t>SANRO</t>
+  </si>
+  <si>
+    <t>Escada 2 Degraus - UTILAR</t>
   </si>
   <si>
     <t>Acessórios para Mobilidade e Acesso</t>
   </si>
   <si>
-    <t>DELLAMED</t>
-[...77 lines deleted...]
-    <t>LUVA CIRUR PAR LATEX EST C/PO 7,0 - GLOMED</t>
+    <t>UTILACO METALURGICA LTDA</t>
+  </si>
+  <si>
+    <t>COPO BECKER 1000ML SILK-SCREEN - JPROLAB</t>
+  </si>
+  <si>
+    <t>LABORATORIAIS</t>
+  </si>
+  <si>
+    <t>J.PROLAB</t>
+  </si>
+  <si>
+    <t>Escova Cerdas Nylon Limpeza Instrumentais 18,5Cm - PCA</t>
+  </si>
+  <si>
+    <t>Equipamentos para Esterilização</t>
+  </si>
+  <si>
+    <t>Canula Guedel Pvc N.4 Est - Advantive</t>
+  </si>
+  <si>
+    <t>Equipos de Respiração</t>
+  </si>
+  <si>
+    <t>JOAOMED COMERCIO DE MATERIAIS CIRURGICOS</t>
+  </si>
+  <si>
+    <t>Unid pomada neomicina 5mg/g - Prati donaduzzi</t>
+  </si>
+  <si>
+    <t>Antibióticos</t>
+  </si>
+  <si>
+    <t>PRATI DONADUZZI</t>
+  </si>
+  <si>
+    <t>Mascara de Anestesia Tam 6 Adulto Obeso - ADVANTIVE</t>
+  </si>
+  <si>
+    <t>UNID MICROCANULA 18G C/AG 100MM B. PATO SUBCISAO - ALUR</t>
+  </si>
+  <si>
+    <t>Equipamentos Estéticos e Dermatológicos</t>
+  </si>
+  <si>
+    <t>ALUR</t>
+  </si>
+  <si>
+    <t>Nitroprusseto De Sodio 25Mg/Ml 2Ml (Nitrop) - Hypofarma</t>
+  </si>
+  <si>
+    <t>Medicamentos Controlados</t>
+  </si>
+  <si>
+    <t>HYPOFARMA</t>
+  </si>
+  <si>
+    <t>Extensor P/ Cateter De Oxigenio 200CM - MEDSONDA</t>
+  </si>
+  <si>
+    <t>Sondas e Cateteres</t>
+  </si>
+  <si>
+    <t>MEDSONDA</t>
+  </si>
+  <si>
+    <t>PAPEL GRAU BOBINA EST 120MM X 100M - FARMATEX</t>
+  </si>
+  <si>
+    <t>Envelopes para esterilização</t>
+  </si>
+  <si>
+    <t>FARMATEX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d9c91b6e30608317c34d71d5afb69.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fe189c8ad1eb5695f973ca257ddf5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73368a75844b2b8d0e0f3ee2206001.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884691c115de345d52da256651a837c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d4a9e8f1adaaff48403d069aba33d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8932fd57e2c41694e08ac1f476144.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ceedef56461cd6631f3631f431200.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff725abc243826566c2057d2123efe4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ec9dbf9fde64bb02a87634dd2891.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3951e30435fa33c0cec99ced4f891e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55fcad9c7877a486953198a508c01e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee3cc800879736524b00684a6d73eb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d5e70bd0e0886bb65dbad45ce2db9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5ef3b28c9ae435e81218f56e82823.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa41cd062881721c8c299225ed7ad9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c64fc82366eadc28d63bd0854cd21d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f9d09dabb6c7935b16eda0fe5d648.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d065b6eb54fb0d0fc72a0a6d4e97ed.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c1403c30716978de052e9d4ca9799.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fa97fcb76fcc4aef6acaf72f09f21.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265fff76966a199d7d623d5affd2e3a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bd0947566a52f1c5dd79e8fe3179f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796dd65294e349e2e5538391a68a5c7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89875f28872c83ef0e8dfda88993d48.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83945fc4d7492b6d4c66b0ad516662.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856d53c674a3dd01a88f8e7a591df86.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d0ec6a79d0ba40084d3a71d0a018d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea43b0d2f9fac773626d298b11b1e73.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa22022581684d971146255ad483c88.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eadb195f82c5204ec78f6b99fc1d52.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14389ac9e20fdf7918c7fb8724bc5eb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681da2b8c5ec241f93cd138ab0c72a0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eebd78def5a53bf371b7ab52c00980.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fc444412dcf0f0f02891abc440997.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3133b56567586f5f974a31f0af2c9a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc101cf971048ada9524589e97aabf4e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604283823485bf2123a3269efebbd094.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87c68f77bcddb9f903848acad21618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65485228669c28606dff49ec89ab1af.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d660e957b08e7c669fadc247967ad25.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>5008</v>
+        <v>5067</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>7.18</v>
+        <v>20.1</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>5011</v>
+        <v>5071</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>34.02</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>5013</v>
+        <v>5072</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>352.21</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>5017</v>
+        <v>5076</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>20.01</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>5019</v>
+        <v>5078</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>1.05</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>5020</v>
+        <v>5079</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>298.7</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>5025</v>
+        <v>5080</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>156.91</v>
+        <v>2.63</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>5051</v>
+        <v>5081</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>35.91</v>
+        <v>47.29</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>5052</v>
+        <v>5085</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>15.9</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>5057</v>
+        <v>5095</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>0.32</v>
+        <v>5.48</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>5059</v>
+        <v>5099</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>18.33</v>
+        <v>171.59</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>5061</v>
+        <v>5103</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F13" s="3">
-        <v>3.47</v>
+        <v>38.41</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>5062</v>
+        <v>5105</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>6.7</v>
+        <v>31.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>5063</v>
+        <v>5106</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>7.73</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>5064</v>
+        <v>5118</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>33.68</v>
+        <v>6.62</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>5065</v>
+        <v>5121</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F17" s="3">
-        <v>8.13</v>
+        <v>15.06</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>5067</v>
+        <v>5124</v>
       </c>
       <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
         <v>44</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>45</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>20.1</v>
+        <v>23.94</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>5071</v>
+        <v>5134</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>2.6</v>
+        <v>36.48</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>5072</v>
+        <v>5142</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>2.31</v>
+        <v>4.28</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>5076</v>
+        <v>5144</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>2.04</v>
+        <v>104.83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>